--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258126fd0b4dff19aff7e6844f87923e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134b740b2df332aa169fc9d0937564c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6164c322d9dbc9edcf57a6523f9129e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004efe9e6d45b2216667b6e91160c7c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ad812cb119b4844ab7b81bcea78f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42508040c0d7133b4f62b8ecf20f371d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09ef1df77268ba13227a2543c018dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7420053ce467d4d795d354258dcfd5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b59c843b865007038e96995b3ceb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd86436feb1a123b5690c2e9a67b4e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af982892b00999e1be6bb112251fb71411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d449f2ad27411bdd826f479c57b08312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c10c28713615fbff6f7813f30aef613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7589159653028a2d826ca9b63b2e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046fc3b8d6f0a2f7a8ebb81b7660bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172318cece47dbca06de6e9b8746132b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7f53f3b17b77bacf64c47c50faf9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cb6d447efa48cdd154d5afb24742518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff9c21129faeb432c2faa7b1aae7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4093fb754360f58252132d1f33b8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5486f9fe134a7dd30b402c66a468121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602d3eb9e2bc7fefd7d46e7303169ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c72f974dcffcc089c3f8f0fb15d7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a26fdf76a918cb9680ff43806c40c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfee323792e49b29de4ef9fc3a6ed3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d032cb1d913b6ae4ed7ddfd2de832c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efc10d94d75ca5ed21da5d47a891a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c94f40bb50f67915fc77671b7c45d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e81d0f873a22e2956fcbbcdcc94ec929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd3c96b2734b1dda36ca64763c84bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f82191fd21941afc4909ed78cb83fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30d65641f90b875a1a06495b714f7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9816a731314611e757bab1c6cd28033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c08fb4a357c2b08d8e7db31504555e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b635fd64161062e5f97d359af0e5d5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4ff8bef51e9a07ea27aff193dfaa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694bc59f9ed1e3bd827e986a2d15f8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162ec49d331b6a4f6a085485645117938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817e049dc767f1834122659e7c73a4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f11e27f74dedc23611ef8cc8bf2c2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd6bc78c9f229b11957040eb2e853941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c71ab7bd26b05fc1db5305beb422e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdb6100d5df3fa8c93790091b8a8d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cd826258b6db24e88eba9831fe89a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c2bdbe4db99c8c511f965033c5d4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712144a590922b973bb9787894e63dba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedba2a560a21e65e8156ad993c7e4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4d7047cdb52e23b7a71d7891020448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d4253f7bcdcfb9e3eb7043b51ccb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c753c547dd2b0db957bf473727a08d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd88f2434f464f67f9aeed82790d0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbffcf4450e941d85a40045a5a80be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd3286ce9311308cd7d342bac00b6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ffc77495eb854e1bdcf3445e7590754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be514480b2ec52a3817a564537bfc24f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ba50ac3c863de08a16ec273cedce456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043229914a0a7aeec6299984cd343757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00173c0e0b626a941e678adee3d9705858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c229aa9bc8293c372019fa3d99f17e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33478987ca5e1bb460b20d5ab08d6e2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c214e26997287faec0db6cc59931b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5cc15a7d7e2b0af17c9ad077a073d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae17c923964950e9b4fca92e11a2cde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95ab29a84a6fdbcb32caae1bbbdc9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897a10ed6af3e3b45696d0506fcac565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d8ead75250d6628a9d672767d5c1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e5e4fd1046e293728435d31155e5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f334022753603fd0e9c85dcb5840be368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd356018bfe217e941382fc9a9d8d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edc6d967dc2a9e176e8de3053ec31770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a76b3d5522607ebc50d8231f37ab7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02071fa8ba03fe6d3f04934b37a64a6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b6c4c2df1bb1c4e1199ead5799ff073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7785e695e1dd2be0475764063cb63d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06e9bf616c16e3ca7f018752eaea6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb22aa548c6deff1441c18b648e91f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5f244e4e67135f90e60c2e8b2cf7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132993c0e1bedd9890e49156e301578d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6799c8db7465de1dc2f62147f4a4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe4f3cb7b0b849f8627789c7d1afbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4fe68f207fce37e9ddb4463d0975781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8364747479ef29afb4d9718cc243de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff018269f211a6416406515c6241305983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408254680f14d1d593fc84708e750f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe1bd72f661d10cd7383f7d48a7b8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7d7e9c6134d61cbf3f2b8a124f75e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba848b3cf790ceed4c49de411a52951787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff07888240d8f6fcbf7435a0a63bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253d2e904bfd05bf9f58d28d3e76ad089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2247790e78fe8d0e82421d124fc120690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece1236152ba121523f1bdf76aaa46b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271221cab189cc103f54fbd1780dd72d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c0cacee3ff269151804c1e4c61e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3f83096a2a4878262389054e9f2dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fc7b348d5406f2f8e40f61d76289b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918758efe8254125404b2edabe44bd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3df1f21c5a837cb5c16b4be75dceaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81774d1ef068130a8b28cf59fcbed94998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e503481a17416e95a72a4ed682d202199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3132eb383535d1bd1dd6846b5b16e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56404ee040b7dca187a569ea6d023b52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213aede52a8e6b82de63d0b0ff2651f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d62b57109392aa6ae3eafc15b248c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec86ce1c8c308375f79c16e8a2e0c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceaf9e7b82464e57a865a122f04bf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb37602a0b3b5513dd496131e5e924106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc54075518c7f321631d178493d187107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f16b07b17ecfbf1371612ebb54470108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399e00e1fd7105055db598d3b9a0378109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f373f50f4758a6dd6b3ced79f4826110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1487087ef2dc57f33e1e212ad7df6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52ffc3d331b1f82d648ddbb7486dc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac83f25b8262f9a9cd8998279973d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092286fcab393c35777c1353fecc58c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2592055626bbf424a12976f0186aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee786d09ee55865fa935bb14e1d6b221116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f891be34bb70c8c2ca0d1e87d067f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a53d477a7f23bc626b725eac1ab98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567f0804bda7c56ec5433e30af2e65e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5588411058c50fe3f7c0fe6a070db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f266809d5186cdfe97d12704d75456d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd98f6dfa831f08826208dbdb6a8296122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492e335733f8ea90af55b33811ea7a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b13c32ecd8e87c622b2eb218819aad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f167d02a014cce1b94a97a5bdff2a3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f2cfa5c6ab07daf19b8240ffb8e28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191d23bbe81dfd61da9a6818f07b927127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bffb61f4d4b0a19b478027ab86238128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d27015885d728413c888ea15384686129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50974e7021c37cf801aa172066fb0370130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67107c1240b26bb6a2a8ecf599d032131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb939a64594155a7f5eb90fded31e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e0cf9127fc3d20f1d69814077010e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf62a00db35812407cb3b3e7fbfee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71def35c3c006814ff6d5f2080971be5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b37003cf25170d204e7a650dbabc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f88496d8eea828197e02cff6c24935137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f4e61a5ee3d810273d4001e363e43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da3512f1df6e85b0c7a59c76895991139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a2ca0f66a65de50060d808dc6aafe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53128593e4a88404340902e9be8aa4e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a423ff55820cfecde6af9afabff825b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d43411291f34f7e8b35a4413e4d9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa34adf24ac69d23d52e99fb8f6c834144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855227d1b3e8d9eb256ad56fb7bcac7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaf64db261a1e3a697354295ea0453146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe476a860b071adbe024d68968d3460a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d6bbe0b62c18de7737de677e303d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5f1c6a323f311f82bdece687f5056149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d246e12e4325762541b8903483fd4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75bac42ac1784c01764927c1cc8564151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e103a639d27c3a020eaf2561b14bafc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd5059d34f02518e2a8c74c8474ff2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16921f160b923d0a9681c5c230bf71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7ad701590da1ae54fe068760ab495155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7392a158338e63152a9571e3e066c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d126fbd9bc2cb6061ad85fbb862da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657fd30205f8269b0a9b7ea13ced54e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5ab946e8bc7015dca1861bcc43776159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513d98142b255ae821e33dd1f5b499a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28844ba354c80820dca14a61980f08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e27ec64ac9c7462f49ebf4f8afa2f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8c2012e6692f4a2d44847aa396cdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbacdd1692a6afaf295a0074d0d9697164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d2eca4d67bf63415994dcfb74caf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c29c58415859da0cb112ad0a35be22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6aa626f450520c17bd65d5ff592bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993b55ab4ac0d37a716278257c121b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe141657976d9467e1f614cf44da13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553064353766093109faa43b1ab6f5c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc896a41affcc50e2a26737df7d42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a59de975a456783699fc2d45166f38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb9a962a2dc08d09370f5f05cf4cbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66643a6631b81e6fee80a98972830826174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f799883ab3ee63b61b4fffe808a88b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddda60efe685b41670724e232aec0aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77a85113a291c75753a4c246d4b823177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27825e9e1b98f9982f60c4d8f99b17e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1da5881792b019a37cf909092941179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918049788db545730ec90e2033e3c2a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565af95ede1bc79a2e89a36cafff00a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268831f693855e53ecf2adcb41e1f0f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc598c29f1238a4969cee721bfd0639183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd18a86a14df554b14cbe7e387bdd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72d7c2c9494f3af362dfca34c9181185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285110af3b0c1132d724b988ad24d9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37379b0d0e94b31c93d788c4a8c5193b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0609f3ffd6302e746a51ad74ad85d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bb5bc916aec1f90d9b37c603877c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b4b1a7cf7d3f46ddb3693a9be5346190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba3919953c0bdce32601123f381999191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b2263c05b60ee7d7e5be1dd9636c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdab40d75df6c1353916a0958962a68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece363d24f08866a300b57807972377194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd54eac147b39a556793cac42d4f5d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be7c8c7ba1fc65900b7f10d79a4aee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd19b8b0f2c72f698513e7b114735c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37135563e36233c449ad48aa381f00a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f0b873bc9b7d0fc37cff4961daeea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952f1a5ecd42a13ab8386626ad9ba16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc31cf70091db19f9352e4d225ad588201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847379c5082a791ab319f61893936610202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb60295f95b325448f52e8bcbecf8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3954bf7e675500d02eba0741aafa9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bdff323e6e2e411b8fc1c86d7c90d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3be57b0d7cb12ad2ec55b722299c33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35853f9cba2cda446789e425d2f4b32e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba14d46fef28529b13e753f653a0c0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e4f40553c85ea85ffcb3ae6be271a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeeee9cf7646b7149ca42d354aa8da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d19338ffa27e11e390f0097b0b868211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ee5556de7145d2f1d3e91d853779d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464ab6b0d1b721065294a9b55c152a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a417f6cffeca2dd3ab6b99127e2b1e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ca22c1d51c6ca5faae66658c7f18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ab010d4c903620d5a96814795d4bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa5b4ffd7d7c86299a2a2a1eb37879217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90bf660f714c7dd184dfe433cf185e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc2f1ddc42813bccdd3e2797eb4f92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259d500a7cd034e225e2d945ec915ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c68303ed4f86041e087429f7b10e47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b8b37192dffb64fe672909d240d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed16484a31f1eecac39358c41c9308c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588737f7a6cec8cb114cba5ed3796f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371aaeaf8b50fa4aa2e27f0347dc86f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5bc186139f08c75b4bca85197c3fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297b811d0c07b47d30cf3bc6fc49bb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c67ecab22613700385c5d4cf540818228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8616a2a8b6ad671279629f8f341ef87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493f343b36a448961525e13d2e4b39d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add4dcab882485bdcfb7229b50d5339231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be77811ea885f664dd14168ea40345232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd5cc52c7a4bc28064d8d3e855c128233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d18890187fe0d41985468a1ee58a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a13ae8f9d9189f73d53a3bc04a4c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfa6fe6238904e3115299269cd6963236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3aac02795f503fa61c68537847e60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbc29f063deafd5a1d3aa0bc2033d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38879be558cbe898b5182e832529aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db664633fc20ccfd2430ff12cf7c0364240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522846b8f9e87313a943776e047f577241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecf740b4052a378a39c31a168431a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f778fe6041c944b8a5118344282dfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf92bb98ca4286e2872d84c1378f1f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037e0f6d7f17ec214efd192dc64b448245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2c9697c497e8be688b12257e1ea77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a26c8c9fab1762aa5c3299b35ace4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3104d95d3700deeef9740249f7e96f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe3b4244a435ac53246b687f6724b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d366e31a4c9af1d9b84e27473fa62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b36ce29ffea0daa077b059f63d4713251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002003aef2377c1930c0ed315bbc91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242bfb8ceda90bce17c3c71f9e9d8c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ab4f1e2dc6ac24d97d995cb2e2bd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd9c8a935378fe5e92664c51163132255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d6781c2485a8297c81384c08cd2f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad958c72f3f71e0aad4fd76887a561257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eea474b579190e6efc93e00a0a5259258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a4a6301ef0b77d870f042506c0f5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0db7e5daf2b0ab2eefbb89024c874260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3582446d5af0fc7444b61d71da55c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde04255155b3789c1f638e70841e81262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b573fddf2843fed940f10747294b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9da3a03939f1117c12675f35750162264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933f6f6d5a674aaf63af1efd15b4d13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7694749f61b9c48add7270273e054f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04360d5e2c052f6ececaf6811aeb061267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfdd2ef23af6965a06a278d57e5547268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988c0fe3f31e74699fb039d86163fc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2c476994380e7fcaaa677a76cfabf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd702af66710588e517788048e4f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dc94ecb70765d7ec38266859f7b24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817dbf13113bf4dde37040ba96fb47c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473efea3ebbe08b97dd2413fe76ad92c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780af87deb08269a927a1d2b9a14e51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d040dc28c428b1fdea894389a3fcce3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e282a616433131979e4b7a57c098d97277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d666d118487ec2f28ce9349436162278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0040a0977ad8a75e8bf9408461d56f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6429378365cd4f1e047a01ecc8dce9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59838cf84de949d79fc62ba2b4efe232281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f7bf2153b4cac9ba2059a9d6a61e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7190075a1f2004d128133bd6aebfeae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f560492b1c7f0529a11bb397e7a70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346857ec13fbdb677b58cace7fd163e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd52e2dc44c7a404eb50fb46cb776e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da528aa96e1f8eed20a0241a62ffa50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b855297383be582790013876c52ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85c063f0041f4cabb69d70367e74cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755442440f7141e930257f58d362ee7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0821e262a904583870d308414775d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6063bd423f856597f1ce6e929ba420a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1ab7ebe8becbd4eb6013bdb5f1bc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067cc056936b87f1472a647c4e5daf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799672f9570d9ca6754ae5d3154a27f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948fc918525a0da7da4f3890abdb137296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393980cc168440507a821afc7bedd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b2877e13c36866343e36884aef5a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b92613b885db0d5b63037c46d44025299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3576a0181553ae85ba12ed0226fff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2986044e1e64af0983aaa7c6ccef057301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab53707c8ec4c91ce6742f3105d3e8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a434e0efdc3e364f6dd6738159a041f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ae07fee0a802d22547639a385f693304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2978c9f6c67f2057ec4030d5213cf5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f8bba170e5797e149a78062a7303c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f1612943b0638d7c084d54532294d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f505ad5243f37e8d896befa1215f1c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd4dee1b2913fbf294e5f3555cd2e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f02deeffd80d21656445a01865e2db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e196ba45e404e1a867216edc8252311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc6fc450f171ed58fde568a7fb6f16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bdf8dd539b16f743411801bd3911a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ff58bbc2f59c3fcb48feb6eff4837314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e83baebc3015c0864c5ec88d15c9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d69e610af19112c0ac124343e9b75a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34e396cd5ffef7c3add46e8a6b4eb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f9c205ab728b9db7851b72a1cb468318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e74d57895e8ada8a363e96baa34a51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca9049c92c7b5c311a50e9facdaa77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3b7a38ce56db4f290f61e5b603857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e5f95d2213ac649ce7191ca1b3b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d7eac12acf310fc6d22fd80ff245323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c3d79cb5f6a0ad7fc83e85e3018c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6120e431c8a9d3dfe2224a214d611325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534091a5cec87a6185db75c17552585a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb168884123aabb389f64d4c9818ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66d2636aa50c7ff5892f4530223e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee9601a8c58aa9c328d2c709e8225329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948293fd46787e5bde7eca27e530610330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2cea22f3c6011bcd2c10b96ff1b56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d506c05c838abbd80e7ca14fd96af9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c6ae654acb1c4a171df366aed8d15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b76e8e76a2f4ab68191e99de3c4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a523a3be074ecab8e9763cdb4183335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957d022ea0cf91a1cf2574242b3d767336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b3773ce7309274da321f2a21a5205337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e6e8cf13ce56b6a81d7e7cb66031338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a98a5e200040fb0e042897d7abb07d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54084d209403c3175f22f1c8d7bb9ae7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5991bf8fe0a70fd80f1004930d81b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af402a03f8ba305a8c734ad5b19668e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a61edfbd6cb8ca01c0f25669044b04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd87a6a7c344766be6769ac2899e677344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e895bf3f3137c533065ec9602442b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812675624201e509bb5191f2201b85c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f7ffed0de13e1ea08b98a31980cef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48507e4083e7343dc39ab6aaa93ace4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557fb325ce2d771654f60c1bc71c259349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2de8b759223adbe74f2e1271e7f920350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dfc93f0ddc829c0da080abf0f46cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c8a1dc97a0885ffdc59aebcb4e7f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72d716310c5551fa76c25cf1176833353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192ab53acd8a87240762ea8928da60a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecb7687284a27f33466392dbe67355355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc9687752eaf5ba67602434a5a0f55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee23fe95f67ee5c76f7e86f96619a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a871d342798384e6570e5a6430ffcc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473343089d91ab9088c87839f87acdd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fffdb418a060399f892a4f638f24f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0b9d3e5297564ac6f427174773a8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d45800963728dc84edab0860c5cb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6b48734ebe51fc45d6835849a2cc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174f173c57573513cd1575968cab4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11989aa8d90103027ca4312c6a1e298365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bcc5cc3bbad6d2e2406908c87f553366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd637673ce6fed892c9a6152873ce434367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83764540de407ccc4bb84d80f740bb8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8266381cdb2a170f322ff57a7903a65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7eeba2f5e074a9f4073d89a7c8351370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56c7698bb4026c26f02b4370bb5af9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35500cf85a22a7e085a5231586bb6d85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cff6928a4960b6fb57fa30834f90b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d6136c07a3f6f3697b68a572dfa5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adaee3bfa3c6d8d16d43ee0ed7943a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360500cdb66b0c6e2452e4a7a817096376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87083a54c3f8ebaf0c2ffa00b90fc210377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510298465cbab42785ce93f5ad164f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c275aff91f9f827d91aeeee758339379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320641057899c1811cda9f550620917380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78440ee9f700e5f396142bad16bbd861381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3568fee126b49d7f1472d2eedc3812382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226bf2b17e3b4d4ca4b270d27d135dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a966bc163e45e1ab00d3ccc2c2b8213384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926a4030030c4750ff6515e5e7156fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f83a28ffe78c8c9485b4dc4cbe56c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9906a0201b6f1d95debd72271ff45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dcba2bccaab02dc15968df340ab80388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231be9245be661130c4310f37f06dcbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b77828ccf130ade6e90cdf26e47d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae93816952a0164066ee91f42b180e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e7c0c15837aced404ead525c9e7fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe155f824664543ab394fce4a9549e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7b7defc9fdd15f1a95e99cd89a8c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753476a0fa1fe8135a9c91b87cf23ff7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc68974c9d37dae751995620b2e8881396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1079856f592cf6d6f6bfc06134b754397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6533406e68a4427687a830b7cf56e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3df5c210ce29bc103aa5a03a0297a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d007d5bde89bb4a2ac97fad5c275bc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca292f81fc5d81e50b6be0fe0922ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a983358a521beacd9bbf782031ee3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f9c734204d259ce1a68a720cb03f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b544dd621da3dfc82fb71a7c398808404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3371b47d53444644bcb84123c897d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4273258393fe8c16c28b27356bb55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ffb67a1665e6f5d15cc501873918a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7e02737635bcc7a9aa3003e9f0952408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b02c3f57b00fb7bdc5e93ef0d8a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb73f3f4e10cd5d1d0543a68ad043c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55003177e5f9bb1613c1cac51515ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3153c53b1cda36cbf763e7e302e94b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3a867551ea5135ebc684464a12e2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc131f433daea1288c675c780a5685414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918caee3533b3cad8345f6fdec7a706415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3412ca4ccb1cad409ff5ae8c98126416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347f3a00bfcb2f536533f0658ea34be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc474d3458f08af7081591e4614d66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca51523a3bd585b14aa4bbdcf9f6d58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abf89ce192cae265571299aafffed5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620e071f6a7beba33b6c7b89c40ea8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ff2a088cb3a6e4a2afd38317e2657422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb990b0de67bf07611b64af5d1a844423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c46facf962746a3f7cbb61e907c1a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b4bdae34f29727a4121c6affdbadd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8803d3f27581bd164d6acf89f3abd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd91d783fad7b2fbd4c61d9269b737427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0397d108a04907bb6983070b2e524e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5cc2221d650ce4be789339322adec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15166bf0162d5bd3ab6bc2e38090bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494be11495ec1d9e191356df202c297c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea544cec7ccc9363338991e3f963e50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe445d49569ecfe3bcfa06a4702f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2475999f8a7d32f6d975ec23f3efc4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18661c54975b6d916f722d0e04ceb788435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d736d056f7c1d586c31e9c008a24d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28aa55945d413b5e9c36a4eb7cda4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539970848c03e98e950852807f2948f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db6dbe694e6a2cad9f2b5358b77123439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f2bc6e32ca1515974fab85714a412440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3ad387bee12d263cfae6d34a5fbcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc5c92799f639ecc32d3533573cad2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40745f57917f2f23b34cdea4229dbdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3300e20db1d4016f10e61f052d80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22576b06cc02c4bf9595738d75ec02445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cb29d43f7d0bbfb5af79e2b2423d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda19fdd25e3ebc2e4fc39c48a07dfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee152369d781289c58e4d4b4db96270448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05170c0b3432f7c166205a36e38f0992449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764bfcf8c46d27623df75a4f8ea1c6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab06b065287ee06f9fa8db6760d83e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceeb2b21b59549699d003dff58c4e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eec87f191f83e02ea7b38a7277a94a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb298e7d002253ee64a6811040588f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c978bcb971a4411238fa2a09085e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f40aca7e7890bd1854adbacd471c21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e38d20a5680cf8e8d51d956a4a6a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e9fec01f36652e6d2e1853c2e22c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72555c3a4be16b9c86ca46637e3bcf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ff7f270591b95778891409e93827460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6e44b6a03750e151ed7f818e5e5f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddf26d7778e86dc99358035d5174b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cc335ff81a9d6e0dd8fa24c3d47e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db814615069d4b5c36a870bd744633464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dce6b5225ecd7a7247d129d6ffc107465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3b7f6445c1208c57613f7e1de3d11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f64145688d889b3bbef450af87ede5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e287947098a9f9cf410288ca7a03c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dbb05ddabc3e80580fcc68d05bc32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa54e4cd1a2755eb835ca168645017470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0b7ff60b70510b7aca5d934114f6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f21c3fab4537436229b7418fef7b26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d9d5617c2cd371485fd969855bce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bad2a4e94ad0b6438d35a9b859a6d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6bede21d2974cb1a8d2c376ec2a75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e42ee370616f5b7cea56796d3338d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d597b6df19484f9ca20a73fdc2968af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61115e364a44799fa3233de9e145f881478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba9c99bd639a1fbb909ef57da59bf5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c769fde5ca24d055c43ce5da35504480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b308e64b0e1729564c8a1c1562db84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10052d67e2750a4a15ee784dd9666971482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be7655bfc54cd4be371ce9f7e29f35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49111f2cc01d8719014b282e3ebef08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda38b098075b43cc0b606b5b1db2c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80beb13a6c6524114fd881dc518030486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da3047279e8418b30d061df78d30c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28c1a34acb4e73af8d8eab87116704488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6328445ff4b48a90497c33f9c3c98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2fecb2cef5f003079e1e376492538490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce9528065007d84e2998e6561ce0e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a271a4a00a93508fdaa37abc56ae893492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfaeed2a28b164290a36ef6762cd5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033169399e4174914ed847db98e3089494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0afaf7a5aaad4f8a32037a0fa2ca1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a32c95c07d7bf37b942b320e3d61d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6a8b572d36415bb701dce4001c0d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11fde37ff6e82f875a551fb311b43c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93acdc88d81a8749d584af4dd71a8f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a38c33ace76293ee374b357dede04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08105b79d155ffa4418b5a58185ab92c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ce461bc23840a04d92457f5a40190502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabd5322ff3120423293bdee3db78fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685b9eefdab688cc7b08e498bd167c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284a39b873ddaeae024ce3980153c70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b46bf4e20f603f2df04f2de140426506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e26a52b03db03ec042af6dedef889507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2479a1e4b623ab6ca365eb777a1c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cacaffe7e68bc6892b93339dee592509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b398b0fde59786cb98f7d98dd3c5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d2cd260e38fdc48e81f5ade7e1cfb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c593f2b32aa1cd9942ce54496ce22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568492e35a7b4182659e84c6875c343513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e806423a026b3cda52375983aa455c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227695fb7c50614403a8389c340837f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b74fc07a8cbe8743874789d3e783f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba5d4930a88284ee96881d6f081fef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae90423beebcd1e96ba7acc7b28222a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f1b4a6cde6d47f787b0ab38d609aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ac4425f0e57c66b01845c9a22b34f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072c49acaab977da7f1592c955c352b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52057f864351d413cf8805d8af6c63a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9c8b120a09be7a844e3323245b72d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebac1feb151280bee366aa8939b90f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b994cd02fa6b21b06115523de446a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7072609ab211a03d6ed0abe7a0730526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe9802561ade7088f4e2e7261f1aa1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72140344590cdd4bd5bd37d91cb96847528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6e1fbc03d4488a1dae5f5132cba18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad515a40473bdfe6b7dadfd141db0bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b687b07d668f81939151ccff04140531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c3a6a65f0204bea57b732ba4d0661532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a6d02c29c7eec96c67c9220a9e76c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53569fa88b60b0b2e6307d4f64d4db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda888a91ba4100f92ee0f2655372f11535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6524ec8fbaba2e05ca193ae76726721536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0387603aaac8d63e546bd08504d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd1278471ad515dd10abc237ba4b34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68afec41c02dcf7c71e502b0aa7ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ea604c68c448dbc0b66b85dd41451540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58935ad0d34af3e111eaf871715fdb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c2d049ba6da2c428b1495829caaa5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792785864ac32a425ba575062395da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0249cae94c3e3f10aaa72cf38b596a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04234d92a6789025cf142d07a923b832545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013e85a1792a11a70c853ae2dcc62d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef91035c8fbe03292f9cb31fba5f2a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aef96282a842e34ae04a3a190ca807548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224d149bc977d4dfcf9b9969ba8544549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa72d3866df881741e217756f4bb511550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfdc8999d8dfe7bbbb67b687a05b34551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce12dfc64a4018cdedcefda466ff088552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374788996baa27304a3e86a85331e514553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d173013dfb5af5b03c1144f233d8ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d53736889731c0c83444a41597afd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beba8f7081de972f02edf5b61ef6e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca2e28cfd58c55f955dfbaf0eeabc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362a5959899238a6e92de4243053c8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1676cab19962b783443c117cb6aab2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccd0adb302b491f903cb9ee44d592b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4785e5a06fbfa27bc86ef6e68c031c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ec0313a68546b960486ecebc6772562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8533336250d965b84bb9d9eec340c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5815c80185eb4815fd79c2ef344294e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b7c7d91f21b890b8c8a987baa1d7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a432a3dd2334687edd34c0e9ecad2f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5e55e9dfdcebcdf1ca2ddeb82d3f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2366226204218043089bffb121559568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50b11f4c8aaddf78fe986e7e856cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bb3b29cacea658d7925363d1d1563570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ec01b53086f18f7b53f59e6d0be6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d56053b585d0f6840ad40065aa6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962498de640439b392c3bcd48b8c15d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf11be8211c3a15d2db7d819832917574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a85ecaf0b5ea2bb5cd7cd30955118575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bed66c6bc7ddd29f7391e86a3fa52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c81c2e3b5a469c2bf0884737174e64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279835dbc48e486c0646f6b56f570673578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7054daf87bdc6ddd32b7eb3023b9f90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802246a776d20708cdb408f6541d553580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9d735d88bd50e1dac88ff4af11a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdb24d81754b70a32f50cce03f1d9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6309a82352d73655b2dc68a7f98a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f5156df22e41342e2bf0faca05bd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b027dd3ddbf5c2181c78dcfe8a2e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbed4c13115728b09481a6d60f395e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7586edd7e4b86a1c0e4a44957abafe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dfd448f006fcff857e6f830b49bb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272180bd0b1ceaa18c19a85200b2d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5110bcb6ca8609979870f5b73eacb31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843aa80513be7de03ff61d431e7de41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5b0066d08a514ec42ae3ad3894672592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974866ff2e658ad3285e052eb34c3b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa3bbf5a2628ae68ae34dd580ad873594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed29b067460d54b0f6813fe5e70f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430c1b77ea26da28f3eb242fb464845596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f4b69ff0637bab953c519ae5415ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c820f7ddb192b3eeeccb33ae7e5a29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f1dac7141a758e6ccbdda1c4938f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bedbcfd370b70f79ad5c67c52b875600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e10bbb2ae1274e867d0a82aa8e158f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721b9119127c397a1637c15bfe46d84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8d63e03f22e3724fc8ca9e0c0b148603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3777436b174b22f355591725c9b3cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce72df43c7cd2a344e0c0f6ab2b914605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd213b644065529acae417f0097a2c38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6270389f1bfd23f829713988ec77002607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508ce819146f191359b4bee6a2b1ca4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ba783e308655afa205234988ea8f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b471eb0f8136b3a66eab4a26b48227610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159f2998486a7512754eaa4f693b6b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7ecd2c29a56b15cbc94d1b0557d70612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64b12a3eebfc09bbb9328b4b49fc61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97b2597c9f0aad3e91192b4039cea5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e32d4c4f5d56cd22ffd68929cd1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd45436e98cb5349d6f4d6f4b8722e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abd66cc753c1570f30e61b433a0600617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ad93358d6223d51c7342b953e1d5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef27856087db0e378a5a047f62c33b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b55ede2450c3e91d0063ce800cf909620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6646c95735bacde096d254debe07cef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e519bbc6a783350b87fd65ac3cd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eccd25d09a057fe130b1e1a9fc3f61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d3db90d630ba8d867bcdc83efe72a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12caf60cd619fa42636d2d51174227625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727850ffcc64d2808cf83e85e34ba29626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63589c75ba8ea5ff086a16dcace03714627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bb980014b8c615d568fafbe52b36e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f12d02d77f88766a74ef9562c2e84629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504eac3e8b4ef62c08db2bddc7f2d11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661a02b021fa114f06ff2c28c6ef02e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ab132f0c94ee6db344a808cefbd2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82e1b5e468db1e31f3a6534dc076c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e263af711dc4dbc85dddff17c5530634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a062524af3728834b7fa589775a478635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc069b33929a17fbbbd1a7748373c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ba2f6523057579c393a1ca25038c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5807d658eb2144bd54e2057cbeaa4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a94542ac72bfe86af36099d267721639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa804782f1fb8dd4d0ca0e1e6cb7e79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863257d582eada98f291f24bde0ec0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc31ef08fb9d17e8ca2406951200a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c2c0768d1f2fe4cac9757ea384d0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdd97f8bab11b96c3f4d97059dfddd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402782d024dd7b3a998503f264584cbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c8f1e7e617e9638c1f8a6b45d8e65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459921e52ccaeadd5c9e9a022a10c05647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d6f616776033fe4e6946c1afb574648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2e9dc3ebf8cfb0ffd9ef6ffe9f3fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9602bc46fa4abd7ecf7946b6627e2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a55e37d59974a65c72f4d8ed9743b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69ed9f030da10c5c58239c110ef8b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f882e38bd6b53670159cbbbb16ae226653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7252e50ee6de47bfe105787acfc14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae5f2ef300d46b4b5803bf7e828e76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1e091bb85bb88b25b3440dea9c6fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ea7156720c8319c04b7403f8b79d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5475d84a401ad4f5f5062324f3d4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2773bd416ea5bfb77684562d559c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3f83db643d4dd97c4f640192ccf3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1496218a2b982fad23596576ca37c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c191278b6827be8acf59d00e2e95ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25503f91b6302f6708affabe501936663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc66214ec78a19ca27e1a25546ccd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18fe59c9740e87a6e80255e0f18e13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef58152547cc2c67cac757ff0c043d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa867597521b091c249bc7ed77839667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82af3cfca32dd680e64ae96d594bb52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75b6e08b61c3451be4b000440fc9a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85728838fe6a6e179e998662a210e4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d91a880c397c531cc7c232df9a5651671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd4b7d14a762644d25c8082af775d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7fa84acedadf6c156362e5bd15ca3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe93b524c3eec90491b7bcab0511e79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c260af6a312c2f25332b2fa025d51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848b7fe96cfa23fb399fe3ce0954f1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e483e0fc00cb109e374252b91244677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4764c3d7186046a2e3c0fb575bf28cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7777e20744407a326db03816b8443679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6984e9e56d397cde4d44519b76c23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b384ef08235d35db8e81f3e63b24c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e7b4ab8f2b04754ef68212367b38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ba32d4e44ee8200031090a48cb11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1be77c8cb320f3f1d2ebc49e84d355684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffba75dfbc4ca4e634e7fa4ce60f6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10c7f60864d6f3034a9e0a34daa0bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f7f922da8c99fb54534c777464bcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649e8da08a3d3c60a18aa8515fffa00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbcff4bdaac08fdac012b2d8636ca4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c372a58a272ad0585a0270575171690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fef947f4adbd5ad9107820f94c797691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694a8e404a59563c9a1cd294c0c735b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7905e93d9c4ac5cb098148b857b685693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521515cc08c5f8db9a31d02f89a0952694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c31ed3d1a2f2e3e19e4e653af03f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663d71fe83cb18d5fa66d0cd88d3796696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857f9c526c700419334fd820cc81e1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e32ba42fdf6bb90d57b8caf2e31e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dd028e26860a0fb13cec541df4f64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310b0dc1e4dc7cefa245db6963d2f9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a26d2853edd0f87f40fda42a7a9eae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa3443f393434cd14b9ff91be3d01d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3ffdc09a70e17d3c389c01820184a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea81f6ea5c690bbf82732f8949cfa1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97abf77ab02a47daf184b580e29567d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a480b9ddfb400f8b87fad5aea8325b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d67f7f627828418581e42e2f8e5486707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd677dec1dadfa675ace8128b29113708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71300c4349e63752ce51c474495fd570709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae09199d61f0aec2cb10e88c86fd65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139afcf7c8ce597b3e6187851d0056e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b6559d3b0ec420bc9004aedc3da18712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1c0c6482269277d4f25e1d0fd82b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090846055af17b226b2c1b1f937b01b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d9aeb7e1235a9d19b9bf98792e0cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6123ca40b590f5674d25a367597aa79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f65549e3970271685f41f7f50a2a8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b92a117f26b1916d42f56f597c8162718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc27ebe1a0b947ee560051c05a8e7b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702e5f44c70312ab14e99685b6dc076720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b351287abe449d76e7deaddbac02bb6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad15e667bc7779cc06ffd181ba4ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac509947c720a4ab07edf854211514723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acf47248ddca03930ef818327f67e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33108e79334dd8ddeca9b4aed0cd0e27725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21025b9f3c9f4939280c36964d3eaf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050bbcf8670c282566c85c9c4603517727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b56618d51831a4d653234297b62c91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0e40cf4c27a119ed3cbdbde58bef0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e196e62efb856fcb34871bde1742f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3a304f1ea4067b5eacd8c5ceab717731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6bf1a1bac34ac8e4d4931074fb66f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27458d72948a425cee073edd168d520a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97517a2528f96ad78b171ec232dcf687734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37eebb9c322dfddb124e06e643a317735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1018045333b9d66ac05316cda4185736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4698f77d84a9d7ce78abaae48fe2b91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b458eb432c4e8c7e656e7fa0f61470738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bd361ed50e750efd4983b14fa6d20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b5ea186194dac3362acaf8a3c3138740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d913447d2aab4000a9ec5274ecc4d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ce5acc8c2a24a98444dafa8627ebc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d52f6015f031fd353d57af45e64dc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ed6e825825eef31c3f4c98ca754f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2da1c3dcb42302133da8172d316d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfca0a9fce81d870ad41ebf20b7c63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a49d6245bca76ee688f968ea34c8f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbb012cb95b1c9acbebf25adb7c528748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b6eac3684234502c8ff7260937b33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cebf06e991f8d197085ea35b7c9797750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37fe93da4bf347ba3d4c3ef6c45360751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df371b4edf7194e713395b8e46b7ced6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b8a786244eb537871a2f1a98f0051753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9d9e6a86447af5d6a6eab48e23425754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb65be93a76086fbcd44ce5a25f30d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cafc52e45f8f32b40477709cc5c672756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993f5faa9ee5a23b388e240d6669722757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252a6ce65294c40b75be7904611e6a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632354a7cd9a90f77b417581b9aa7344759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19791404869f75e603c11d3a23a081760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ecbb2695e0655a2edceee77f1715e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c63b672b6cf228b88e6727d727f66762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2002c2499a5a2448761ecc58c35ccb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e7566ef580230ded81f5d960bb6e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0e54e13b4a52858f66ea21870c58b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1381714d348f8180945da89c3391636766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24755e224639952bbd821c8004cc7f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01df6d7707c83306ef013772df201768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0e612d6e577faeebef0db5f14c641769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6cc6d2b9de50d1a451ce8b95d70c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ad2f6d4269fa1449ed065577b1878771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b409b28d68d94def8bb7a4d8af4e68772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f90dee846e12b4f7fbbc421948628f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cab79c0c824411d6f5c679e91b7d0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be553e7f630b56089a8a72b6e20ad7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c329284130dd8094c10904aa98734c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadc3c49482680c01b6255c59566656777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1506f35440feb49ec852900b894e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f2f5811505fef1d9c98a07fb4d576779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedde3762a0f421d98f166a1e1d07e7b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362917ec3f51b5e021f3aff1d88a29781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3014541f1820c8bd77328d3d80c45782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3be4d71a6ad9542fec5eb32692f9bd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4594f6ccede24e6dfee9b5167b18c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1e2a092ca0451fc5f03276d37359c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c565f5c65307ba3da7103c15f0eb0a2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef9cbc7cfa855325bab9c633b68f9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347f1dab6c234675848e72d6ad53032788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c8e9fc096708409c71d8b7f914561789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324554f7ccbabc7dfd034b7500ab3a96790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbcbd621f2cc26a33c8fab420e1ad7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eb81ce367871b60387890e3f330b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeadf8823fa28af27bc9d3cc520836793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22751c3dff59b6feb45a032725093ad0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c4aa805bfe5c75ee40bbb0dd0028d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faead4b2fe1bb7295ab0fd68b28a4e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950671827ee49b1ba3b013999a49cf7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe12ba60672618980eaaef51dd708b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525bda9d63ba9b53f05d597b80be290799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead3c02efefc2ace97a8a7f6fda58c5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503134cf411836acfb1817ada506d593801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc32aae358bf7fb3e3562dbb469e16802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec818d60bc4838b61a6221cd8d65cb8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277d5d6e4bd4c3b4227b606b44c5d55804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772a67e7af76338fb95b1d4ad777034805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ccd4e34e4da9c0967bad03aec238f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c440205954bc6e58ae7202a0deb82807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976301cad2d1e6345cdf3f3657c41e8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ad7b96ff7778d3a928b3a3898943f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d2edd6f21cb6a296ad463e88932aa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67f4f3d4306f950bfc6ad15d014199811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df242cd2c7d474e620b69a1fb62bff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757206d86fdde016025aa31e83b950f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9a3cd7d017dd85b13181a73d7d9a9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d7c0116b3c2caf88b4d71cbdade24815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0720d52bce85a45cb0c75eef90da748816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d82aac5389dea7db0938db923110817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177e55c84513594adf21f52802d465818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19bc2dc15fe990527eb4fd7dbcb3fa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcac018eeb71492ead3e66361bbb9b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ae2d8f1aa1b543c57a81c5b9be283821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5684ff75bea1a3e0a03b875a3c7dfbb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0cdb06435615e475b16fbae24ef78823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980ebd5bd23d9f89d97f52c7acb48ee824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c97242de78478b1f8edf5ff87319f2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded729677d86c92b2037ac57777edf91826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd896549b3407f7c9b276651135221827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c96ad6c6106e66dd039fffc3d52f86828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a3135de438be67b92ac762003b013829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e31f34f6a2a456408ec7fc2d2130830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439168beff08b676910f14422c1bca9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3af3ce71c31edee5a595b6d087f55832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af638a0e81098d4fe1a6088b70eb237833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aaf7f977eeea57caa1d2bb91e7b41834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9c559dac8ea5c8cff9d4b4a640d4a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ebda9146191209f2ed594125a5a70836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac27988d2561f4ab832113458095a3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690991797725cb754f1930924d9d6f4f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46abe57ff9aefd0ccd922d16655bc9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c477617ed630a1ee2cab57b209454840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f56f65892d187cb48f783ef415853841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9ed6891d50a2977bb3bd656ef2b96842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e99669c2f4cb931d4ca82038c70dad843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8edd5a5b42aa6fc5fd5505b3408281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddad8b144d18e25b919b851282fd182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7c0a7fb3287750e639df595e28c043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a018502a1476996728d09d9528fcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0aa7849d834eee6c0d395feb4dc2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d13227dd493e6e9bc8caee7801d556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76ee9221977424c11f245bb8ce83477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431722a35b567a5386f50635c6b2f6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd15a4420353891e9d7e4525a039bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999ad0c7b9579f1e16971c15fd300d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e743e0fbd95fa6d79cc65ed133608f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec7bdb54ceb943af4aea4d6ba6caed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d537a195f3237dfb8c4468a0cb93d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878b40be692866bf0d07813a5f1034a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5fdb7741ad46d67e925c505abce715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83357e9efe39cd64e81963864b7f6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abdb6808ce216c0c60b4c0f7e231fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c17f8a1e0c785cfbf9ed4aaa5aca1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97440ef3324995fe70f7d573fe5e8c8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a765d32a08bef377bf7ea7d976db9ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075df2975cfc33a989a78447eba58fc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa4c127a599bc1d3365f6906ba360922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f749bc1bb1fa128ac774804a63d6f0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16267bc5a6fe52f76137827c5a37b46624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280a51f2dca0c33988156b77f67c2f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f5eeb4155eacd4fbc252267a5b7a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d88f1b1af8436db3dfba93eea57e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194406d4b318532409c3f46324df080828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64424b170a9e9082685e3160e05f74d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b251a29226fd4beeda77da2d8dcf5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73629cb1bbc73d59b6300463a233b1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f273723ab81feae5d9db91f52342532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6f4e5fb18d53aad8836ec1397d2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370542d2716f150edbb7af2ab980f82834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91049d10cc7c84a3f09a4625a0308a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1172863557888025151a60ff4a246b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87045203be6a8b851902a4576fa6b6d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692a3754dd2d18ee50ab559ea49bb4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f522feb9def5d75b50811de09b17f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9415b7c28093198ca5e3cbba264d0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5a43b068ff4be7d8759ec8d3a3e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca8dbd42947448c0f444da0d1459fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d357a9cf83793f42501b38a9577a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9765e07150627e9dc7e4bd414176e1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa973f86cfc4b240e73187fc4a664ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284aa07eb3655e5effd9275a746e32146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2992d0e28e7af541484f13deded3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a26d6def28325176cf75e0000cebdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb05c1c7e00803b8e09f8b2e6bc20749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1cf1cae7deb160e9301bc991b01fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77932c12b23ade5fb43def108ffb685351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa41a16c6f9ebe424f90637e8f7874652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ffa3818f94b69cb52208ff08d328a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12137a8ff1c6daa013a07ae466ae354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557e5f30a88880dd05e5ae6e50f25a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86c332bbd78c82f9637ce4b5746dfa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388215d9e926e3a6294283bb0399ed6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9934ba25faa53b4e51f56e132058d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af2d3cf9f9dcbe16611a828a6e534459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc4b1a8f647958523dc02a7b2363360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514da0ad8b42aa6b2f6a42d4d0beec3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5e584e5bab23beed6f7b74da3512b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998994a9c3ceb769df816fbc6ef539b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0748f8e42bb9f7596ea05582bd87e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053cb44a4b490a861a98a0821272e3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b249cc35fa129f0ae6f68e74cbc9ea866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132983cee1e230088c978643c46c788767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe88ebb5ae9a9c901793368707ffe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef463384666d5dfb614f5006522e0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1baf3d25b15a9336e389510a99ed970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf5ecf574f0afc822f90d14e08d2f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a14c04b7454a31d5daea991cd24ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1341d6b7bfb43c8714c5613caac7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6497be0694589032a6980a1eaebdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3023f35f949a88869317d16dcb91d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa046fe0560cfc061ad02565adbe26976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec465537e124b54f8bbafdb2be748ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0a8c0107ba72273f683031c3004fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853affc79c03a60a2d3249e843213ac479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e9b74d8830b550f52b0970cd6c1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df275a51841cbe4e96fd39bbc47e7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef96b68b07710042a9902e7e467a2d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080b514ddcc2135646e9dc0382f34c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75249f0c562b70a8d91e56d53a249584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab11f7a191a81714b723006cf04575a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc1b84c7a7e7beb22018922a529d5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b6a270d72c2cc922c2a7f5bd777d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27c8bde59cb1b66a2a3fe0d6f6662c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3c7665f8d7767de5ce8e28d74dc6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6e62059adc54f27f6d28e89f48b1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797193f7f00d8bfd42d5ccccd9942a7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a63c39fba5ef53b49b2fa6e998a6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac68bc6c8d1d1ccc9ea2e1fd18f6ad293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d71e50467d2177242c1e4d8f5c5ea094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46c77ca7d0eba80b3de8adeebc927895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b99d220db75358a3ae68f5548f59c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcf9ed5bb9a5ca20db0669da16b16697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be62d90f5519dcd95106ae2877b075098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21e6d61d6a624640c2db396b1398c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5768cfdf65d3fed2f024cf91c4445100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99961693e80e7ac07895a4014efe9db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad925c5fb82aeb655496e2393a6f8632102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8f87957a901b074036b1fb469af0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5013afd248cca75103b7c9199d293104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15e859c9bd93a7ac1cd0491eddbeb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb14a1edeba1709715f484601e62b3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dab99e6accc93ebd167072d883e62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3f1d5895314480ee83777ac27188c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242333bcd4a1c2ce9c4becfb4b96255109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6538945f244d6659edb07f5d995e645110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152d3fa248742c719ee777df189f00b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ce93612c103e3a244fbd38600d78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cd62946cc7417d46dfd7cdd680001113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b320f0458096431de5bf895a3676fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9337bc4113ee16b637c4fc36c6aa1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c981505c4ead672c2b9211983ad02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a33a87d2945f66553b004420ff8cb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77374bda69ccb258f4a67430a5a25f83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e0c9db0d2ee3bb2d67ef4864fb88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea24f7932d1d9499c8630e04890e1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fe363e94219c2c2b1ef5574fa9bc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f7749c3a3ac60d1ed02540b764719122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f1d3d0f36c028aff8fdbd55a847e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f8abfe6f4faecf512fbd6b6cc03b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61379e6a7cfc155ebe4824014fd855125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ecb91152e9dee693b11cf1b1a83b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b32fc48cb94221edf54da85d7ade8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2de4143fbd8dc49b6d7bde25e07fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050fe78db7dd6f635f717c2046946e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fbe39e820b37202156f973295c5d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f6e1dd0cf4e87b4251dcba850da7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16504b499da6c9a017335076e5a2ee4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3d77a4f14674c63421e34fc79b4df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ecb18dfd9410e9ff4085b54d089ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c1af3b5f13758ed3f14aa0f812229135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1650f4c3e4a00989cc4040b4e845ced136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ad9b07deca7a16ca04a29e50667a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5264ab02aeec7a604e0d4597d22707138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1e88aa96869ae5740570add264f2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beed4187884f740eb3a142bc320f13e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa69bb481e0eed8aa6df167ed28a54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa9d3d9afbf46a3bce1afe7d3c4088142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02faf65e554070a56b86aaf88811718143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e708535432f2c840580b439f75371144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10079d09f4f5c76c77432b1c1dbd4cc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf758a24a6a1b3deef86dd97b674568c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2c4d3bafe230b680c4782e1ecd313147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7a2871a731c9648195b5aa544ffe7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e7ac27052033e79228833e2d02761149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a673255ebc35192f52e33d311af26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c49a5f155c4229e1d51782fc2c39bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75e1b4bdee628dc92ba69aea87693d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e205819f9207400ee0390a3fb14d679153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374e3a07b571523cebec3d5beefd71a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a4aa5f8a8481ace4e3e85856534a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b252e1a8e60a9a8b9a3fb9e338441156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf0afa8a5bcc9c75ec62430a95382157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac750b18ca299607025a82e05f3000d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c071e940cfb407bfcdba848485c35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607680f06ea46767aa2a888d93b5aff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb259a47dbb171efd7940830aef66f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa754216e43a71105778622f19c483e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b091a29768c48c89b77be36ee3527163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef41e8cccbdcee3119be3825ddb70b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9413e78d57735e5e50bc0f784eb5240165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a92ce7f52e7ab188dc1bb5d2e56de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326dfa7ae587aff2cf8b1a1e5771310167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1593b9b4bd679e344cd5c718ae00a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27fd4a74d3e9bf5b668f66b43f10d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d0282172775a2560848cfd2db5484170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c2868116ac166b477ae02ebbc722171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494cdb2ff09cb7aa719e39632f59347172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fe3b524910a23b127764652226972173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045266330e6951aa11ef6bf93780579174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181ef0551a6408426624eff11be83e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dd0ec893c5622c8b1825e094d5cba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ddd8e762f8f8e6a4c5f9d5c9eaebe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3048366a7c37ac0fd5b915f897c42bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ceb9a38afdc16277abf59cf223b50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf82efbafbc2c5617436231629fde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e046930aadf8eca3eaa76d88e5d305181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614141de032eb987fa42f0e00091ba3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21987fe25da7c236562496427704d3a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f63a0791e98e181b868e082b5b7477184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c7c284ccf4a8d762d2a1e395ffc82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc348153fd892eefbe4f18c2b4df0fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c21715e6a96e3d2f38a36d1cfee686187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db1017b7cbd24bb2425149da562396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19d3dc22d299e714bee99e0e0d357189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ae07212a2a9186f3036c2bd438810190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a80fbe6eb47077f19e3ceb33a61a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3bcfd274286a453e78dd8990710e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6979c5d6d773e8e9215efabcefb231193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423bcee7914014e5b4d93511ee02741194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6320d1757d9989126331fa06a911f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe37f1a3e5cdca4a98f73f6ea934d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f1f4d1cb1508b2a8fbea26e5b0e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7205718afd33c9af7bc99d7b4eb8af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2ec5d8c49bf4abaaf6163bc73b5c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba91c3c454d1838e81cc1e9f11b5c52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bda3a575dc67ca0ece65ddf430811201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a41bed8a5bc26415e821b1bceda44e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff86691615c9b3cf685d1bcd2c41a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b85dca19eac289f7c510776a6b8be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c43e8d457c10027ab79dd56ccb324205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbed2be7e4038f840a557605b3bc93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f8efabc22a3b7a16cfdac14859209207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8e853eb1d71c48bf8a43716bdcb65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d4265603e2a57bf8c850c3c9412cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb385fd3bd7372ac708e504f1298f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f48c41c773bd6ae9c3566a3a8263d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785db847082865e9c7ead0d62cb2397212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811962c1fd2364549cdb549b280d8c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd5f9d30c6626e88a3893996e6822a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa128cbb34463901bb512ab08d497ef5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4576a583ebb4f134ace452b53d2df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514c34da828a62137eac3f39f7669f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635c5963f293c1dffa5876158a77a26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88fd8485b57f2db35dd32fa7c98839219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403fe923fec6bcc18c2e781ec519354220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86102dcfde579e84a1e792862ff034221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16da8ec54d55ec0f5115594fbdc2a75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76339478cd9ae12ed74fb3eefe6f5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bba4950c6a702b56de5b6758bf62b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c4ca9559c55d4ddcc09964941df94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd0ec5ff3979e9af398c6c366bc3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edeaeed43da6ffb3da63cc693eb670227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f0e935ac69ee2b779d157526eeb56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0369a924e6683a48f5f9f71ae7b2cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2266dbb66b19016edf805d10f2309230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3076a271de8d1e13cb2ef58f45cbc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19246465b6d9764dd10d90cc4143a5de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac73b4ba01e107c89b699e0514a21eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d487cb959f9777ff4fe7d929bee0a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b382daaad7e0682caf209e95b67e96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf725ba306af89970519462e4f65d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45102d14abbdf4a2c70893489f2aab1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a531b4d8d425c6de70806b4c6d2ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b03c02c069829fa15fddb98311cfa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e010eceb485b5e0ea5555d3765027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bebc0ea1d08584ae5cfa643ce0c58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8b7f844715c92b6aea5e1fba0cbb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dbf5d1794b82117c65ac9fef23670243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d692e7df317bfce4565217c37d47e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32fed08647bdbc005ddf6b0aaa0044245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed49f887dfe68ce56a2ec3288ad06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6c0e6ef8459ec11b760b2b1d2a2b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ec407993385f8afb9b2e4f5219054248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c2b2f191df596d9ac7e25b0400d6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac3b95d337d6b173d99964d60ae8d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff7cb61139d467a7b3d9ba90d4ca09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef670fb96c0b40480621410a3eff32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da6ee81db6c0c3cb5758e434f6a8f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c866ffb4cebf73afc5d070f5d1eb153254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ea2ca4452bece9bb35cda09d1a08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00fc2c67f761a6d59456cc8e57a079256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c2564020491b764b7a538f77cdab3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5b4e8da5c67061fd5430b0d01a0f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9ac07550f67f3ede9bc1c72571b27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879b11ac84925d4b08c6556d7d6cc61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0426c344c9322dfe04954bd518f1e1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0346ffb239b1e8ef489bc27171c46c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da32bed5ee24be9ed16de22aa2abbe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f814a74ab7403e243ff5da9f3fa213264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1371a3f367c959acac109ba062f19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8545514eb951359212446ab6aee703266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaaee373cb1d6cf8a822774af0076f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d989ca20057e56f5c34a45c9c18016d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f606f22ee8e449aecbd4c3a7febcb17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98c37fcd2f213a7dc577bb327d8df0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2283dd0b13f58bf4ae26615871d2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03a55c592d1026934c5eb866ba821a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522958b4604b41422eba91d0367bab74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5dbbfd6d2cdd557816c547c78052274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a951fc549e573961e3d8a5f5094d0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51750f7a04c56f514104c351c44ce348276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58b3cad814d7aa924eb1aa0c87173b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9d352183e1e3357f6fc3a011a9577278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc7d78341095c88af1cbe9a668cfff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1d338523d70e37a84cf73719e510c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26f81380b080df666fb947c8e2be78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d9627bcd666fe4b025ca1d353836e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752ed23d5e39efee6e17d58a24d63ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8efbafed375732d999ac968bf3c68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d671546ed73132ec7d7415433a878285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5613d69dd4f76c76f1898232380ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da500cb6505f9e79c5db5969f409bd07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0e0fbff33fd262d1bb87169d74d44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa7cf2e552b7eaad7a59ab2f494728289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3baf8bb9f75107fb72e411c64a7e8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce075752caa27ee1239003bcb8bbefb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9420f15f288efc66efab18a460f223a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f3db2c62255bfdea88125bd9fac2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11eafb5a09b34afa44d6258fbf49d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907ba99db3459f60bb3028f0ee3b0fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca2d87532745d592ba5a31b348c97c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f841c2507cd9ea8f0a88a0c6158e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3e789b6080e631c0eb88c0f5bf25a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee8cc5baf5bb61a987b0c9a2e5bc07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6330b2013045b52f198009e14771ce3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60b4774e1602e77e2055e9951dbbdd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930af8385b5cfbd04c9cf767e23ab0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a5df5064c83a4a9018e48e2d166d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9852d74738ac97ebfb9a94676a4ce97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f7ef0b10550dca78fff32346c97dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e01c0bb15096f2bfafd5b777cf3bd5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a500dc7a88eda86fb6205965928361307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac178342fc1eabbe0ba507647314f4eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdb8818cbff363be8f6760f982b3fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388a74d17b32555027481dcf06567a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0307a627f3cc3c68e0f8af7efc7d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38975827e091408013adc2aea84603312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3661a6fffca0b3d6a37d78cd7278af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854410119653f35f79ff11a212e47eb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f7229ad8901f7e657d45a314829c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c5a965ff8604a5c7edfefb9a862ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65648c224a034168cd901662b17ab3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6700526a91d1fb3e32d4b1083f7685318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5a027c7c16d05a484181839594ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d137b16103a80a89fcbdfaf7070f68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8ea9baf071ac6580463899aaf6dbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb4f46880f4ab669406b2977927925322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b98d9e2d6c9c953761150db889d309323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b315ec160a33d8ac26642a04570cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d531a10ca7d0d55e1ee90df755245325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35803f8e3ea79cf1615ea5a578ee75d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486aac32b73f6f44a9e4242ddba49f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe7da884e47b4243f84dda73057535328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faafda6db19f11cb7d89f94e3ece2fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7d20501e25f281daea37a25b29c68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df2a6601acff548d2d8e68ec3861a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b38a28bd17e159c837f860af11aadb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd29f7c8715d5d8dd8fba0d54c290333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bafc58ba1584f3b8be0e4336f292b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b44fcc09edb298c94c2eeb06eed00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46222a9fb33f5485243f7360a9e08a21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630afee2df316d9c58e8c51c132e482b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db709cc1dd39c53cbaf2a2f12a652a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575e5f71e3b74da414e57a1dc5664ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c0fd129285c2376d383d91f2dd1a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a89d4ae420881302cdb0cba54e013341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4954c95953be8ce437da9b447dc95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29bcd132883d5ddcb1302d12cc26d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ba6a31a9be3b8e32eac1cdd4b86b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05aea5c0637d5b03d9975874ca787f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62785d9451204b770de61492a372b36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81784ea96f1646239a5ea6fdd5bb2f4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d7674deca4b3c874b29553bba572d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c23cfecc10ee6f290ad79951e87dbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9866d4f3f7394da2f13cbbd17c10e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de051c34edb149078d6f9df98d33580351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421cf016b68308b74b5f88d492e5b9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34fdf8f6f7cf83853fe965a1012e94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6a912dabf01d71d6a9f37673a4af2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7df8b256ac403fa7120c86af7fb72f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d74a29c90fee817fa7582f2b96d7e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3db76a8101fd28adece3a1f2eacc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213d29856e2346fcad72ccee91e528d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c94f63143a8a53905b56554b0adf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c7b58f56666ac2ce189ab6c9a6cf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f39ab157f89a833893e26c22fd9284361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51601d171d781f8f9703e275774018362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224f91d4a1a8eb58aa958c78d9ff723363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbcdd4760ab7922654b3e628270e60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5092d5d62d9e5370fb2700eafa2ea5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379667f048daa40bc3d5ac7db481974366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d17e44d6d7d2aca6f6ec3c1212f2ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f987254e04df0c66ffac14915f8df15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b9b7e4687a97e7c297a1605834c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f2b650a85232ea8b8db67fb22e7c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77971b739fe29fb94668d4746e25d40f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8607b18c3cbb5bdae398c3c9413e6c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003854f24be260baab890ed62afd40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0e859ebae96e7f126687c7daa1a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbbf6ce73cb0441edf174089b05276375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1784584ff50757dc1f419c53650a40b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff728ad469f1edddc3dda6f683e6d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7221529324ee45f63be55ce0a4acd28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8415fffb861f7bdc53910b1a877722f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dee45a9291fbe19bdaf4caf5718fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da285736c3863b090cffe6286d24407381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82829a3001c1c048598f1f54fd4265382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52430769638cf9d4354b5a3ae88a22e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee3276661ba4fb80fc8eba8d12ad56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b18c51eecdd1a46905f4fcd1df7ec0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092123ab376960e12005cf3f5bbb5fcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136026d6a5cffdabc40e20caab8f7d0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e9c484a282338f45933586b8f3bf1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb96d7658f6906c33af93098d746a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc21690fd985f4298e17515b8f6d53390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9c907db0c20c1098086665c07681391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe532020f031f250c9887410f50845392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dfc6e3425b1f554dd6ed9a30be8d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d014bf556ebc54c1ce0efc1db84b74b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4b38486e7c65e915fea63a4206c0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b192a05bda8573cb9936d393a6e596396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410756cddf54fc7b56aa61a1faab1bf0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085c478a11ed08c6648e3ba25b6b651398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bb09c91acde3fd9d05fd5ef841856399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92278ee5bafb1505751a908caa11e133400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d34738f21c0d394e29eeca1f0700401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733c465c692753eedba48d4a0ec632d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409ad16a49db591db8285b17c61734403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2e4f16faaa610180fd0acc84a720404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37518249e60695f0af283364232a3905405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79847377aaa425742e73f6ae418ccf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2714b8a1bb772d9ef7cb7f07a5a4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de45a6e098c8b8b6c9358d181a558d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a87c26d0bf3aea538911e6bf84ab44409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6496a1379cc84709f30da42671eca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e56a09f1030e89daf5a3ae1662a066411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b0664ed0ee250fab8c237bdde9b32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c5f07c1f5d137b04861fdcacd86d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d98442f450d0db86c46306a73a680414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ce29e3b9b52dbdfa3ee4b1188502d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4b4a4dee20ee4d3984a6eec40d9b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2260446ef5637e479f2ef4c538c94e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adbe0e82d990e8e54f2cbb6487c87d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4aa831c3d032a5c91b8f55ca01cf0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e789db939412c2ac1a4b111cee50acc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314dcc797595f7f23395a04c762693421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f48ab83f2ef9bccd81f5b173badbf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9868f23a9109cea74b81b39292b3247423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7faad45289af8382cb8ac664e43f73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a2cdd9d5f6b6167e3fff64358559425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f7ec002204e69af7417759ec3a91a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317d01ecfb77eb1ab3e135b30f37c09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42debd14f7766d3180a5c1d03f0735428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c08b45108c2ff10533d34542b59b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f9ad1afa18369700ac024c270429a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a716b64740ee39e2cce39b176dc2a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145bad211c3fd7ef1cc7756e32eb283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e72bc3ea5a2bfef1f627170604b650433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a008c5f3b3519b165a5a3ec0cc2b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed3a9fe82353f05184b23ae82e0188435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89fa29b8e5a95e259ac0f134f2226a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67bf179b0a80483cfcf202edfafd03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21f624b0f97ed56f6e3407c91666ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c5cd987c5c1fcd2e984e900a33cb2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faee96d6866150e6cc582875a8365f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e32b199e5d548c1072bbc1f0c419d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3ea72192136ea056e33c41aa70ef4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdfb421d20f07c5b79bf2c47f2b423443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959f4850a7b16a6595fee8124a57ad6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b41968894d985e661f5d4433457cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354baaf3eca9533bb8b52137e98205d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7e1eea181fe00c5dc11dd3582d423447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b8ecd32d377558bfd97877f93bd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029d84a7a413116c1b05d385a277ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a70beb27efe5de8757a8e034ffc07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021cc103483add6a44a27294a8b454451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3b39284de05a6dd351bd1d647d37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d662fae538fec6ad991ccc7d0bec00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb5837d31bf39b825e0adb2f179a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb34122da993bfd7b7be422618071da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa08629938e132841df31607be2278456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314d3a83a7e9b856ba5cf9df6a4262457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667da518316dde2bff717c9a0158800458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53400d8d6675765e5b9fa4eaadffdc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aba0275bcdf6031f5723be2890fee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d04f3e4d92de4fe7f8f2264c623398461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658bb575e87f3e9eebaf233dede7c9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d2ec5c5744e52a64bb2ed313c6d84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf39c2402ae47003d6d49fd9c900d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75be88d2938c81cc0d8c90b9bf2d10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25245b17736b0a055e27822c878ba8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37604ea08de551b98f20ca649987fa23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc93f0d69d6c59d7b169932ca1ea8d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1474b31ea3ce787ffeab582d10cb2a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c1c88268e706cdf8bfb6c6890825f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9002829b92be9cb6722e77a082fd04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaa599cd6699f06c5173184f377662472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c025176b82e2e3e5c88c21528ece310473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8347393f910f1e1a2caecf4c36aaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a6ca9f641518fce4a741bba1d1122475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1c776d0c5222c5e584707623561d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86a4db4802077d41c1b5e9b63785e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc9890222029df8d1db9c12572f78c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e401f359f02f1735ea20fde73e8b50d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac1e98d8e32410263e1b21434978cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2cb3d25f806553fbf6abd8cb90e0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd8fbb5bf11ab3bb299d5c222dbcf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f0a86100c497ffffafb76f53f1429483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d793b3de08cf2200026bac3befdd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef268a2bb48c1bd0737c273abd550268485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e366eedf38ca716f5a01d3bf00d8ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4970d19ad2c6e5a6c4b9edbeb21f8b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e62867b761ad374dc969401389fd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167dfcc04a7fb8ad24ab16c509f7bae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab3a1df93b0cf7f347326ca4abffbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705ff2230f90188d5d97668c6e757dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d9dbad058db104d70a79667708f3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769f24117a4003ad2a255289ea53202493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f37c44be6c9a791583671a886b509494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f49e056b71225925919b20d74b426495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b4f271e998a314a797940b7dd9469496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f512acc62b7f6f95104f7457400ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e663af43026861ef0ae0f4f04139498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a20c4bde56637431ecd515e4a0061499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227bb4d66a69355c40fe47893ee9c2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276597f17810b595283a5e48962ec897501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f959a9427735fd20220b7c9db59784502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24e9cc38372df30920d38800096ff3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a175dea5281f64a5b4684dcfcb0145504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef66cfaa8089e141fe20a1cc56459505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a52a984dc6c18afd4c9807df97a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600cb915715c618b033bb3d3882465d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f276300f9de3e321f444f911857af78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa605c92a22968d6f7acce1f2291327509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24156e2d817a491193e4a3ad8a17481510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b065fcde08ebade6df48d190b591511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6e0cee8aa7684d0de24786632baf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265a05eb387a842fab241e098f9f00f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69284dbe4fd92c8c18860c617bc0edac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9f293371050cd1103f7e32e85e5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f230b51bc9c70d0d70199836bd01461516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40603a65665e68097d376cfa412c48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc0c5bb2cca7a1a18139a6fe9cedb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78dcb5b6442761ec2b34c3bff946b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967bed1f76148a7a1f7d38d539b128f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2590cb983c9dc7a80c49bcdd543da5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03411c21c899c764d007bdd3a94fe923522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189d1c605064937db75ac11b8ce27ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4539c6ab25e665d4e2f89cb2e30b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cedbad33ffa8cfb5362e1f10189c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c040398d5032ae1c21f22a3aa67bb2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f845d4cdcedd31f7d8a20941e87e0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e57542bc67a48246ae404fdee51cf3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ef857f8bff30f9f39e206e0efcdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69398098b7710b1db1f5fa1e15105f9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cdf75b88a1d3b9ee971f66fd2a74f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d7900d9059ffe8da80439646f6b06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883dfac50f266a43d3d4113ffdd9306533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4599f79476026e551e4c806a1eb5dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c10090ad7b2785fe04dc17bd1908d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdc26edd3ba369a90abc7b60698797536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e986bea018c46ad8d2da6c4625cd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ba943f14a8237ea097ab788c0ba36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664284f9ed9fd263625b231684e0648539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fed0e7bba2e70bd0bb6dd6329af6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21464259f32a1b778f29274c0e0b38ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a03cccf2fa8a5c17e66a621f9a548f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5df4dd2c6035dc6b23f8454ec6ba4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22879dbaa865f4f2419b832fd423c553544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2262aa086a4b8ccdf6b497330c7e71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f98f2ba9de291b03006e871a4cd5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227622a80f584818975986be1a68396547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713765b3c3269096054e2a936b64ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e619b5c7894177e60f441b31e394549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fab4228eb6fa775c662b73c96a9bf3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99289d460ede4cde5f93d62f3aef9e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7776b2b8ec08dc484e9d5613ab5dbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a631312d935a5bce12d843df12298553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c61bc1805981679a34da0fb8b5f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731af1c38fa07bfc1ba6f8b55c186cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5581db1325ce7e0793b9f7013531b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80522fe2419f0e7ae7b8a8b0aaf0a74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e885ab03b6fbd989332248b98ea45d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991e02ab95e9c84450cc8680c111654559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560050bb8134934dad62840b6bcbae8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3251515ecf92f934a6dea4e82e8ba7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a106c5c1231bf4003cd3e6da077bcb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694bc56f0837a191f62ed87e8a53a88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a45351bdc80e5b58e8c08fb8b03b52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108098b44dc4bdb72ae886c0ce9861b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647df5b5e66e25cc4109f4dbfd86f886566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53559c499ae70f53d211aaab1b2936567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361113621823bac0f91c3adf5b3418d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f7508f945b32c31a08226fb3dcdd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d78cfa5317510db9dc245f7b844f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539e154c75517d6fadfd80b885ddccd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcd69c5f6aced424373252c65de213572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9994e319171c369f31d5a5e0a3d96f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c639cb23eeb82d06fbc4001b60a90f4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3126af0a50b4e2c6ca04bbb29fe1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b300537ded810868c7c28b95f3a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8f9ce49eae7c2b4023d0908bd9ea2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304998dc0221263f873ca8d6a52fc074578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62565245b5ab197e110ee034509b9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dca4252b3bafdbfad6f400568759c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67c05c119409057da31427d4841232581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e56c3f614f2050976b66a15816b04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95208b8d7fbece4905caca4b81f66391583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d780e6e9f6ff6ec48a5650c8b377d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064339553fce96f7679986847abc956585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc4b4b0b877302d36b0d4ccb015632586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e8eae73c4ebe27b888d2919cf172587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621cf007ef69a6c5350485dc1b614cf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7482337c8e568854d66bd06e1b1d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197ddcbc6e6430783e78b49f68ebbd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1ad92c2b020c49a993c65129cd1e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86d4320df740d5218ec782e306b982592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ce5992539122ec1256481c55092d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ef619bedc31c5a64811681ed16352594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6a3c712d9e016fbc3c9405afe8eee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259facdf97ae061e71741f7f35a5815596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7ad2e2b03f0a6044791c2217a71bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c731b67edcd794694da72effd9679598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca17035c9a709b345c75abe5c8de1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fc35fb57d27770fc7810165a548cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765f7ebede464936023657027028229601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff39b24b565e1758acf9a093a256387602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bee06a4b0f6fe3683318f731a25c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067c335c9ac68a2f758eb2f71a8480a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb3df69328abe04a3546aa26eed533605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d138dcee32d743099082d00438c4f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a16504406de68640c8a5484d5d846c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6768750b0dfea839b124135e7b406d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd92b214fd6639cc1fb81d775bb6081609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5cc5c2ff5cb2d62476035126c1452610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb045587dbafc3fd45e1a345e1749611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b609ccadb579cbfe8aa1d3abf7c36d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71891d4fc8ae544ca54843cd753cfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e7052d2940200600d9a359542a8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ff19547f3008b487ed0d6587fb579615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5dc363ffa593c465a70d57c72c85b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649738b5be2b2c037f5763def6e6e17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be006f0e40ef00b637ac2f1e8ae20595618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11180000f3d7b231c3d17d278a93c751619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fe4ecccdfa30403c86b2d5e14576b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e275a37a0a1e5ffc35d324675fc90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b1f32b56dde9ae4a37b88770b106e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe98bfa7f5f29c359efa7b2e85bd3b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83aba83a11d8264cde0d2b47653cdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0d05db591e0e5a3dc55d66e7c05a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61b98cb97a3217093e226ca9ef279d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3d6f23ea8584c6f0cced227a2c82d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab3abfe02ddf0c3a3152c5526d8aa0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e7df81f515bbae8f01fdaec9b9eec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fcfa53b226cbb4df5114b28ffeffe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f5c7c5c17085e6f3090930a4c4d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8300ef29533f934ef63583084cc1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b150a1cb21246b10da7277ae008aed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e8cc6d6c2b133965273a3af62ebf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea36bdc8da1c39691579857fb47b11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578835cedad22fd0e08dcefa8a851e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23142665fdea3b27fce13aa1f142de5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f56888efa304acbf76363a8cce417638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5d551cc4c9545e97d66be271b3abe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0ea52cb293a73ea4fbe675cab4601640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbeccd0ef9536f14ef33b6c4403f5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d42c14c8f7c169d49b40df68e0379b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bb3e45d9b169e1a0198b1d01676be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974226c806313f87e7e6f0688072fcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75123084ee949e70ff374b585d71e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a150acad924f1445e5e6c965771ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39e241c7dad48e9b077ac1dbfb1178647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af56b8ad5a4a5c6759f919205d43b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa94214799c2453dad29bd7eaa3b49e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19cde2258c323abf71a68b66b5bb14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75caf0f1396d1927e1e3fdcbc1b873651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d586f92897b537bddcbfdfb1fd6f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb8e335965bc45f84df2b3df521888653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ebd4b295e122f826762836c19ff03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75710ae628c7a4354ae9b0da929d5008655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556cce530ff2f2fe7de92868e8b9d12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf19b74eece7cf913806d068ebcef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7e2527a186f0c7dca3db5d03b017e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0321356feccee00de2cca01092ed0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ebf4b738202ea227b05d3e524cf6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e04fbf7b8410cfd7b8cf39cdff8c6e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f825c45263d56b15d11e06cbb1fb1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ac384f245899c42d3e4e5f879f30e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88013df22c6ce048c5162ac7aec5b1b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed297a2b72c27b7fac7e6d29440c5b40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b0b1c452fddcb6a906ce298a01f40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0fb75881f330dccefa9c29e9debef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3e2442c362692c9f723bd879eb1e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e9ca23ff073eebbed0d57ee5e997a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29da9586debf7fd36fa7d77fd5eb666670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5909692e02e9b0e73d577c119fcd58e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c889cac2914bb05135662e3a7348e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db021ee20eb2f1f7b89e816bb2029dc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400df2122df7c227ea849122f9b081674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281510ed7d30779ca608a66767573f8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1e3cf560f6b1b039a6ba2d108fdee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4758dc51406d45d5d933b8630d044e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfcddc9b7febbf12a213f6787930a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020087cefebc63b442f9c40fa55f5b98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa70ab36866bd50b4e0ca3496571eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662545afcb1dee1351415d8fd3a024f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1193ecd9add79713132ae4ba7d30669682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ca096493f6fc7d3d868c649c0b23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ebe79113ec9ec09029767479cc824684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4156374211364b8f8e94cbdc82091f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d9df628434b16237fa74cc9b6d119686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754b46d85d853cf84838c25f01a1773687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a798bab7a4769cf6d256ba795ce3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40a70dc49dc2588f23e2b2022df97d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e4241a90c314362aa5fd8e55cddec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99cf5cc221bb1525037dc9e464272691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899806cce7c80eef8f458e37a3ae80c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fe108cf039ed9f6088e0c95d230ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50bab44c81b7fed1ef2d4817d1debe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc791b482282244b4e85aba320e6ef7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11d658432dff730dc3edd82d01f6ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88327f4ceedf14607ea10864bbdbe5f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4a85208491b94cde3e9bcd1431d48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecac32e1e5d409fccec9246383dd343699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad87619a48029859d4e1019df7771f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3d7b96bd9e457a7472e6dc6845376701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e84ac8f9079f194c8087db2a6bfa38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449076ca04aa5c272ca8dacbbd202cfc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ce0e81bd64e4c0fffd2646c664d07704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7851d5beda4703b1ee178580d8706705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9284fe2558ac407c4fb4e741cc351706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519d17b64aea6fbe670db907f4a95c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd97cd9223ecdf0bbef43a772527db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c3223857b1d97c79bb14c1b9bb55e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af1a73b67d85e6adf41382b8e6c2ce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fd24972d88be44fe4b96991d87f6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97b085fe03ece701081732191bcf48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca57825c151ad8f9ce83d610f9205d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d3492a187b7109f465ef98c32d8ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665f01894bd9686809ebf6fd1eebf15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9208e1dc8af5409c3c4a90595aded6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657c23687db7d349d282e64cf0e357d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b47cd007e170980d7614170c92bfa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d001215e28f739f36884109053778719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07da5f51980e421b9af156c74a1b16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebee7b0d3271d43b8a07b28dbd266d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72e6e0ef8bcac3c6ec88d5c0e03ffa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31aca4b21fdfe63396f3d2f132293a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909eb23a671c777aa2b95979d56c9e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6fb901826962b135dea2950221bcd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58a665eef91bd37785591460e4ae12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38888226560ffff23c98d0b97b0fef28727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651be61ec3b3851d4fbb7340346120cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a2b8679f8bc4d02c81ca356069484729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d6cb0542d25323c6ec94c5dd79be1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e297192d63510894088227185c3d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76753b100b78f1c75c83d5e33e1789732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615313e920400358218ab024d9771b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5287c4ecd21da5ff0ca075cf6ffb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6ca3dd618c6cbab4f1a898e63ce22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3684a35af8089fdc5a282c4e0516cb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a2b6fdaa6bcb03f8d02677223ec12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c17e861d2b826795866fee48b72962738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e9c6e28c2298defe8d96df3534049739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8682b083bf395c6bd45e8662a9966c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cd918499a9ce175bd32b8d40485e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894835e30867776380381d24c51ec7f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dc857286a0aa8531cd29d96f25932743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d016dca7fe579ed8deff1b4f5498744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777341e5a7b421884265d2bbfbe9311745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef7e0a85a033a78d8d56a9662cc074746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7aaf10120f4759705a2a17e30d108747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e400f1532d5bfb84871602730f3e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20525f290caf97eac2a11bef5d29c8a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb1fd78026a685c8722031969a46d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf12330ee6afe65f415b451680c278751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212e129c113d285cf49ce684925ac6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08420fd3dc15d9006cab342ce902dd92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded01c140a2bad5d7cd5234ce28b484754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d862856899d12441f729bad1e8d502755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872a18e971a6f201146e1dce632b857756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a67df7e45172cce920a0b5b79cc34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b10d0e3ca7e8272ec2909930b1b6e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576f2ab360935d9baab6417b7268493759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d101bd12213c62f5a4ca4b92263819f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b24cafb72371e9132c125a968c779761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17adf3c6ab9db3f7a2caea9c2e548b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c704b5d142fc29c0eb97a90f1f9bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fc01c7d31e5917933f4406c84b748764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0555132233165aacda07a73defc6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696180245d199e59636110023aee5a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368265a6fda18af96cc24e3c5740bbe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c81a4c993908635d364be441a71a4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fd95cdac2698bd468497c2ccd5c2f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3769ebb0306272b5e96939f8514d80770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788042270aa7f10c678bdce73cfd13b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b671d37b603eea84c3e0294f34b59e4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634b52948a3b881e8207b7a13fb39d6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371c036f0127e93fa795bc0b65fd51a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c540d98935d189b14c89400cb1a50775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9346713589da53ce62a47f4c222a7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e33f1727ccf43cd4009143693476db777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047c9ec1e184d753f1020675c74cc95778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d16251254d42c2e48686325b91f706779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a1881c1951a3c8edce168f7320805780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751aff2637ea58962ee6fd0276c1d11781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd0741ee001d8f82e1c1eb23df2eff782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f887b38299deaf06eab992eb7ea8c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818dd08074134922263617406642820784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4314079e8ff0a599583c863c3aee2d1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1edbd7723afb5bebf0ddc248644e6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a785fd49ac3fc8997770a7ef0f93cd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f93bc2acf8a89a1ff4d40e26b8d4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ce0783cf3a9d606dfbe4ca566d171789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc13655c4cdabd0ace40e381be0e4f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86a5169d5c801ce12ff335bc3c59f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b67c967c793eaa2aea717aebb6b6ba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374af7357dacb1c78fb6ab79943c6a30793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363a65a26a455a610d554ab9c51d1b0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77166eb086a4ad9db57be27284727787795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae24b6c736e865496b27072075dcc3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a8d005580045adb677ccc47d94ec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc65c55a97f88b396cfc52c228f6460798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f717623cd580d333d2e1405ec65bf80799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb1b55e63e8478b015bfc5d87f25fb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369efbf5428098ef84aaf3fb07c601e1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fdfd8d0d2fdb9a2dbbc50dd6be782802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0266c5c4123a9539859ee7cf5ec3d0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701fe09fb94e884fe74bf4d031aae70804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74062c2c6c122dcee15d2626c2f05669805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfec1067f0a9237a1409ceac4224729806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82329c3c410ed483a7f6ff0a89743a7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e251ee06dd5183c429e6c83887c884808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567a4f1a16e52d19a571f32cca4dbe809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d51189dbb8ea0ca5da96f03701b26810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcde83af932a20c6057c0939357d78811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cee9457241e002f5eb8843e6bf28b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b3a0e9641f176b1a0d621ed85803b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e3b83b15b5602dc28cce83abc136f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7931e65b6366a97e607223822cb64815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c01b12084cd6b73ac066684c3bb9c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a728de1068f375badbad6ddc3eb4e1a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a23cb566455f516b0d0e0a87925d5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d436590920316652c778f0672a321e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47705591019ad8640ca124c7dd78607c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904035ddc10078483ebe14259a06d1e3821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25251c6166ae8c9e6ef8de51aa86a400822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5095c132fd4fd00c031f98c67c177823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4142e8c5a1c4257ea8692b5fa216f4e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8a9a4491b5b8315139a5e2f971611825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c23611d342b0df06783100cbd01b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b6aeec42f734a48b6fd4de4c4966827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a08c071b2c12d6db0535dcdcf9ab8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3eda41ab8bc393f1e1c1efbd88b14829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3cd446da90e67e84073fd0644e941830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d5f855853ea26be2ed5ff33cb49cd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf5488aff6afdcd4d192a40f656c4a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea36cc300c07f0a25239fb64fd50f6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb1ca704043733c1906f02b3742ced834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a8afee133dab77da172bb370ba2c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd6a3deae0eb36c2b0b91b0e606d93836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e4e9be088f63ee358743163fba7e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a87446a8c330efb8985e88bc836e72838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742cd7ae0475bdb3da8ae3fbbbb317b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a23413f80b8bbbe8959dd2a4cd6aa840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd0636d1e0a181cbb0e2233b78b5a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa40ef58cc7f6825403b97187231aa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66524271dc8ef968ee8827e29135c1843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>