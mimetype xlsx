--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603b44c41d33231e55cf57a6870275e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb5cf640c876332f21ecc971ff60ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd8319d6659b18666edda480b4ae043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2ed6e91221c35bd03d923cd0a30e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f796aaafbb832b10e9b2f5c20a58445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68897f1a279c2b1dea5043a5d21556706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa44f7684d4b8f5749d645d104c1f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88615e8a8abee424c5cb509f03b6b898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7be6cec8b5696510e450589c0b25c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435759fda621345eefc4014a1b08f7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e905bf0e1e291c968a2da6805248111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1124e3fc8abc28ac263716cad458c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac308e58ec4e7113c3aba5bf682d9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d0551e36be26ff49dad3c6a28e3bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a2a78fe3781506b4c1856cff2ce5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eccaf76bef2f63655bde5bd5d50f6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f58b84d6f7e0d8aba159ac1985b4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25222d86f198627c3df01258f19d766418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daaa20274fcc121e6a6ff11459cb6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d21d2370053d35cb9ae93a5136a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c08a5c4b005b0137ba2d963d1c08221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d93a5b536c3f9ca8bd2312ea4d3e0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd59b46a0994647de634d89384ac95023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df73795c5ea98087e631263d6bc7dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dbe7b552cfd7d66f926f0d58d06d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf199b46a3ad0f465f468c5ef1dafff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bebd602e780c26d95cf85a2359e4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7beb907a7db73b3e2039b1a183aee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf63fd2796d116a2ccbd54378d91b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4038cc75e0e636b0bef4af434eb41630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a542532b8009ae145922d4ee1fbc5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d06d9bde325dc22e449c9d4be7296532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe69aa4470f3d9030a51562c900e23433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b34c05f24589802a4c3f2c98e85a7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6462329cf43becde2d060335c8500a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead5bf1ae19d248d3783e1457a37b4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5de6cc3e70f08fa57e4835336e0bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac12b68dace963b2a61fb91121d8ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc2f086d43088060cc6e728d342cd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf4f222c9d1384e5615121efd7817840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b203ca29847f1ddd9feef7d143c8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb8d4ef518666d27b52edde706f5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7427cf8c6b20c0fe622336801292e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abed4e528d65737f8f77059e0e065ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc7be558c07c2be7c0d563507880ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c78ea59dd13ece1b48fb2e0af8cb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e603973a53e84d88d7d5a26391481e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb62db62833d34778c84f9dc30a87ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997abd376a70b861cdccce5103f6a49f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625a19b1ba5dd693668d4ffac7111cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fafbfa9bc150340f80c068a1f937751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c47d6318d40cea0b372deb5e1f7b5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57bb0227a09dffdb280492275c8f3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448d5ac03d5e9c0943d41b605d75cfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a3559b75a0e192e8322cb4af6325955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99d30e2385fa8c89613c2d4084983f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cc0758c962a954ccded0d03edbeb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e62eb77b12f6485b6ab26399c151a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29668251f16b322682188ec8f3407059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058382094cf5613aa32dcc8aa68499060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eb5b075b21fbade59bdf5f2ac625061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590d97945c8c95d1affbf30c3c4085462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fc9654591995cc87bfd57fcfbebab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fb89d4d2a5ac793d78070992b673064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c4472f80445855b3449824f59e7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc47a61f915a5ff006fc371e0d0e5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4768dbae6d8a3a33bbecce7bece17767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375375a5330b2642dfdf1e641665d28068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae94f5006c649811f96a3453de8e8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607171f07d01671940ec056b631f04570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd26b2eeecc64007b498d7d3404e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c68945fad5dd83ecdc2074888c0d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9365b172d4f65fe3cae42f0b3ca6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4ec61ce1757b59a203b4b718da6cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c141426232061da1dc8a0d31ae4b9e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844f9b034a9e2c7e6ef88b7ae34c64f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fa48b50bf6d5d0f2e539ba8eb56d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78effa6efcd51e7dea69e36b53bde478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eb3c4a9d26a91dc26bad5ce675ac679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bdfada640da870bd0ca129520437c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda815ac7f61dfe0ad61c1252b291e6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f22cddba07b532d0843c6fc00b261582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd5d50be970a311a344876648d3df883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61afc0383d87d8e9befa5ed725290fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8e1c35307abd3e1e8dedf0b73d63885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcf8f249bc777a4dd23aab359f2d7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4bc9f820a4a3be7e6582ba61ae93b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8fceb45aaa18c215ae2b94d8648e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0c19b0075499d3e1aa53d109b550589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd2e6a8e59a3b72bd857e6cbe2270590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561979f4ad7b143fe52a39f7ea1cfd0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c976519296db4eeaee77f07f0a26192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828be55d559c6741c1199d755a6c08993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33abbad0eb0222d6398e175650350794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc140c49e7632ca02fb966af6128f1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac217de2b35a2ff13b18cfb1a8ad00ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f723090f46881817dd854d75a49eb2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab202c413395de3aa9cf45296cb54a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf48e64ddf354502f14fc4ec2ddf2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d788725617b9cf1a9f2eb9d62688f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4a598551e1799d3ca174f4dbff6ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9eb8ebba5fc1510dd7789bb8e7fe6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae715961005a9edcb6fb31d555c06d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65215a8cf3ea8e453dab3cba98adef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535b284697c49f2e44633752fc14d2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d272ac7ceb58371e591b3504b59d372106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65613844e41969d0add5345c8e767545107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b3cef75cc85b9a5724c36b1e28e41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a907ef6093f7937598fece95ef6c54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e30949f0644c31b93aef10a54a9266110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72b58c896cd8fa5000defed9a0d25f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e224b13ecd0eb62f41a4c00280d9a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf99d435fb46dc6b11a87025970e37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38084c024f8f342877a58ea3241c17114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59393a277cf08c80c1c9ba55e8b612115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60e497dd547e0ed2ad3a10802cf105116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174bc88935b69870271d8edfa39156f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d6598a3725f0b3c36239ba12880b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a81d8f8928a3cc739af80eb44b950b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54037be98e67819effb7a7df83f6dcb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c7c065ad59c15f8852cdcf793e5e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a08e96e76a505a38d5eb81fa71613b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81ad85f75b3138364623f108896f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6654995dac4a40697a4102b41e525f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647e95c9be44975066ab7ec183e5497125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a356d336c0568c1247a198d9922b91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765b8967ba1013ab3bea796e0afdbb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbbd3738c3d74ba8a4ee64723f094c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90941702ba1d0e0b1a567edd3b8cb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76056338e5ff1dcd7cecf1cf79298652130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261f0d5bcd3124c4cbddef0239f64f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c124e16c3b26e5ed81cac2be427411e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96749e703433ac24557873355e5f43b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bdabe0e600d4d0cfbfdb450b88cc2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d33a609f5c344e79b76747256c859135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe7aeee8b4895e603afbe19ed646c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd58df40ffdbd4cf4f67a27417dffb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da925e0d99a3544cca3eeedbbd7145d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4c3975eb671a759ca59b67cedb09a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c0af1581498217f982f035f00422c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450434dc39fba67c211d2367ff2600141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dc7227d118f0e2e33ba4aab01f8a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dab805d8a9052585df36cdadf101f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd14e8e40098bfff379fb297b1906c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc88abc409222345a588a880db1b9db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6295fda15d6777cebaf159b6d44e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d52f9a2029573c11d8e466f54f113147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02813af9408979af9db698235329481148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ecf45746f62210df3dc1a1543fd19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fb5f94e7b25b381f12f8d2fee3394150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325408312a45679c3d138fa2d0b080151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f5beda27742c2f37f786bcded01b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2972a2b0ac152c130277d392d4806153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5519dfd96dc2a49b13b94a7d0914c7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a449f38b3eb8c467436ac45aad4b8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e39fe85597e14f58ffc8b5a4b0681f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52535c0795204cee959d7e8e6aea2e5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112800c732bc7eb3d0fb772d5a14632158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ebe3c9f3d72d881b1977eaca1734159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ee34fb76693e9205306cde6fcec65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663cbda450b0d20adcb701b6bc6c0e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dad812e348bb34d80cd5c89b1843c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a607072e368098452b3aabc8655c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecaa71fb695e2110a277e33be1471b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d4b69cf0b55f68c80d0ad9860fbd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da511e5c385980a75b256443a031746166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab88ee845fd4116c24aa234ae06ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d208c3e15f79fe9e240d97e6d8738168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e8c9ae2916eb8736e7e914d0f40b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a521b56e58a1a4a38448be968c4d2ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab027619b90e98f12cdb7649b6b0f63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c93e4a6865f54d69901e5b72f9ad3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb896c1304056021eb88d28abdfa6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd8cb170b47cdc7a71981f4caef17f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15f5fedf33a0242cb141d226500a36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a78fad897c5cf3e3f0d636a11ecfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5f13594dfb9d498dcf8773ccb2fff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9c69143eff30362344d8e782c6ae7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a9289783fbb0f394b365314ab5c6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79de9dcd0062600b9c15c04d4c3b19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8806ab54700d82fd8cb6d71122374f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7159a6bb3f3f803216e52191d1dcb9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278f161c12e66e2bef970dd462668c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2753c6c13a8f1fae05eb0418c85946c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f71868612a8c1d69cff0bec5d538bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b35aa3fb90be5f0117e982644b573186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19857576da6a3c5f4938fd69e05f813c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fee4593c1a455b9a0af93f8995311188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560b7adf6834f817d72eb03aea686f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fb8774669e24157bb99deff875d40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46970add48dddb7d31245dec67e24f81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb8dd1f6747fb8859ea99e7fe89f57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e4dbea0350c074878dbfd6cbca93b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d829ec7861c0650b80c58e425beea45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a703ea09def0ed88295af221db290195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f57fae2673752d858ebb6f8e1adac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc75578c9cd04c48ce793dab258bb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb1d67c644f4b921758587379cbd5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcefdc1288da2f23f4d6ac14a5e306199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b4f9915e079ddc80f88b292f3871200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4883538df34caa3d3bb767a14cbbd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfe6aacaafe8b93d4f71cd126a6b35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dd606cfa4d6c0fc0907e1b5a0bcf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78963b06f1e020a04b1652fd59eac448204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa20edd600d143e0fbcf1bb31b65a52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af7b739998e74f35ae9c85af834c46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0aff5fc7c4808b283931679770d25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ea3d3859ee7f4ec6554174041168e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acaf46d87de60ed699dbda48db5b83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a27d98e846a05e498d230e207439a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4864fa903d5d685e4d09def6b63069211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c41e41de4a8a0ee530e56b57351f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25ee21d6f5acd28d2090b9fd53a8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6dfc22682bfa85332229327385775214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f6ff2131bf357a110450da897c54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0da223c621afc8ccc61ca29a9e2bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ccdf8d310e6a4365f8a44fe2b4022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee7d6b604a5e55cdaeb600ce791a4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d681bda5798c0538b5e6b7bf547061219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd350e6e85094cb3e002b7dd639811a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8917642d2fc04ed074373ee84c74a39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471abb6b289252859b1b2976685c75d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1576862a2d17ff0a5f3d8cc90ca4fb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f1710daa22b53b187db23529f9c8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec519ea19e0f4499379583cf0ceaf00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75906f4a9819f11c8e48794c5d1a610226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37578dd08e9d602c0a9bfa93d1528b30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a954635456c264118fac0d1017cca1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60379fa5ce56a704a388460a5a902229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719a0e75f5a06c67e2b49056e31ddd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f239c40815ff4df3b3fb3b7de6ea06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d42e805e04337b19eb32e0e6fcb215232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b9aef2cab2f46e7fd4442da1fc5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c56d622361268c1a96554adb16cb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783877a5989ed17b877b3af06f48d21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c66642689a5c37c94293870542752236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052478511ce84a3a4e05570532b3518e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb21093c317000c00350c1b66b7514238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8b65d6b92c8073d46a3efd5725c79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87b81db1fc50cb0c1e0bacb5110934240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b7b62d6539060ff48fd75aba480c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d943f53b156d56b2150c027985007242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a07808074c925478288e9bbf2425f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b33672d523b1518d73cecfb2e99e64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba06c7744c7b94a5aa8a7fc5d5b3822245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905e9dcc72b1668fae23abf0f327f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc0d0a9e6b9233882d9f79b92b31e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50f78cd3e3c90a726e751b72db2065248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad66b9b4a787b1cfa14c73ed6dec926249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47d21f30ef9350d1c420f6ff8c1119250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dc0ca57bcd5e12ba859dc2d757eaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ec016a51ef1c7848de6208df72826252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245bd8c4d0fa297400653ad313730bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02236622a8b47b5b58fb16b6314545cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d165edd21783f4d967e82609e562de6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff634abd840d1786bd9aca1491be6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed07af589d64c931fdb5b2ab0d644d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89252ef8c3d4dcbba3c36a9f9f4bf80c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78bfbc243a0a5111d5000b1bb83500259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d8ee0894bd878031220f58c6bb78f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da938a7f3b18e6bc1915fce8521c003a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee754bef33a1d605dd161bcf4ae85ffb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4f7c05a1977027aa1ce4c587087b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbe89816a6232d1c67bc688a5ca662264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d4992ebf5f68568ce56be41ef55fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef51d2d8655e55009481f6eec35f680266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d391bba149cf4e816cafea1e95f0b2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22634f169ba4264d8b3cfe58eb50768268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2ab0771d1cb9a8bfb1d55825c87c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ce10dd4b7aff821ae02e2e7c8dda5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b8ae980d69130c1bd46a31ea13ceb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff573ec308e115081b9dd8b41ff281272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736e3a816a698906008a1a1ed4aceb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0274d52b333f277ffd374a7cd68095274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818ccef06917b9b9d7dfde6e9ad7abc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce4496955c944169b4b1c82cecf4ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000ce938e5c4e85312bc9ede1edf4d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82b2c5320e5919130f7b9648302c81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce0a1963d51c643c2fa2c12fe5b39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0f05dca6942716bf95ef320d3204f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8f9e9f3ab1fafd33f34a184a233c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3adff3552d56228e72fcb6d00901282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832ffcbd209675e5a0927bedd30dd3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c8f49b37cf08efaa71a4f6aeab015284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9abec191ecdd16511daf15cb99dc22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f08f50462e7849b369a0a0a509b6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b160b0a9481fc27bf2af9328570da4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c93eaa1db3eacf5466be3943886bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a8b26c04a78ea4159bc7c38dbbffe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b6e1a388e8ddb2f7ddcee46dca379290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65cc639c4c95136d4b0ee43dd3ddc1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6b88b29240f9f7fb9edf1beb878a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28e229ad221dc73a8871b41f75a5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eb4d3c842d862aefa417e4cb63bcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0810c38915bc834b26eb4ec489513b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7b8d7dbbb214a4267261dedeba5e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a69bb797762dc173d0e622f9391e39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717f3cd77fd05063a6eec6b5e9fb472298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70736139cf8bd14b7221bc38320a0f5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daced66c52a86cf0c1c9f8a74d311b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd10dbafcebe6b37341ae2971aa9bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41a306b1192de7dfc3a0852a1df8a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e61f3a952be144674157f9571d7b39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1a771908440c09fee89097cb4ea02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a9e80af798edc58772ed73f4d784c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23766d37d3e7a1e53b249ca639054fc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b584300d6de1738bb9d8e185f7f55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9de3391fcf1470ea004b708a5ec71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711a1b7640f14d6da37e66d0ba2020b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70565d10a7e6352ea11b1ff0900719a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2411d0eceaf89fcebc947f3515927311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e005b1b194950a23b46a0d6d9b121312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0b2c670880af097b250336b99f1e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf27ee8c1d56609ef7a8e4ff76fc9d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3e0ab31c1f47becbed3bd0358b25b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fda60b92ea3d2df677fc84523fd8a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121711e5e3ee2ce655ba69f4505d6f0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d398453243e270405c30bfb6fda19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49aa7a0663ff9ed6577b9fc8e09c52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2edbf63ec6d71134d86322ac992796320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa485600c7912be52a37878b55d081f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb66ee93f354c8dab0d96ad391ce3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1d5853544ebe9e7afe54af7eff3ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d9b0736edcb47fb1981c8b40e4120324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38880bdf660db72960e4a1d77138fb9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e38e6daddd68a16a3babaa9c65793326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7506003fb2a38a6e1b28f7fb8addf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d5f9b4497e120ae2471778e6cfb9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac479938d9558f1efd7a227d8e2b0c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad8ae1396c040c6901c4c6f225a4d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e8e473b32c80f7930ae4461fb1ea7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c628ef6ef4f793efb5955883e5cdb6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45c02505bfeb56a0f88d34e9c95522333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293d05bf042c952c2020e812a7d2652334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6f6ace48018e23770586fd814cad7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b6a55f8129ff6490a94b5c55eca1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad2ceb6aea862f764e22ea282166e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22dd1955621fab19050f3433c2455a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc861f9ade842e8b991099ecd84748339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318973276670192cf7fa7c507cca5635340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af31a58f102d3b15b71309f56954502341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39dc81fd6f1b1cb1b6b88d7aa8cb08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d195e845a04e54def74218f6837428c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a3f08875321dcfefd1b429a820acf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee3c9627c1e1a5ec0c658c07c09fef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeca4c9dccacb770055a1af46738978346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3abd2b1a09e4b558ebfc95fcb2095e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446605fffd61e5bcf0ef1afe121fd1b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff4a6bffb6d4cfe2bcef966afe4b1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f250f0225e1e6aa57439bc6e2091c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25fa23399bb03e9d67c4c95af4d13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e7791a314deff8330ac08f5763426352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa8af5b096bec181080eceed15e95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc3aea81ab41e6bb507c309d62987354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe43e1339b92a1fb77ef7dcb8434a1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2c1cf4b422bb0d71c9c061cb815b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdd6323d7378e9fcc9af5137ed099a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a963f88f02615bafb09e1895bddc89e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a55835945f9ba33b36147e735ddc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc901b6411a93563c1924fc9b08d3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd68f9e7c85b54263c2469d11c0ccec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a666bf945a33a9f3c13896c1b36a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09837357a9a0bf9d5a83476cf1ea0b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2da117199beb3f1e2a00481d2890c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e7e9e6af3bf84ddf9d0be0cab3c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b386dbfc597551fea263fd6e1fc35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b993ada39e8ee9058d00518549bb745367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cc3b390c3e450e9c962ddaf8b2dda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2280e48fbad4d7a687bdec3fa88b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c497a2a1b36d83e29b7021b59d2a971370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13b5f4125b8fad8c94e8335f46e12b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e545ed45a004eef8f4a71766923f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc817e9510afceaa204fcb89c22cc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f4a9f0d2814a88196341da4fda683374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bdd8f838628ce97860450b44bb742375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6858903730b6242439461f0e1e24c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c38f2aff78cc365493798f01cf0f4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ac67b8d03835f332ad0d4ee5b051f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499e4583c3c259814b91b9bcf653e1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e66c77614c86353ff7704dafcb2508380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ad7259e4619bb73b8594c31910838381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101461624448cb0e963198f97e40c90f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eda4438dfdedb1a758f547586c1a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64162bd67f1c011bd9387b5ea00ab8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f110059e22ce230f5617d5774aa40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498511562e8e99de40a5869448af31b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccb4b393740a0c0a966e338978767c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ecc74fb79f04d50c28fdfcb47d34a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5baa094e7c706b7e74dcee66eb926389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f674c23684cb8e0c3be8c77dde0ca6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb759a8aed14f35ae50aebc6755b82cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6133de83e55ac2faa9ef2f977f275392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad3c7bace37743c5dc8598184654f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d79c17ca68eee45ac3ac0843bc884b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46457b2687a71b04f659df6af91f0bce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd48f5bf34ec6e1dc34a0e6870c240a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bfec476fbbe5d3499e3f303adc775397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743933d1c1d32c4536166b760742a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6012b2c42d9393571cd7a9275ea86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed52679b1a9efef5dc468d82efb5caf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a545c80c51dfd3f45c4a98121e099401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d020e44d4d29521a370b03cb8ca3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4b4f4e1a8f997044636d5aa83c6ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160490b27eee8ae0442724c81afedb4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f98f4fc36739267bf693e1c52e0092405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdf6ee8f3e41beb2992ecbaa9ab3b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127df115b3f306b1468631d5a4ce0ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df567e0c6ccd41ddcccc78a6e95cee7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf5112cec914ae05c8e2e2c83f964e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f3f5c5f988a21bbf31d9fe7a3f9d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b6a608d74196d9de8feeef4bed64411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e08931f8969b325501060ec14b8929412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ff0f350e16d2aea76bc7795851be6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb162b3429b7adb0fbb7d612b98f89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8d9d5bc06726c28ad8221339bc2b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f33bb3cdf4e8ae33fb6c53339404fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959379d9e3da51a3cd77bcf414158f07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5324d385d40a5ff24cc02254d0df27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1472cd367f00f3788c5a46ee8c7d0f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f24864ccfde09f689343b7378d44e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84877eed95c625d34b3c49418ac2b6fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a75f08dc4b3b30780cbcd88c8125b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f759f506fb4f25ac38b87ea1deb52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba575b7bb2688fc382e1f4420c3028ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8f47b6de1ab58e8ed637d73adc6a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708f18c8a4cd83d5130d32a37fd78d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1423f43d0a7393f7c946b79d13721427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72557872b1d569ffa3d755e07a1ebbf0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f53fe45d97969fa3db0958ed5b1d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b037dfd5f4758e2f5fcec560a8d91a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6558349801781414dca5346f212b3a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9b5124a67202f899bc85e9d6a532a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd721cababf6d9c22bfd5f31fbdb80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b5db709a4aa874b93bb81b31c3483434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46244f78acf586c9fb40a258d0fa85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a302956f5d6f66fb448f5ae9ab2c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e683bc0bbf4a02bfa8eb824dd33d28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0572146d935eba7101f96c1adf384438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dd26f123417963d4e905618a922d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5fe639f0b637282bcc4fa0ad25aac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f392a230b1ae0f36aee7e5a55d192441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f80bca736f5b393732475784da443442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e070540b5f839ee670aa380959e735443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caec77fa3e5272a42fabdce25185d2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a21523ecacfa2c682915fa757fb62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150a0cc7a5361c3db0e8ce1a0276f97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901597c18f26eeac6dbde98c9613f88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8738bb42109bdfba30f770c2f35cd16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370976f7292df50dbc64b5d823bf6635449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b351dcfa61a65f1b2b64461cc9b68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c96f4934d0ad67b2cc5b5b6397168451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bba114c4a5ee3f8990285775e96dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344851a3044f2efa8a745b95c9de780453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37feb2dd58ce93ead880a1cb4ddfe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa625d227feecea9530bad401a9276b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c855a6d52f2126bfc4da49515ba58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bea8134917672af28cee5bed229e9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9097330ae937d2c0a9ec1b49bbce6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f339a3c5a526afc156c7a8793b23bad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebe4c207b0ae01bf9751560bd72136460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa5b6fb83586bc84d2c2d794f7aaee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa5f9a1dd0884a868ac55f123ceb02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccc86cfe5d59e1aa5a69dec13d523e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a6bf96406f4e9dc88575731713c45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64679c6d09e324f4815e9424b6d436465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71563b29c11682be062ff85d149f9ed5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39dfedce5d1cadd1c3cd72728b31a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d556686c7e95e30f6b48ce66084e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251299045ede22029d84e131cd9811c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce90d3da59906ab4e17c01873b6cb09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1141d31e6c55cd61fb67d2d8bf2fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c1f29d639017b3f72524683d92389472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a347eeaf4bdce48e59620ce5345626473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538789bf575cb4c9cb2c1d8e8e7ac62c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64052fb5b3d8903759dc9f366f73032475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed33e7062a68de8774ee9221be39fc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de539aa2536b3a6c6b58b728457f9b68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295254e64cf78808b1be819dfffd5c8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb1f6e04db0f83fad28ef25d47a5c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ca12c4f8896b6e9adfb85e483fa36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c419fff20ffd2df69f8148f08a0a03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e42e606d99fd13f547ebec8afe56bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac21284a3c23bd0c4adb9405603181483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602983e6cee2043c04cf4a69b9b1046484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46ced86e650c720bef84eecfa57fc8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa01901717f1414f86385782f2153c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9421871f91c6b5995f2a8f477017dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f159c34ce33fa114c01273af71e811488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c094f79fdf215a61fb6c20457670d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c90ab06ac4330d459ad24e4205e219490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8fe1093ba629e4d5be94a352cc5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d61be909ed7d66aab8f059abc6d28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab87ad507f22bb802bdaacc01bc9816493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58109a8549b2b6bdb7bfe8228c3d7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f0b6557e33e7c03f8b0eb5a6a2494495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f23b04165f4fded243c554cae5916496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b755142f3154c4a4c516f2b5da18ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc467ed85c9f7b5f903012951de2567498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673b6ee06fed5c5073abda176a69930499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a076745489b9a4ce2bb1fbc222c7a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4b0ba7cbb32a34a94575dd8de6dfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f889bccb12fea707213e931434a8220502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9556248f2a6f1d9c05e92382126dfb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665bbcb2ef7023fcb237d7a6b0f6a6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5c3bcb1149d7dc6956271067329d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564100db6a75563493a9e36d7e9cf96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7deaa12602d284a8251330effa0c7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189da25d9a3825d109783e173c42459508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39589a28653d09b4ae6b8cad2e0decae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83d7486f661ceacdd91b4717e90dd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccd7b858a7942ed932c2e205769665511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582e6a2367290570cfa2a7560691216512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507492b800c0db637c6af70621ea5315513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5bf4fdc8d23eec0668ded2b48cf09514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081565cd6b0e17caa8e73bc2b93735a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cbb368f30abff5b7a1c8ab951abef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b46d2ced7dba0aee76c556c3bf6d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f035e5aa61d01d404fd6d3a152349518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a7b27a891fe9be092950247e5b6e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d4da58bf031a607154c7bcda183ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487d406acd12943264c972c54336b65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a22ffa288bcb02968a2d62b14f97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb4447f7b5efe18ff176d964485b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e5285ae91f039f5e57a2f43f8b159524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd8cda13545d320cd154ddec145f92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d010f464c17672613ba5b8ea5e84c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e844a1c76379532fe3cf6793c260728527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b433e34298f196512c9e161cc02baf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771527a7b4e39fff86038bb35222c0ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff09cd98376f062b6ea7e75c81c80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4388497b732dd8803931f7695a4bf4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94335bbfa942ce13ae1b4940a4fdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b35ea8476492bd9b549fdd6371f092533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f430e66405618592bb1e23266c8fd75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddbd092627f698f0bb7495f24dbf0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07867e32c40021374bea50d66430324e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c0e3bfe239154f17d0351b2c9a4b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd9d85d14d5d403ce548dc48078ea1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd740e8240a678d2e5c5496254ae64bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b7a27dec1b95f35daac96fe76b82f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1888bbc61e73874d1b9651871bf8a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87d71f4025ce100aa30209f330b55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8e5976f05892e479e80d960b36b0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3eff11fd34ce86e6e0f3d4adb76dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10884bd669e73af2667a1cc764669d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a21c287149a913c11611545257b43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10068a9b248c0c48d78a353ca46a099c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831560c85a47da388d1d67f597983cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7080b74caf0e0882970a22a498e4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4076b6fea87895c9d93fd2c3403c151550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d046913b43d59c6e5f9ebdaf96c9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3a91a5f417bbcf745af774362b34f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430e15e1b6a63fde85e6ea5d1f54726553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a11de90b68d712e7aa444e10f2d6d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077998396587173ac971ba4de034c72b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d53b489fa57bccd51c8d4852225f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbdcae4af0b303a0d8a81158472ac8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5658f45cf719eedff42f086c457db9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aa6e86960657cee7a84c9ace3acd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d21fb171f03a342ab0f76e5f36b47560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d671d5135494ac0e5104474485dc91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71927dd6fe46f589ca3814539375e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ee4fa82c5c6013ae26354019904da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eb6d5829f5320df710121dd2304ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9656e8e53d866d0ba702b5c1937c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03493eb9a6aeb9a366f797739bdfa3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc708d1a6a380d8df8c5a9e1be4a40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff85b6b38098e54388215fda4b2cf3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d035d5c3760f9ccdb30c81a77ecec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb10699f9437855d0be893008c29d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefda4003573e4ad4d00056c6dd0453571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364ba309f1edc77f27bd155032f5543572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f469fd776ab74b7a652147b9255b9c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828ead7573b1cd4fd198a4799ad6f8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd8f5470efb885ba2a8a117fc29e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc06013adc727f6ce145b5cda4b3ecc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49843856621d03e4d0848f793730ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71283284d17ee015d4c14e4ec1055778578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725787490631ceff36b507ac007c1dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a2340c0c3d929f29741397e19ce68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f0438b92dbc97025e0823b1b0c79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eca6894fb5c2bfc23d2186100910a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fab1596d5e267b3b9e206afafd74ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e14bbdfc329e01a99f5f3fafb6f04b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec443031e351530f26d5b2d68982392585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b040a98cda3fbf9abe547d44b2989b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb0f67e214cde1ab756c6c42113d5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb633be09ff988120c905891ca97fd9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca452ab1c661b50c090d0638b70e680589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b6dd6bb2b8a53d6474a954e569773590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331546bd05821c73762b973a6277d336591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8036f10fc90ed5d552194d0749c54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fd6c7f47c8747a17ee271c88ba578593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcbfae2c7948a5190340a18895d778594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0848b3e3818cd9194615697ae5661595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efa603c0fa8f2db60281109a48dc27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89903116c145f759986f21972b994dc5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329948cb87f56d196d29b6b901f1981598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998586c1a15ccbb7876e0d6a1e52e9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957077bb7a92d73af2780f68ab31f1aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9709354597087587c4b88cd6060c4e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cf0bb2c3ef6c965f45bfe82a0ead7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f0c1aa6287bc3bcb024b74a6dd471603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c5c4ac26a812f84ee6fde40d868c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2e41f8d5a0112dc259e379b627169605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea030200e867200f572bd3aba95964a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44560097157a73cf99f288338a8d9a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6ae1da4341f4d1b711d90d9fa30a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fadbdd2e3d11aceecd77aaa2641999609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad1522e6fa9119d5d38260a1cb35b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae7e98fcea9de96266ef307b71b6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52df1f46da92a8587765c4ccfa2a2f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5000b83e8c11cf41bed099df4286b22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeef88278052974ad84f06afa2c9635614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b65e13ccf79b2f32612a48322fb5ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b6b50548fdea3553aebee20e6ddb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b730672929d4e2afe9bcebd9a1d794b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03eff360e6bd3062e07ea6a3981108618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14a92340d3ec4f6f6230854333557c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59f0ed291f0b12f93335b2124412b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d8aa54a2921b543ebcc337dcc1783621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ca5ef1c3ee71d62a83b22a9050996622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184c6b8cc9f7cf404495d837b965b46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff1ca441f129ee2fa2fa7fdafe91b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab877e1c05c2beb3c5fff0a399cc5d82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22750f085fac162987fa891eb65c7141626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444ed75b4fd94d0a8f7a9f09bf4510d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9563ca4915f5523c803bc0e43a86ce7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb19df3acb1ebe733cdced6b8fa977d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958f82674a1b61ac34462b0f6ddf0e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987172232811f7f500248933063f6ebd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66aa9968c63102026c5b09717986fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78502f82134e8e57cee3f23f43d2c5fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c2173d2ccafa03c9bbf6fb039d52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae45b7d431a9c81a0ed93b689a1f8c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4faaf46a6a7a6206e7db32766036a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e662e23a09b7937f647de18c55a55e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e46fd40cdb1195af3c69f2a974ecea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3076261bc2ac941a790c1521e3a3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52102580ced168d5d63b0bcae80d7df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3e28c3a537c70be7564693be8c9c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae67922fcb654dc24dcddb51112de76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90702ac72ae29cf919f3e2d338e1aa5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f41fcac13c62a29635243cd6b8246644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e09d11af2e5cc46d28f022f29479d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032f1c9b82d77d826f703b3492f49cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b922efa78833d10d6513243a9487f2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584363c36612481674cf554a874b03f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e4bfb504542445c55b8abf23c14b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34eddb62badd58f40d65c4dd443db0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7fcfd53583a5446de19eb5846ba2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09888dc6aa2df980edef94bc98e4ed9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d86c0620924e8e624a8ffe2f527a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9d82c458a06158ee28bdb92a283ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647a61412ac2e3087e7ae7eb40b5694655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebec5f6082fe8d15437705a468a37f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6291f39d6a40f1aa872b9dfe98ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aa873498bc6aae2cf22537b90e454658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad198d80d0000cdfcc0aaa9bf9959da0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af76e6d198789a5ea414ec4f0661a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298178b7bcdcd26e78f519948b4fb9af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75bba9a0a046679325748168becc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05feb22f3a9b9081029fe8f492a197663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f022d19fb9e2a9cd10c11276be90c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ddc2ff504484eb595ceed76fd0c6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3311a32b17024e930ced34b7bdece3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482be376050107bc2597e2ca20ca9c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b8794f22121543d07a46bf5b30450668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e75c33c7c23ba92477d2457ce3fc1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57731102074554ca2d31645007030a7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba2718b5ab4909f3e9b249eada490e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785372e42ba1135a82944ca813dcc7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf29652dd2a28c774d6a030dece014673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f04f1fd97440659e26939087c2870674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aabbbf14bb98d4a596602074a2beb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9786a563c3e7095cf953710cbaed62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe31c0be477e28c90b828a9c8f56ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11df84519c5b235f0f8034f41c67d61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5205e8806e792374dc4c88fe97f02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900eccc867966857329e7cac91837de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375412f54bc82754c5a1efb03551229d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6be308c598e7604100d92ca8dd5ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb73a220feeb191fe3ea737b1858a71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876004c6f1b7b7a081a93dacab594398684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1b1f3d875c9de7b5df41373f3af5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d1c9413fcc34437a0bbefd71a5fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc31a9d82be8a963e155e530906e03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbfba3d1c0f022dfe96d3b4ca0e1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10c1dbe87eee44cfb95454cdc188b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff83e6b441eec4d2aef8ae73e4d4ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db4807baa759ac71712a9dd45aaccf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa64c6eb9a0253da87e2feab2bc170692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962ef492b28be8c645b372f286e6045693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979093d95f1bd14693a0f1b19041f475694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565ebb0fd800efdd3aa09c4dcd4c211695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30facf05528149d80e7db20af8111d3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d35d213fd297d0d2c0d45ab554405697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84aaac160730b2e426ceffc4440d2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9bd024193e9c6ecba2eac3b8b6d33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd4bb08080ec93933cb03b8e459111700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5c1b8d0bc327fd2a5c9a5e65c9b83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059e50c894e2e1966c3b67860145271702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd501b4c848835eeca05bc5be5c528d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0997c3fe868788ab36a83a2c6984b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24832245bb0bf84a0e13d54b00220710705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816d20d86e7a6607d519f6740bc2462706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2deccbf49daf50857a204348eb652c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92fbf5e0ef64eff5c642d4e2e755a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ab845e9f9eabe5593dd3be7e22ea5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eba7a075d2ec3269bd749c743b299b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24273a0dda24513675d961979f494185711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942b3e3be9db5e82f682529fb6ce4c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6175b0ff78ccc54ece41e2dca9abbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177140d6f43d02e49e913f6581bc2eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c02e5e8c329c5d555eb19c71e4fa35715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fad09aadb4e908a7cfcf0c7983d887716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385bd967cb05b8418525523874a20ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19d19db34d5c15f322f496ae0abeee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c72ddc356894bc2bdeafed8bcd1f60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbaf717289a6180272c74bf57b7a2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb833902c274f968ab4da3c134d2587a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f60179812ed4bc6f9f0ee906fb51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a99dd136f8bb9f8639290b45e2f262723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0db5c1f777e1aa4fc61fb85d55115c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d4289a6fce951b787b42d3bfe755f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdfd05dc861a1eb01c2a4c264a2421726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d5bbf73a2ab1c30a3f798d407ab6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a26563866a7495b7198e3201dd77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e11e9a8ec2e81d7f374a5733aec666729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2849ae31047075f58df65dcec446730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1550fc85fd8d97f318ec938278c135731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7b20efc0cda9804190180a10644bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963819e56597356fa0213c8e83aa5a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef73f38b98809d6fcc9c7ae8880b2d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c7db1a4caa1ad3da0e0a733534d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00806b54b2000fe0654311d4143df5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594866fe4a88e77442d140c927090db7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6431eab94f2d23a0f8371be23f9b07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9f8b88d89e640fdfc0a0d2007e0c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885337575fa2f99a3e1f9ac32ef6b70e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bf736df64a98e6bf0e5d382893e8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d8bd9be17c3f8c557daf92d60ba30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc674bb1f1c588e91f5630f684df01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57161b1bbc739f8c452bf9b1f2cae4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76881f3c44e1d466fe48df5fdf6ef87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ef2a179b915b70ee740cb6a025f93746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c9e97e43ddfad2b27c75252c81189747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1702dfd47a210f557370157dc4c3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf0055882361541a5bdc6e5e62146749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06b79fd608c44c21cce316acd62775750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3ccc0d7010f72b2b829c8d0e0c2cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ac54c1387bb60f30810a881c11cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad356292589dfffa18dad8c50c694ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d57a5cadf11dc5392a96ad3ba1be2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f54c5ba2940b587566448a8f5314755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f60112dc7094c27391ab74651d5edb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bb4d65b4b98b28d3e596339095f57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0f7bd264ddfefa3bd8d7358562947758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077001236d4029500967e8bb2b4f2419759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b605ab164edad1018b37b810f96dcb0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915ea2e5cb5df2d76a25ff651daeb1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b682ee2349459cc634385b16b221a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a745c9ce8b368fdfb5ebc065c5d19763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32dc636e2e52a29e08bd6818bb2413764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26163ac122eee41b1578c3de1dcd8f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c92c829566640f6ca867b3c9d536fa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59af075079cc90bda29c3eecd4f281767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c120b8813084385eade8ab33fb59a0a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251eb04e01a521772aa1acd85db0fc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed2ed2cf348bf7126c4c8bcf5978a8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855639242e4fa7548c9c0b72e9a5c7e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0ab97be963a8bf051ec6e180fa06e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6e56405bf7d894890c7d7e0e66746773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ef240113bcbf1de4ca156db2f5454774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df48074cf90b8560a9538fd420bb5ae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21549acafd47d082e36c55ab7b3299ec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0154ace963a2af4eb74ba2228fc0f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f374b26ecdfa0306e2775676cbffe1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e07c329c2c43156c223b2ebbdde0b1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94940113356caf19e5ab318a2e7fcb3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6418e30a0cd869cf80868a35555e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21d4c61d33c33bdf72f553fc9eb73782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51c60e1aa7f9052a1e45afb5f04d0b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a06e4c56b88ea4782acaed1aa757c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83dd5825df17baf1423e2cd4e457cf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3064c28728f92b175a2c115a238b79786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b093e86c5b700f14b67f953bef126a4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cb8406827ec45e8a334875104e936788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091be6a317b1852c163cb6b01db50fbe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c5019b2fcd8ecf757ecb5a02f928d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad158ea6e69c8a6b94e05b4fd27e99791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360efc50cce736a83ddcb7839979955792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c761e374a5243dab6bddd3afc4c30793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e85d5d16405463a0eae0867ee7a14794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9807782a9432c768e2ef0b942ab05795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f71f9954ac384afcfc834da874ee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad498eb645dadd6fbc6503c0c19b94b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8b2cf0fadbe16058542de06a84c32798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114a1d919e931b27ce1c67494898786799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f8bc8292b14172748377f25d1f708800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2137d25ecd419eab354537c87375c7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5487f2139b915f359755afd1ff7fdd6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d1a7f2d073caa5ce0bdc1224ef30a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6b724aa17ec09fca51eca0101bce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9670fb8d34ec530df159268dcd869e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31c20414cd2d9e7e70600f8eb2342b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc14da5d38dd5a0f522f1f011a5cd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927dadf72102d90562844859ba4fc37808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0662a02432105a608a297f1df90312809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bf2b6dcad62b310dc2050bdcafde2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d85851c702cfe4a29b7229f5933c9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037e590563995f9811d345d2913577a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131ff03a14259c0ee04a179397df697813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be9f8b41ad00bf2be8b35e8a810b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c73a6f66be8b1bca5091ced474f089815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c0446e72b9b89fe958d3272754651816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a547e52928843edb92bc8e5d73cf84c817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863ed88f3124ce2e4aebd82a4b1c6da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10291c5abc6a81ba153c370f30d414af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0a9142cc5ce393929471825779d6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b7555dbcfb576e143f4c99f8407084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22997d22891bc8362d80cddbc09ba1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f1515e38b5d0054e5088cc1f5692d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc409d0828f9bc0a05586d512e093cf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3250c1a1057789f9c46aad7cac69f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028cbd45365b0f44b51481245385499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179ced8a523f1215e016bb3e1bfaa3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0822e92968876fb0d9e0aba6256db4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4422dc2c04b1dec410149a5ef465a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c89c2cccdb8c23cd2d4887a643130b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0ed3bbcfb81efacefbcd6ad74ebe714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e87647cb8a76b79e79d9f0bb4dc72415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f01206caece9ddc3679311504757516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fa9937ce633b8c891ed746f4375bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709f4ddf759d14814dba6a98682a66c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfee8ad9afb8012cafa9e1b5e4c03a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eadf5a389aa4378af61cdaee24663120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c64929c9d88308152aa5089747efd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19df6331b7e3b9b8b27ea332ff533c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22bc5f963cb6c5b5aadd87954903be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46653992d2b2ab3134d8e66c7a6c578b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9b0ebcd41b8d4fc9560760ed941f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41c5597d3e2deaadeec23542b941e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee4f1ce7e982357449397754b7aa9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d4cec33bc38002ae5162448e402128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4faa7ea7cf9079670583e49912a6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563479ecfa026dd4d9d0b627a2ea0a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89288e6fe3bb75c6fd5bab14257a1a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5c99332eff3435d34a24556c2c19232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b271a210ae5fb021151c01b2b30db4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4099595ba3d304d68836898b783f8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d13392af0ee888cc9222aa9226472f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae196a412bf049609c266ca9a956a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243d47142184e13b9eeafa5fb17392637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41dc01403125d90321b01c4c80a53a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134ed0818b39a0536d1b7956d14c9e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e5653500a581c6848ffad7ee0cff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fcdcba0500bbac007f942dad3b7dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610913d6ed2fa579d4ad83785f67194242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1c03a4d42eda1cd121de7b0a5a35e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a19ac174208c5a60f385d8b0f21e7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631c0436247f1c0a07b37062168ca7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ec71be689d1d1a291a2319013758e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7952ae13d5f13eb6aa95292329aeb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90531eb293f41a65e90b6dfcc3eefd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ef4c7fbb186961f4214cb96ca6ac249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd022e652437ec5d3ad5958e5194050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c9d714d5363c505739db0946cdb1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335dfa73e70c2154a7ef203f68cc56452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b11c10c978fd3ed521788be00cde753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6a78094f596d0ffb0c31eca590a7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4145067a5a30841f61834ba3fc20da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f23a43002c54ceeefda07078fa95f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2c1358fd909bd6a9f178f83dcd1d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8234dc0535d8a5a2ffd0c83911c23858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99f350f4dbbc9a4a1039c7e31a7b1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5cbab63bdd22457512a95f7ea1f7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabe3d55b8b7cbd7e54abeaea2ca89161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca83d05103b568ecacc7e20e40b661162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22fee3d213fc54467837c159bc9c2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195edd5d0ac54c30aeb376152f5dd5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690bff1092bc7a9aac9edaa7343abfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe431fc1a5818f161426911056b4555f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e573f464a3a8b5ebf16e399ec7eb71d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71419232538c4aca1d641aa44bc3737b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71d298f5090d2ab8ac7c674892ec2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12e2814e561cf66d0e3970a6dd68a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef6a543782786ebf0971e2b97dae0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452a2f5261347f0db0807092ca3caba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4e874d9f14bbbea7bdc2aa5249ff773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8bcbb25be0dabad14b9a77b36bbe074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ccf16ad5b3f398d4901b705dc0c1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84c4c456efd8339fdace6305123d2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd561c56dee16df66e78a59a8b5c9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7c6d70641be3de7ed045c422cc32078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b094097ba2df39c51cf512336f5f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f478051bdfc00907fcceec759119a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce9a7f7857a20d26105838d77a0f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f49fce00b98e2cef40a3d0834b22f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bebaae17a48a36703fa01334534f5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81d1a24a9124abd70228cecd5b117a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bada8c5fe89b7d8aed876236c89ca5d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b29adf734a7b350ca2f03073bb55486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18604ee7f7c3ac3e5abcd3c366aafb0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd76a755ee094ea6be294230635c1c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30b76639425d34b38bfdf647d9cf2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacef11475e5dd1ca554538d9569752290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7780345a8f8516520c2ef00d268d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912a1bbe8e5687588bb77ec15e789c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f32f422236bca78273deb5b469632a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ceb73886e8d88394c0427fd7f5a1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757f4bc1ff1ed51dfcb7a7f951bc81b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574b9a1263f4c34d6025419342ce07096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63120ca7349df5539ca7fb7fb6aa5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87d6a4c2b26891d420ce142a56a8c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e5011d04eea4be70a20ca97fcbe4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376600d7211d33d4b106c1256a4a7852100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a10eaba0a3d3d1416d800cf45b6c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa53c128b41763a6bfc23e888bca4d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30de97931b0c83a714f77361b6f259103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c0000caa87feb8f876715ed7b8990104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7066c3ae0717fca301a282e1b8e7fbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50441b7270cc7fe8669127cb647feead106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559321690733b8b0c9afd217dfff275107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd139b53fa1adda5d4c5cde4826c2bae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60473c0ac360bef375b9c85a6d041351109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e64e65b25cec3258cfbf1b6c6d0c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37958b6b9fce9a315b5270c7eedad2a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e6e9f6db2df9d0641c4783d2e495d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d6cbf030267e58022009a93aa45d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc10ec4d54e463a084d1a30b1e98d85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cec1e355a17e0611a8de0e15f3047115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321856868519c1a7e40ab908efabbaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ef4c198846839c0aded0b488832b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16afdc190c7aa480457898f372704e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f9c4a0cac9432944fae653f09d9ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce1d491aab06fbe9c66f0e55eb495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010073f8c14ca867ec80bf9589c5dfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fc0c08a6dca29d09207036890512d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e743ffb825e08a4398e15296ddb29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5f185cb20b90824d1ba6b5598d7c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c7723f4927d4e763659b189eae328125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749ca508998a481172fa8d698e9445126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849cc837a1f9f0912b00a7f9be3f62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457a2d393f213cbcb4540d5d71ed8a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e22404d43f2c2ebbcf5d3804b73ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bbc5a8fe8d36ebaf0418369d00a53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f52433c896982a2fe433286de3f94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c3fb621101f5b5dd0518173c8de44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f43a253791cb1626489252aa04f78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd4275b1f795359e58bb00d48b1043134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9bdff9b57cb09bd08336cf63b0ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244660b0861b390ae85bf812a6283db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b92a3cce5d70a8863165acf2a9ce2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88423e6bbcf56081c45dbdc80df07e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20361b905b9de4a994ef060fd5d91b9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d92900d8176e30f2ca8af44af48b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ec563c43ffc31b342344072f6268b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8d435e3e53f0b7fd79e80d5700d45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee43f4156c2db3661562c9938682f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33de7a4546f362d833a5bef332ff8d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6d0072dee84bfbc057047a79b36e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f8671384c566ac32b65723f43cd78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d25e0d4bc8ef2c63ff2ce5957ff74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de777635b55412306de8a0ec7dcec2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ebbf8b0ef045cbba1db0540b6ac00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429354e4d306bd44b29d6fb7c04c6dc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef04d3e3f5298fc59f66021ef57cd2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c68eef29b3ca38eec4840611f7b9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9d2d7eaf19679e77c1e647e10d499153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b71ac8b65c2869427ac446f0ce9506154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82de1e77c0965eacec001f1f456ebfe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c01e103601c05bd60cbd6d05bed91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d7956c65cd0dcd2746ad25f0ea9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd819bbcbacfa57753e74f1120d70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f08fe580586d11b7eb8e9cb9f7621159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef78d370eb892604ba44851ef9210db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154292dc3c3abb29c3c728372a8435f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70948f0880ed090f8afcc1483719d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857b3381261bf3ea451072a092f90be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e427d3651d50bbe0356013e09b86cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d27a2b3d5663e98d54f7dd8a0031165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a773b1439153d76d95350cc263e4cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea745c5fdba3af0d5a01df0214b5721167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89975250bcdd414de503848d2095a06a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ddb899932fe4290be1091e51ca53d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258164eb94d21743cf046093c48aa728170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fb63b578b16e82f01527275f7214e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b51b16d655a9a04774f19f10906c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83da29b50bb8f3007f8fc9be5df4f56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d610d2d53c7df952ae76405ef3aacf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc484c5c95b99cf4448ee3a922fa346175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358da17e4acdf8764c56ed7b82ffd14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffae625b72dd6b5f946bd2e5f506c27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3169d6f2d3a7b65a5b9866dc91065178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caedc544ac63ea8f6358661448e284179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1efc0bc1d6b4c234fc016be44f64c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591c4f78a07c0b60e5c71926b998c07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb466b8fa7cf8c4fe3d3ab2c1a76a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c6305fba7bd4d4e58a995e205640b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a5db406b2b7af42f0e1238790d9e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b48e2134c0cf4fa4499d78df6da305185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534d0bc5bb05ca8025454ce8bbfcab4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5c2adf58f3af12337a27c92eb15ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100524e66b89e9fe1efeda9cef7748188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619c919f396cd2c136bc9dcfb4e9076189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15c6400b4c362b0bdb2aebec95b261190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400028daefe758bb584f3bfd188aedae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5687283e3a43ece5f83d6d0ac94fc12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2a4d809ae2cb219fc7981e354ef56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fead6553181d8984a2f4a2be8d50e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fca4db3559b9f7df2ed02b7d71bed4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ddb1e299c49d005178f3c0aeb959a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03241982aca5e0392346cba0f100d02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cf6006713a812e456e5adaa2f9d0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bc44f566b59547a9578517c18c1f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407bbe0f5f549ff0fac648439cc1b14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47527ccea212880f0902cde7834221201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5550311515a66fdcd532f32ccfcff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890a0119237cb6a3269ccf5bd766de0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b85aed0ad0bd75b90595525e0f5cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d04249ccc38cfb758f5ebd51ad6a28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402ed4c3be22b6315ce5e1086de660206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a24d2a47da63deeb5ff37d257c7356207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55323e2703a956a4509291196a8df55c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbac65021726381386b3c674fbc3b83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fa2228592fdd1d8b7d767c27ffe9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aa09e8cc3c060d43466336d963bc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4daa44d4240985505129c69a1e19a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86361cf8329d7114370de8bbf2f4b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af59c68b5ee82a27b683a5985e35c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b33ce8ccd348b6f06edba096d52651215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db397526be41d9a3fa65d4cc738c21d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ed16112066370ebbf0f20f9437e69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52f75021d3689809597f8e27d0f8bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e8159385b713867479c53c2aee1c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b272001675b6b1a49e38398b7fe0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74431018304c52212ff87a141cfe0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65efbed4e63e50a599be6f9a78dd62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c64316389d7bf2d0c1596563f8cae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acc15c0d044037c9d01d0da3860b27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e66e09e1c573f8b38ec5e64a25508225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb68f4c4a5ec51932c3e98abbb47cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66082c67031b12215faff7fc810607227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05466d958a1c07c235902a8ea1a3fe75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9df4227b6b2e41d8bf9fb60f74e6ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416b6f5de001730e0a6a97f68695c9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88601c6725687dad26fc998fc1dc85b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36258f0eacef096d73c44909746fc3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a11093f7d41f662cf153f5864f85b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14f6fd5a9591fb2bc1b03949c7a792234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a6accb77ca93057d18596564c469d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e26cfa69ec1ef474f5af827d7a28a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01821199d14a040da04de9c1a91cf8f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0ed706039d054c1027ea9dc59357f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc812c0d3fd4556c35ff414b4ff50fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4140538888a78eee96beab9e5c15a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7daa229faf9c6e828143e830ec502f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ec83c0179bbc6db7440117923bdd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11278414746bb1b8d78c34479f6a449243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0518f38c52be345f225722bcec837d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17399684297e2e57b7f280cac62ded245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccd22b21c5261676ff0fa611e3788f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032b9a1b4455eb901a225477e40d6b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454590ae231177775ced564aa6a6938248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599d922e879966303f32f0faef8761e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da512e14dce97c57f5fc03e2196453aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d826334eec071e9392781621b79898251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b5a720d11821750060afbc6abf5de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c7d3256db9d2bc0a655989bb5383d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ae3c8940937b4f046f197f347edc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c6fef7231c4195cb4b79a82c974f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccee1aa0904801f74ddc764248d20da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd37c9d1e3a82fd0781d50c25d2866a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1663413fe2fed4ca8162f375299bc07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a475c3c6cafa85cbc602e367c1f738259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ff95d00654a3fe488e525107f6e52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ac8bc95e3902cb4e1a6e08dad3d8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6672e051039149c267bd60f575b3f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c759abbfa83ec6f220974153ef212a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b81b0b8c527078b83732ff0c998e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34e2fd4789a2aebb30119a49056679265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc752a729dbf4142b0523e153d40c23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba66cdf1d8d1f983d74aff2f03a4d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a40353ca1fd26205eca1cd50201e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29cffea8f552e448fc0a51823bc768269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02e26aff72a0ddd0424b12ed03f6a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbf696fde85a55c75376e035c7b138271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0a8b21af0c3598f4cad05a8467255272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ae64dc456382645f0f96d0dddb596273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9966c98bf6372e5824d2ceebf8971e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356937de72bf6acfb1fc9c3b5558116d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500dd53b53c0207dae3c9b5a9881eca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44478cabd7272f66ff604928ee277e0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a5c3bb7c0292f5605ffac3ec76fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce3c3b76429b12e8cdb9134d548bba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503266d83bb0a237ba8c8d93aed8e03f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3bde33b32f0be35b3d863affed29b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf371b998bdb55c693ef1d2280a36c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b359ffd80599f6b6aac785b9e25cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c23e07418bf5f622be1b571bd68b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fda31b8ee3ae661d56c2dd8aff914d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b5d59dec294164f57a3b2d8d42a4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3333e61cd9e9d2fcfca7f623880631287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf0e5cf54df1d3631d9b5a69b89ee5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136f7c291152a075787cbf5c069e7d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3f30828db7841e057b06c06b0a6a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5539cb2913e47ac8095f322c3f808291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48030c12baeb39d5b4ab5924b8436f2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97332442efe61051cb1690724a643a11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8937d2b6e2248b3e3062bb4eff5b82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5d6390ce1bfb1475b3c372c05df5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b91bd00b73a34bef2ed936d0bd837296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f9ec1401e707c19aadcebe6d05f94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd21a8a7ffe7ae0f453d042b610e7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb68213f360df8aa03b419c9cfe0fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12d910a58f55f7ddd789f3b0daa265300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87625461198f21a12da69255026312e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f1c08e00d1ef36f48af7e092bf374302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59e609bae87236f6fe96ef02328ef6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea4bae0ba47d1581543e178ec54d07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbca957d8f86485d1fe5f7eba5c984305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa0f22e7f0131471456668039ac327306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2a1030a04342478f46ac7282a36b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4657e847a3a38358725cfaf30d241ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624299035639c0a26195cde927ce03f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc746e507d07805dd9ef82f06451e60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f69ad5ea513d9d03a07cdc1b5b7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77fd03db7c6cf5efcde99b97757e73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef77953b9e5293fb426ca01cb909828313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c263208097f2f617d383fbd729edb2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a1b10c277eaf52b7cdda51a6de117315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d36acd7c9e585a8e004dc43f508a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab10837becb642e3bd74e9ed895cfb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ff46dfc25723f9a68eac9add2186318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c986d91d96a39c010682c8792b639f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b189a7b8056111060ac0e0c50b4d36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35266d35e73ce091a8f0aa2971911a10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bb7ac84707354e578305ccb1086ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dc3a3244d88c07979f5a958f289bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b344c4b89c4af21dadbeb1c09027324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002c209f5df84064aa217cea47d4139325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b680e0f943742df2c487a7fa5346a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d867ad716ce793b5af14585639af7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc30212e8bb9bf4d52d3dce83d0ff24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ec5d586263b802134c55523c3bb7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1890e53955bc9c8ef1d5296b60f8bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e401402fd23c3a1e4e265dfa843fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abee32756f6286d5186830194a1bbba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cef874116cc1ef708a56f3fa3737c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73588ff76a63f5917691239294c4e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a676145a6fd353496442a8c5f8fe9a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc405715e6a1c71e07aad3856fb959336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68256a5239ea30d9343851942df60e9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d904162c2905bb0e75a88613666ef2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c615d96a893448f2b50e2e7592e6850339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0b493abf27020ea8e0cdffe21e807340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6420cdf48326c3c10d7e47129934dd1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a058e4e86d2195933190755ba853342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5c5d269b18f6e5543a67216fb715d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1005fc6f5490b75a6a7bc5a09d9eeeb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119f7ff557778f75004d8670a7b4617345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eea320e27b8d6dbe46287cb6fc71a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22afd46b42e40125848c107bf545d22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ca37ed0db1eb24164b211fc8ccae5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd14d4794561d3229d5477a02a73f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e7cdcb39160462083ffba834c400350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcfffe6be865ff45cf9e4a994ece55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e440e12050e3af47f034d878bfa5d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f24b15b50a938c1fd0ce8f93b4ac6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b5422515d5f6b816a55faa5e2b36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428c0f80b495646cb6d4c4213aebb02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15013a6fd58bb6e4b86d4a22366117356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e3d7f025a54b07d7a85eabfffb41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113cf365d2cb79ec2db42af08045dd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb75fc54a77f05adb0eeb4216c105ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230729541f7de5a13444229db062369360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912fdc9b290c82cd069d6198ca99574361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5be7da65495ac39d0428f092c2fd4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0d006bbff175c2d84f263f2e53c5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d34801eaab80f067b445b19984dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1312cb45a8a973e258b4320a416d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1765a3ed8a26c84b24514b6321425366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb9d71fb64d37ff3e1dd6767a93a38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1861ed8e75aac20ff0e31319d1e5b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3a9be2b9766c9f66d7145095b02e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0303e76f4ef3dc9532acef5cf8bb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00900d218e9e5273274dcf6c96bf5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad1b3848b65bc06f9ffb1c6dc791c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a0cda0595fe4349b7fde1283e2732373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d227125d8414b212366c07b438cb94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbe9c4db6ea8763127a608d0da9149375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee4e6222149a92e96d591bef0d06c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd226bac43d967203815472450dd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d155d28bfa20be24144c26d6ac3c106378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe556c2da420858552759c9bcb16ccc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a3f6dec56a7684b2e7f4076e1f5e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22423646c949936ad905601e9796eed6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d779db4b628d4cc3050ebbfe6244ffd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37ad79f26a2e87fa315ead885f281383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c845e1c395d84cd3abd1a8ca5c54f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fde3c92cd026c93dd97c79408f59ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec02f01ec1c71f0c8284007a9a81879386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3a2fa9e4795492a85362573f9ba60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb442ef674d37fd2cee78a6faff97e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4af2d9751d40bb72a1dd58642d482389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874d8b6fd59b1735aa15c1f289732e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc995b201a4b2382bceb2131b683b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bd1e3f2c47dc189279ed2be566342392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ab672604c3e661cd0202535679d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cec191ed16ba38078482e484a6550394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58741e94a7a2022308a130c3a466b9ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba35d88ce7ada6172aa80f31fe0f27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ef5c99808d333cb3c619c01768773397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d55ac70181fba30e086e96f016fc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884548571e7383d12fcfba15339f6223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d3498cb0dea9f8c980036747d66f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002b61ffd066a22bb1dccef32f20eb0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985c5b87efbb38d86d6f6aae2bd5e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6815f0f5ac27716f88a879ba11217403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9354c4198cffa286f2903dceedff1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb87a808a30c67328fa8111f1cebf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eaeb543dbc508d5f7fe685cbc52fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dbf459e37dc38348724ba3d52d2ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0e5bdbf1ba931680376fcd792dffe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71325deb122031f03aa912c0b7242995409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d5768cc41198210e11d0c91401b8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fd0504d83aaf4fab7124918a0ca0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600057fca6430931ddd14c187b9f6ad8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528b6219f44bcadfa5ed29cc379d2f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4f998e4da2030819dfbfac10f60a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71740f8fc27e5540076f4e9cd839ab94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2fd6bcdbeb365fda50bb25b505f59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547530d56160c21099440891e29b4e22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef4efc1f3f972b134ac2dcbb2bac0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb809feecb30199c01a80947b94d57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423de4738e504521e2ec2c65f77a95b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77899ee1bab2294abb6d691933edf1de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4156d39b59741476b72f0845572ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ef196897077fde3724756a4b3ae94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280250f5650b9452b4cb5b1047974df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f48632f0af02bdee2b013c84e179e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047a2fcbfdbbb2eaa57e922e21e0e38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619453e200eeecba143f15268ec2d328427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470688e677b79662b6a595e636215e12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66965eb68fb53930a20a8b2ef2d89ca5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365d59e2c7fa7780c5ebc5b9b2c253f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bcaf86a277f188a8c34c7fbdaa3b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc55e2b459b9706ada4ccbfa17b33d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3361f59e9b1c2dfb94f737385dcde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8150ee71aeac93d92db13c6424c66d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1c5c7024a6fd4203b3718dbd40cb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d4a557ad08012871b059e8d98ef6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcbfc10a6a2135d28df679137ad5d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55b5d54d8848b035111f03cf81ebc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dddb00f6d63dccbd6e8dd2fc7ea66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c41a59ea3507f020ea48474cef9dfd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaf7571f64374c1b2276631e2657f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060f9ce1f058f647a4a08223b7eb9f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5417d175ceccf3b562dd09cc7c16c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad9086248cceb38e1f95662a16af55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd67f62e3ab12c4a855a82cb89a718445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae484bb25f51fb79f36d6084133494446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af6f9c07fc1bfe21d38e5461789963447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d22d147e09e74b61ed738ad2f26e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fabcf2480b117764b02167a0849752449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9bccc73b5cfa4ae86e639b9dad8eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e193410d839eb0626a855c8ee6c507451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41d793fd61c954311f077075004bae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb611b7b003c01f0e6cb7bdbd1764554453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1223c094536840c79766f5d2227b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c8f0715988df486ca831a4f6f220d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506a2d38c044a84e876207cccc07aa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837642da8262d1f02a3016f9484dc8e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1053a7c55712d3e488be56a92d7018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e1ec8b2374775b91722f9f5db4347459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4613bdda180a8523bd5ed7f5c37233460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a4a0b8561a3772647fe3b08e5a2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742992d0cbe045648e752f032340d53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8af783f9aeb76eb72fed8973c50ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c2618983b9a81ac2863675b4228b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952183bd4ab77d3ce5de7904721baf63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551582de66c43660c53f3f4cede0998466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78881340eea80d90278b5efca0be8bfb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476401c643f1c82efa65c3954227e6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0c86477bed04c37da8e3ed5dfe17a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936f063f3d3ed3b54911d5dba33e7fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606e3d9fb42d8b722aebe44d67cb7be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17542c3810ae7b82a56ec0053b470b58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a6186198e4486241d0f79bde234c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc637c5394e5940b4a59968b2e280411474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fc2805aebd274b976e19384c72fc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcde3215d0ef7299cbfba238071177476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4826b38cc50a586d33c93bc83977a0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3689730e1efb8c146a9ea406ec39c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35307d4029cabaabdcce30e2d38d3b9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fcb1e52f7e24c2e8fccfc0720310c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc21ee76699c636a79dcfe540cae63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f052060b19dbe6db5e7d0ddb75f875482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041f8affe9e1faaa71bf30d8f89e5da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fb6de960dd098b877f0fd0fdd4c94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c70632501725aae40beae3c301a6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cc33d3764aa49e46859478148ea4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb4edbc91c8afaef067db8a3fa84f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4ddf9c6d42bc50299afda4abbe1fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592add90dc668e7793fa2616d08af04d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51edf16054e7aeec5666dd033efca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc546872e1aacb4ef29719652dc64a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d13441402f64b3bde02345780c2ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9a4006d3a630513d8349cc66b8499493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b7269913c7616dcd354c27674a6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d1949b732f866ec7960036443c604495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3cdb1e7de9b246bda6069b6702d75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadacff8b1811efc6dbec7b673e8a39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff9adc9996ed41da24d9fe6a09582498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ab02fc1335a440be884a5dc746de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ec9bc77431bbe66862b530dc9eac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c044149d7a356c00f4138a2c2aca4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a198bf6578b6afb81135b1c25298d96502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05693104dbb55d6b21269cc06ff8d469503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ef3039533ea9ed675650c43d01e07504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09403d92227e651e39a4a0f268d07ce9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b2cf1c942d69db47a67b5ba89f551506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb807d5b25fdec041d4bbc525e46bf6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54878ec219e790b5aebcd3982a8471c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396ac1e4e14dda6adba800bffe6a44e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602460655abe4dfcf6b5703e95ade24c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52612173edaf631f9f940d22a45d7ade511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20513ba2e23dbb09c18ab2290c37ff50512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e98ee75b393a2178d266e21b17f76e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf8cdecb9e654051a915403fb45ca1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb8faeed69383a0f37e65022e0fd09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d749b672fc6d234a3bb468f8394525516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a46dfa1a2f8bd93531a5576ad1865517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9c7b2ef54fbf846eee018b3462a64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17973f73e7b9b98cbc778d62a34905519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b607884ae975e978414f5b26cf985520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0959a5142b8be40d27755d0a4985ed9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872937e5abedf1bd6179e1bb1cb33613522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c142a24e09536aecd81cc9e48c52ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c85537867e63047b30ee249fca20d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a835504ec6891b9b8fc2d8c28f212f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f66172d9f0a669bcfd57bbf9903f63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4366e77b6aa9699f345b7f18207d9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737549e01dd230b16b201e29f5ebc76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c772f5a3cb4b071fba5e05440c7f00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b32101c103d65cddf7bbb8014b7d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e47b0fb776b5f9f0ccf03f56ce9109531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15f3020bc916e563e24d3633f5e420532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455f158ddf7af30f4b17f8f4af6aaa5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec076849429e0c0d83f0aae132017b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5da20e2ce8b758cfb0640c7f7049bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a568b22ca8849f61ee85aa5751eb6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc4a5307e2814a6f16f68c2c983295537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ff52bb074628e845e3fdaeaf79a5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeb26ff574ab7745606bdb8ee871fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9013e9c9c38de826e09d6b816820cc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cf5ee61203c5470160b36964aadaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccb9baf3f85fe1e09a90924216159d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d678907cda249fd4f8a6bd1790d2f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a51d70ed47b84f81e576317df712544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e31318b4fca20859a4312cbbbcfb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f820227b8e53003d8de1f39dec7629546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073a3edaed68c8f02375835be75bc50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0574032cd06a0748ff4dcc5c48f38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f47b6e462a4060b9c143cd578416549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14991d34ddb06e62f479037e25eefc7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c4d5997bb62023629c1443adb892b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736191fc21a62772bf8b4106c1b615d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b6bc2d11543ef71a63e33ad944fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1387b93c80e309154d10e45c36fd49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccc652a1ede05803b467a2ef1c977f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434d733ef4f764fe7b843b2421d6dec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1d4d8edead5273c3c18e48d6e560b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91065e2d5f39df11fafe83a9f03272af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78216ad59afd75e18d6f298df682aad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdaf69f91397c451dc435f830b0989560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce3a47657977df10afeb45e0de99b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4dd231494426d51124cc337e52499562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c914aed60bf9536b907b1e4753de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea12a453758dea2a9c9c515a396bcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b7b543c2239cb3b1a2934b60a5b50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4938a7cad882b786d44f42a715eca1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea271394e2a5eb5ca5b2c8627ff1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d9b014ee4f2d0e9162fbce6018908568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e1d1ff4b960b8badba7de5c52473f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c333d628e3fefa6393fd6f4447e7f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4337a9790ad5a1022d1a92f8aa6ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90967fb7251457e21921131f594975e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ddecb8bcde1a6e8834aae753a7a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf5be730a1a25bca693968c78b2a1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88a39d082c88512944602c3e2ba6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c09bc083559cc6d61331f28b83bac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caca4744c8055513881f978d62c817577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c29918669fd7ac59fa025fc755e73a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72462cdae483e1a3a5d3d86fdc94e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262505b8659da03193d2b98bc1c107c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00efd300948d1377cc7b5004e575ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad04d78c83089b9159081acfe81a2e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46644dffe9315ecde49a67620c99b8a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33354a2c20bb225809aa81e49fa26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847d9c7f3bb86e9e4ffabbc494da1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334fcc89f8e614dbe52ae47f2559c10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3283ce856a3f18add2757dbd3418d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ac27476071107f367dda8465b7ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a88817643ecd0c6f755dea78e50401589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31b7d3cc0d4c7cc521741da0d2b488590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627731286d7d78d3c97f14029c345e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f48e2fa6d08f65a82a1f054c6ff8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c02b8d3deecc94a1731dbcae3a1ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a28a2d86bd03e3eebba91d1080cde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aa1a6f16bcdd29ab65fc96ed916e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436c3ffa44d5cc9d99c91eee1943fb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cc7a85c91614ac734c125850774b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462729ee2de11082521a54e0fb00cfd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fda9518e7b7a395c84daba4769aa02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab465a2c49f98b4bb475eb88b9e06f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7279f85635c3d6a5dab3f19bd042193601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dc7b2b00e3dbec5fcb84a61fe7f31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db09c0b64fdf2f3ebfa90e1519d7600603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4226127c41f754a71786729bd8ee7c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c55de8964af9cfcbda4fdc8e22378605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542568afc833c82aecb822d43ce97c76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa33413e21b90eb3e7bcd06daaed2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ca4f3ac9a3916fe39e7b5858317ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b64bb0e2cc7225f3af5ad6c67c8215609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cd011fa10cee3d912f7b9db584608610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9088fa4d51404f1a63760db740d3f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef751bb5a66eaf1bc0a51afcff2eec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ac01875298817272dfe955f52b04f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a09bb920965c5472e5b08585c0cc39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86428a4866a2c8b71063520a414e66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297b4ae4127d7db2e3e71fffcf53fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50287a793d0ecca2d713e6124585d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc46a923dca31d781dc3bdf3432344618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6ccbfb1abda55764866d1db487c85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0917709cc41506dd383732105fc52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00f8bfd602dc67a81723552c78c8b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d93c2926841fc18f3f7f02e84552a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a09beb22797388cb30ce42f7a757623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adfe589bbbc8824f72cfde533e06df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a392cb2c66465863ca29d79320e9a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51883cca7334d691e40ddd8d72fc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0566cdcc2ab57e0fa4745df02be8e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944591141968152fecbdd0debc77a2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b59bbb7ba534a8b19fcb827fb430e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cf0d233821ea26bf8eb6acfcb6b05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eadcf122349a3f37c7a722e91eb342631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd348509f7e7d8ba9fa3c7b988ffebcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cca5e820fc842fb1a2944510b7e33633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0121e5dbec10bb58c23cc0ac52ebb6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a7fe5b8c07013f56f714234d3a708635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317ba7c559a7e426cfe61dae6c18ecd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18ffb5bbcc49bf08639ea5be0d4800637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d45de1d0be219d7d5e350990672cf0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a910957153a47b41e66b3a91344b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad92539162a578089b0645d59f6dbc1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f7e25e9ab80e129c41586065c7c15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38c504af3b17776fc40d4ccac7f07e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea34119bf8f73353450dbf0eaa7fa6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a5f46adf25d22e07371b12642b1b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d8d06d98a327a478b372890834eb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073451f76c9498e23b0162e5ac6897c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee42d83004d1d37ffb2ff8c846b7fcb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa97cb4f02d835398cee53806741d3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36760a54136d1af3de6a336f94263b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1412924a1d3f98760f18db79c5c94650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c17db47b74020e0800050f81dd37f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e96411baa94d78dc9ba6acca656b37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d190b566b4d3a2e191762e63546ff64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3580fce1a7f93f6d204bfc4a316d6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ddc28286874ed7014f45c3cdbc232655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1d4fc6344034323c18890a10c669e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c3dfbd2de2b61e6f07f05072f3902657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccdc2f3bef4baeeb243c992c045f8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f7050cfe00211766b0132b0a391af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86123dd2923b1c87859d27d61ce54a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b8319ebbc4105b179dc8794c41e15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89f0205f1c0cf33cdc6f3d32a7c1f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fd6438a9f3700ecaab13a81b2d8ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576818ea382946f6f4375611c3bef5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa56c08f884c6f782b44c7e5190113c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a756cc16cdb26bccc001c4aa6a7b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c35869a14f158c36689468e8408443667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b581955354a8333a65914a74b92c402668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e3b57a79ee8ee94014b2c3e54551b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0c23c8f0acf10d527b55834d7071b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455751a1ea702a5b3e3325b9067bfba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608ef64cfacd7cf315e10a0830f828a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2d66257f1990f9aff65e08f859c34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34fbe59b9fb79c8f57f98186861f17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf0c4e0208485fdce4e282d5ab7f70675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459a73c970a8eced09c178aec26ef0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d814eb59ebdf396253ca41a18c3c68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5c314ed04ee601eb23a55da2b3f64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f886871a9c49d39789579e6bef5f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f49fc184c4612ad0926330842fd9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ba42627a150358564e33afac26b98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76403b1b196033f6fbe6cfbe6f1f679682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de39ca792f5de0a04343f99566b7f4b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd37a4eafdb992953a86dd317a6db8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac86dbe3c420701a6596bbc657860685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1264c7a7aaf9d541f10f8e889f32aff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d87933e3f009e84e4147d6be264b2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a727e25565e0722326992ec12f08b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c5fc9537f599e11ed5ee28e22980e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021645096626e5b2fe1772b56515f614690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35dea866e713672c7ba22e1bf41011691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad092093f19755b8459706eccc723692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3168e8c8e42bd6db1903552c5b4099693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216a1f9f49b0d0691bad2978163665b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bed5325b941b7e335947a18ecc28b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70229af4078f5baf945bc22fb4cec8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a132ca4cb87bf0db9ebe2ddfc42a32c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b78deebd8eb506f93b1d73747018b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184297866fdfad7ad05a187cffa5b83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081eef0aa260c0274f5081067f6d565700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058e720b66559802ffb298c432d8c1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7944973aa4dcca489df4f26b732989702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc4cc9663cf138af3603adaa442d50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb7d1e3c0f76d8e10efd4e940c0067704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823934936f9ef568b1636da8ea2e772705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d7debb9a430e838f8612dbe9c196706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d62462ed242a51742122d17f932ab6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5ba6cd7c08c127567adbb1a35c064708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c8d163b1cbbf29f67bbde8746c0c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75617cca1fb05458b88b60f5af17a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfa643f05ca04d9c73682ae3879f3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfdc3bce3588b7f7b9968c8eca730d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d222f40ad6447a62da569456d4d1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66a129fe7d295273e1db425f452de0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f6c7af66f70a8b3e34efa0341700e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ab0cc956a7bc60a71270a16a5b44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593ac7945536dc09ea37aba74e86535717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a84a1117ffa48e8b0e59d81c0c91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04719ebaa85bffac3ab62b094b13c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3be5bef7b926c5744d61ea49fc321c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5539b16dc015d3b752e16c3cc3e74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00713310652128ae2609b9e8fa7245f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bd7d079f84865fe4556df05f2e10b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ab1af214a2a1042c15ff367c77201724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bedd6edc93e06ed71cdb02563405c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb39633dcee7394f619efe6ac1ba26a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f6fd4636b62f8d3aeb46d789b4c55727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aa2af96ba5a7032e8aeebf91b22dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0c95b7245e0c4cc35583c2d323a1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48ebcd6543d3e34bc54b60a82e684730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062d7978aa633e3ffe54f9d4d6129c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b060a0134c162833a6b5eb6175fffa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d3c22c290b33105438cbf5ebbeba3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f63fc6ae4d05847483d2323723cec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52662c3857a64678a355eb3d2252ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b98c1aa5df6e4eb7ab5b70df70d69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334050cb017f99907be64acd1a3e47c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770da681b60d4d373a98e088531bff2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ceca653f18a68b929b54e3b11fd8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62f95f34cbf440f100139f0aeea921740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b73cf837013d11c7136f6c900c174a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d26f14f50b392dc3239e43283d8ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f08d4000f305a836911d4f4ca7ab30743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f933d098b41c23869307e0ccb0d74a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d1d43f8cff909ef1af1fa6435b078745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab8ac6571f154554998ea472006ca3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08598eb64f9a1bfae6562113ce4caf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aab5cbca5038095be24260168a7c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aadcd6f62cadeb87be9efb1d7926b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed921bf78061d77e5bac5a2bb1a6450750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7aaa5c86875ea1223a1c22a2036c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adbc6a5c4b4ba561df7f7e0ae93e07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca8969ba8279284b58cdfa2d84274c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a05f4f16a2643bc4053bc36cf043754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af65f532dab841a12d435f8b91f4a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac50f5f2da818060c9188f7eaddf78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4463fcbba2f488cb799ab62829c129757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d0be3c7bd238c7efa6f86d13f147f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2e3073dcaf6d2e147e3e6eb9bd36759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b54fecf9cd5c95cf77a638f635e853760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5415fa03a59c9ef89050ea04f60009761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c801e5635ff58174b5a07fd9dfae2e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3fe9ae54b8fb775e05999c0856bf3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dd5ffec0137a45b1b3c124d39eb79764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f3bf3f432b44583ee31f778eecca5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3204c3dda518ac62aa4b3ef47757c16766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7b70235f504c483ab003f40b55e48767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>