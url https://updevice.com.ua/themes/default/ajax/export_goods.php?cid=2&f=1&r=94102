--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aa24f9aa636f77aaf96146d1ba7451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01b97500edc9e1e270a3699f61e34a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59132f58f105a782178acc7ab2067f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534d499fdab1873333e5e6e861d8cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6b8162ad70f4c0c1e906c6a8783555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5948e07f83c0d76f6261607727c7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c4a2995998c6ba944d7549a4bf91c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13963686d2ee347aafe13c91fdd0e5bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508599f92c250c4d6ad3e4c31867467b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d1e3ee3f09595fda3c8c38891f1d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d90e66177fe0f63195e604b051c8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6650b1cccaa0d8377794c9b00c0f28b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7a0e8103df92195fc49ac8d05ca5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3212bad9b7ed88b66ac5a0eb88676314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596af1268ab4a500b1bed8c72265827815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519e0eac26d733e0746d16334c33d5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01e3d02e902ddc8d1475f2220482b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643e59d874d0c55ebfcbe257abfc31b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df53f3e9a10316755652d21aa74b0b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff6f51c07cd97da7cb81670949a4ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12deac549d3439b7f6131c7d025907b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837d0c7776ece5d1857cb6182b9232122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173203f0c378dbeda43282349da69f2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2c5b8b8438bf424941e573ac5054f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd834f54adb6c7fd4973903ad31ed125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd762e7e54d20ab75f8d4a988e58b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc183b2b9be30afd6c14f9d2f29cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd949afa8fadd00e8967f7000f93d7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00e11e85a25c5f90df5ecf45e913eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf541750d884b315235ce50893218930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981adf722574fb0af179a49aa289caf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a093353f0ea2532e23ba5a8c936d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83935e2ab8aa87ef458e75cda378d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a2eb55f29ecbdf486a27d3b87ea234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d8c79daf37b5dbf03ec6213804ac535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9518e57d854a0cf636721c8c686126b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce18c95f81baa71ae53610de31b15af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2cfe0763fe20cf64ca3cf09ef3d0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1d0c37c877d27af2b9204d0c485e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246848b1e06f19d004b3764d1b27631a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b93b65473e423c66709e0e395edf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d848d921a4b519cb46fc715df84142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b4321c1f5053ef96a5aadc42cbb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a609872d1ad6abb6138a8098dabe044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f025f6e6c7cdb89077392099f56245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9bcb72ff0027a133dd56615dc737346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e778ab8db7549ca796af07c41fd5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf316d0a7a358840628aa1fb894c02ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ac647b41f4d845956fc0f92935ccc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0175b5330f23431d581515b55d29ae650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc54ad4754a1663a928eb7b833ab48051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c166106a73194880e17bf4fd437852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf352bd96158d39802bd83f0e0021553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c94b813a76ff06e502690e5829c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127672a7c8725c654a5f2016a524b9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e05e043c72fc9a8a469e20de763def56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5a7590128af41fe21f6ea132db1f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a413ccebf7c7dbc0bc3d564a3827758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee5bd203f69d7901df5a57d20c949959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4affea133ab9b6bc0344da254389460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7694c2acf844c3760790cf000522561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fe000c561a6ecb48bdec48a1079d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a8c192d6a71ce0597ce3a77347b0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7e3d109f18b0b21b7ff1477860eaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5edf583b93699266e18540e3ef65865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c39718438c3621b73894da16baa54566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01b21dc296844c933e5ae5792d7d9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9830995c80e5cc3b79a808886e5bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4ef12ffa476117f2b29b83f5f236769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930647556532e222eb214bbed4d1fa770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88f92b18cfc270ea257778c9912b3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf85eb9f7d466ffc83f396a701bbb7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbaef2ac66eb7556c207a611d3996573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8576edc259efd60f0a9629030730bf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a2ec7e0ee7a0e2a34b7699d6ff4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8818f16ce944162a11666a5b94832f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665967a1edcc5df1b2917eb6cd602c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633326523f0251717f58459d6a14d2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915e93e522bb234be89d87aa3c9640779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b7bf490b22ca986893fcf7d540c0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef64884b10e5ebf00d8a17f7348e8db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23397ac556e276932521c9d17e8ea2bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567c7db11a7e6171785d627f4cba6ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d393a919fadb10026636d54f97a3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209706123c26e17e480912cab31d205b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a67350f285accca4237cc312eca7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc65f7a1fccd8fc28778ef86091d3f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb7731e7853963db635c13e7a353b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dbb6d8f8af131a2983c534339bbfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3975d84faa2c9f114475b956c58aac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc11854300190158c70a4fd248602c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f55ff0681a8f23b9eb2b05d0fbb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8321520b2d394f66f326c1c9165a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86037dc5f40b6c57a8877979edfb64194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f2b534cd679b9eab844f38c6deb5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09650886a30f25b515af828a9284ee896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3d283838293f9eb5352183c55f84197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f2f77b624fae673892b7480024dfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e509da0ae8de007d31b5053af8fce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd04d6eebb196b1a0d513befc7f0ad2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf0cc9f95d9ada8c302e269b72f4c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d81b39adb911c1ce923fc4027dff7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f38d703da0f740c83d8321a1407c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce2f20b73e4c702d727cf0efd014ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde83f0ece23e6930f2ca5d862e5bfeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aa5182c045a312f0e61fc219001af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03326f26d466341c72735a5cf45629a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58152646241ae7bb2a41bd72ec38d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c9932f4676108b980e717ea663b2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90a9d97306027e7de6b51928d8c5cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701086e2b7c3899735694dac4bd44fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345861ee4aeb806411b085aeed6d011112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6bbf407f1808558abf314a79ae50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa4fe830b5d5b3890c66f3e0739fbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784662da7934e54b8e9a9468fad51f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc7fbaafd83338c435cdf10b08c66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d145d9aa82ccafc7eee82d7daec37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe7cd0194c52920c78e7c3308c16dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267246f57f15ba2c479b9f1594caed9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431860b0ecb327ea3b84e0756069d85b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1df6551e5e27de104eca7543f73b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a71f55dbc4c70accbf8c26911222d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a0f127201c10a0173e283922b371123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513da9f2466920c1ccb00c1515203eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae007a2df17e3a6667a14849957868125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9295a6004607a2d8c1d713b5cb6474126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b60366d6e43e875adc3394ecdd92c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843ce7798f188a91e026d51c5b5edb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b680640e778a34ff934952a5c185237129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b746fa06f71d957f53b136c0d0c1f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8da9ac2feb59a959b7e9c5a5b18f5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b42d967b1d5e073c1d3a3465c233f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6948824b67f9bfa589a1425d4b17a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dd56af75de90ff3e158b59a621c48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497dee9eda0add194bacd6f79f8c022135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af603ffff4a38d3ee4699bdbd22b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c75d7a6af6695b629952dab8d1251e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a654eab8665741337a7ce4a9051cad0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab122c847965e707561cfc5d86419a78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe744e16875660d51df74a5afc9480c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199a5bcef71e19a4a2a8d81d4ea6cc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f54fdbdc26185a180d97c3c452bad5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b72e1be6661200332334eb9419ad2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66236c9a8c15a8157568bd3f890a97cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e4123d795ad62dfd86316a868cbfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b49e0de34093840775b65313bca2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be1be80bfbdf12ba85d2c05c05e5e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de96f8c110fde773b7d85cc5eabe5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de6eafcd20faa3c6e21c43d3105ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c2a8a6cf159a32340858e434f3229150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7093930863325e485abbdf4aa628028151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d5624ffca4ba345abbfe2628c943d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f994613e62e091f862c2bb3e3929473153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fba5dad8a06f4e883e37540cad4d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746550595e916c5c309bb21780d26e1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b48b8cb376e07532f3f5f31fdbab9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4ffac814dee54a59d539a761bf506157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247ee15a4a4ee55f5189ba0d430f0ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad99fb85c3f20ddb360c81e1eb867a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cf125346b9ed5ba2dce1ee33af4f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1119e609c280f301558fb8612c83f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3e205befff6c67ee4394ffde067a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1479ab923f8f5f28131c3b44c25afae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab62976cac79010568d0026d911dd0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11e885f80e3b5fc23a668d21dc427f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eddd7b87fb529b80c48cfceee960d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae555c8bb0cc5d43cf91c3ba6c2eac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2f407aed7e756413a9517f0f152bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409914cc14265123b80ad572c97b4733169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52632a2f66081a5bb948fbf66b1c7baa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466bbf3ac45f08d06d7442ece928b95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3ec4eb34b869183d2392ad0271ab9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace663310599a106e0fa979e55705def173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcf93955f66483fe191eac05ce108b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb53038343b974efdfa9926c455b57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f57b22d0aa8a95c3856fa0f3d7f38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d295e42b9097123bb9bca66b6a9b801177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dc3154dd4c5271a4c9b53b0ac9fb5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893e50295602a309d073c2f5c648973179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ad1d7f32201cfd495682775127313180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375611712a94cacd1b00d1a104c7c6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f9da02f55923a1894bf3597b33257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e355387503587a8eee9cea6ce2b1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8c1ace89c4d68f43a442e8c458b40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b951977093d9120eabfe87374e26754185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89df2bba9c948fd2f5a0875c6b7e85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44876c407b9b64c9cd8d175a3cfb29a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504abfd491735b7cfc09a07513281d96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82452c09577b02170a6e168abee7375f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf23907d59b565dffa0040f42c7f97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c523de189c04cbf5618982f38466753191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44483f0a0f1a8ccf6c6c312b483f9156192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bde3533dabb668d08cec16ab94d55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5c97db2c29217615c696a901fcd1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0e6a95175363d056c945dbf7dc308195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c2e38618cd1e140d24bb53edb8b1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67deab782889ad428d664b09a9416aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593afd905754857a173957a9e8d715f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64782666aef7e5e3819d1ecc0bcf69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc400f291d52cf5f4807c693d057a44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8f32024c9a0f7ee9d5fed04f7e53e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb31ace5b6400fd2986a4f286cecc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364fff6f6b31ad0a58df0e763dac4f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338ff5829a5a6aa2cf93b04fa1cf92f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acc4e2d0217b559df99242dbb99c23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cd18385e90633e5a3f8cc8579a4d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7881bfffce093bf2ebaefa99a9bb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cbe754df1d50a09af3986c850e246208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed9e743c898fef7ff516312edc946e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7ccafec12626b72f5492ba41e2a38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8579cd2b1df819304b26ec2185a29e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caddea135f68a32e1c5e9f03fdd5f6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8bcd92ae45486605f29e3ff640f2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beabb20ac1c2151fa21988a3ed07bb5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29597bb273bcc09a6ade93a67d72015215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973325333ea2b497eaf68666fdf871a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3965b8dbc6383bab9b8b434c2a87601217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68b815e76528a95b57a945836ac0bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86171149a5605ac3d544c98bd2de83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf57afa80e09465682929f23a76a864220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4c0d470d6bedeaa10be2742c0da79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70255c92c3fd6a9fc514033b1f57f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c68c05ea7e3c7b62c78c3031b089fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57527aa382a0f279c662d8364a7310af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d1fa961e242ccf626befa3e6cbe8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d365404f0f99e6f8fca78e1e980ebc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdfa142277e2c51d2cecbaf2c68270227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f227becd092556f7efb564c587df7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd24a7c7002b836c73ac033fc40cd39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cb79e7bc2e42a8db675ea4b7056f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabe09c9fd74d2e4cb1bfd31a3a9c7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40463053b8ac1cf250591613f55ba555232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e02d75494eeb7ea869440be4ab495233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46225e3fb797d2e460643851f24c5448234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c920690fc358fc4d33b6a585d027e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe3a4189221c6cb0d47c6448f0a14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b421608a1c501b686279478d905fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e7ff52ab3a6b49b21216f3682ea61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd720807710c3ba9db21a0759d4ea02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac7ddd677a3f4f6ceb8df620960a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb276a71b24b1704d27592729e021c54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb0f9537e2479a8eb0856d76661985242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5338b38e6c81fd456ddad994a3ffac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f591ae5d165f0cfecb7e9a2accc11ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826f9c00313a98aa4b0e472f6ee9cfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44151326c0ff4fb7b8908c3bcbd8d21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b160e3dfed7cb22cc873ae4098d1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe2e210c8b7748a4aceda134294caa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84aa5ea5c845ad3265fcd7b78f19a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef612d8bb669b9032652e82ee34316c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07d0ec57b894c5617cc71f28d5ac09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63331e6b9539aa512222b1266b2115252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095605358fe1e2866e3e0f655a1c437253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0947cc1a2632f7c6b0acf144587e77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e840bab977ffb757570ad7bc6b914255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47a21e41b8da211d0430980d9cd3fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae998bea72b757ba8c4090887aa858bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd6765b9ff84eafc558a8495a35cd7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1621b4eb299f825f5297547ea26f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bda21a005e57495ca263b3d5de2c75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98265f3cb954225858ac2e9607d99304261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b380a27376027029a1597b63d56b2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f788f6babfb55ae44a9095fc0e6850263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8f322f149ec665207921c022cc482264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9ade75e22672df1e869e49b36de53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1019b8df8597c8ee7e1503350377f40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722ab11e2af073ed20d9244c9477eac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79976b232d88e1473a9bdd40d2cf549268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c40ea5b4614d6b77d278481bf5dd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd974c112c827a8584fef36ea15543b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4bd9ee27d1ec1847fb34559d6e1e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec00fdbcfad1691650fec7a49a2020272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c170bf3d4597f63ec12a2d6818ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798e1971f87b5877726ab1ce55e8f59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189ef54e4bb8e3247d51586169e3768275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c6ce33c576f92b535277452ebfd91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86d03dcd3f5996e077444206bbde30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7674593d94162b63dec34c14612cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005f248bc598345eda1b1c40f328516279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0951a585a61fc286a07aea5a5dd9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fcf85f2344eaa3dc58bbdd7293c85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b76f1346d59c33a85f57b5e94744dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617727d4a7b76cb9d3e462062029fe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a8ae4f1032d76bd2dcce06dd03a17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce9a6436db95ebfe2166a3b6206153285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208051a94871a7033c450de5b0a74412286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2b9b391660d1e8e577ffed5e4a0b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb098e446025cdf176d4aeac7d0e88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5bfa40e81cd30929a6b3575571386289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5b1d4ecc4ecfed12c45d9bca9014d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab2ce60b928d1f0d987a974b3dba31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eee0d398380b9c4b0827e0d6fa473292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646f7ad4c853e3fd958ebb3e5cc14f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0aa37f6c5b381e714e67feb59025294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aa4f3c3ec0c113b13626e6bce17f0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a085832a5a6a0c5f5e86770e99d7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55ecf7b344397f255bb8b0d4bd1ecd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a087d6c4171e0a265e9d93b935a1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c842bf8f40ac02c4063a973107c9529299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c996289f6effe5450b83b7c1e95d03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc152c8c9c4da047c588700fb699d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f326027dc02801abeb732aa30bec7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55fb22416164fd264bf13b7f877406303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4ed607f1c9b0dfad5fd294e38c59b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593504729ff589c4a8fa46555ba74b91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a51c9749cf9a46e5a53c40d6d2e59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1b9d7f0db172e266e660238b62777307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24469b95a8e9de8b9c8e67bd3c17404308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef2c9022c9580739fb4ca121bab7b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caf51d223dcc0f04372b683725df0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c51b5a817b35fd5d268a5577f67d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbdeaa56904681f81f96df5b707f0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a212afac2eb5b91cf83969d03119a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93957f59eb3ef7d5a019c83cd430397f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe4fdfd331783d748c44a0c1247095315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b6fb942032525e3974c6beb82c84d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bea17667bf6088ec365719985d71df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434789d8e2d7ca141aa79976550cf48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff460af7f66d4677b522d1ed2e32705319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f0246d71607458517b48700ee2610320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd487f50d34f54b590ea1288cda428321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe6fbb4ae4ea34836cde7613e0665e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc21594ecc475fbe862daa4125ba07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2841e81df09efe26b92932a14ab76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718970454bf07d9f39c368b5332abbec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87b921c5932872130bf9854630c88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863858f072b842c32fe06f32949bae86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f943bea33f97feda04f177b54000af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa172b2eb6a97b94d643d3f3f41d59a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d1aca46e3bd2ff1a76ff42e6504e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f788f22bd31ec39cc4e8e6754dc454e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a24f1f99c8a22219735d8f0f57ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d476f7b8a8931647bfb962e7aabf48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e9d309aa02790f685e36767552efe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9156f167d2f0b50ab1d684936698318335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268540682c0f6f3a110142934f47816336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae88a128905b48dde7f16306afaea4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd286fb80cd1531b5fea6077db2dddac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d21cc69b1f8cff62005b3c28263ca7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788a0e95e48e211c118fb81804974ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e584b91588fb18128fa44443e53c2b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a651123d6a04be6e25dd458929277f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985fd59d7461fc2abb0e8bb3191578c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa25ebb60d4c4d8ed8dc8cc4efe96344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866aea02dc619d8fbcafd01c38590527345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30771410f7e1b6b4abcfc05625eddd20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d06123463530baa79fb4db99b0f43d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7765388b5464ebde140991a54edd2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820d69f004a3b7ed22d1990a68ddc65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab761df68f364f7cffd843471c1be78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244e7750a85e97d4250fb2306823c56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f17225b1c1fac0832eed8dcc33d13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde2a364dbfb55c1489868a40575f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688ba588ed2d23822f8084f0e937ee0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a604737e9d539135954e2c722cc0118355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0886f0e7f16b80d3bbb2c3417ecdb5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057d248a244869647208bfa936c536357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dac0204d605bc1942110cd1321989a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7314047328cc1542e36e803a951118359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d8798f6b3da3b181f88c8491dc58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717e3f6aed8a69522e5d2bc601d2002361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9a6ece9c3769ac10b9ff2dd5ac1a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b332b689af562bf5c57f46968f03332363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085f2bddb93086f3d2cc0422b49f70f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fee34e04ebd88141a48657ac90950365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09679891ab4ee37f361d70fd0197c228366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9a6156053a7ec3103e7e2d738ad28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d8f8613cf325427a8f2867e872789368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e520e1c88411fef3949fa58d43829369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360468a4771fefdb9c5376ef8e3240b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935456ae24aac7f66afc2a2c537e8739371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd536383dce20802d9676b8a07a9ac05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc5d545536fe33ae75fc3653c941fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1428a9f3688cbaec2d3015860cb79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f07f7c5628f724df8b1890cedff89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f475e8903595441eb8a7956086f26e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a065c5b51c4d0570ef994179927602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3a91922577b494158b2eec8773fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a859cb70e591b00c90c7402a08d53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e795fb4300cf1bc45e7576c060ba0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849a1aac3a8e4b077b45419d73a5d77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68645d238d21ea4f5cf3ab40d91e71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4c5165dbf7997b0830d71187fa016383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c81d399c08a64e4ec962618d7bb2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47183884e78aaa8c62f6caeac82cbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fa08bb1f9c53ba50dff403e60d601386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a0bd223e5561380f7e0eacb1c016387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798a34f2f09ce34828af2fd74e39395388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731355baedd397fe7aa0312794eae22c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714922cd4b8a50a2ef03414282804e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb378e10429d3a81f6dcbaf9b743980391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ea6aef85405849900c54c65ee465b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d392858c57e76f107e1223c312ea95f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171c04a00b4eba9235441e1ed8d249f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248855f83802cff61bf5b625124d1271395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fce2cca9501c754f74180d8c1ab812396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd13dc7a462cc9314ff31a483d7bc40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe59e84e2e2c0aa016ac35673dff037398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77332c3dd643d49cb1118aff74b3160c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c852e06d7a9b84f196d86d720f3528c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef495ad6290ab19de08a1b4f2d4f23a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3715f15de8077de656f64dbcdbdbfbc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb40cf87a6e06c48ff196417dcebfee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf9e02edeb15499f225ca1b157e35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b39c905a6c6db58308a831185ef98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86230b0a6e06fe51ee7272dd00f91556406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7228a3d055767922960d406aff869a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a0d9aa7b68c302fc99317e664c99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbd259870ad1cb6c42c8b62f3ca3ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec01e8274d686b7f4048aa008f2b42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42df9ddc4bc74fda2a573fdf69b571411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b74cafe4f2185f2964a32988cfb2d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f06dfed860069bb66f442b687dc60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004cf39afb4960008e6fe64e2a93251414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cd4774b0f4dae9580d98ad99a3924415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c1663e2a8946b6f65937a63ea373f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be16775650c531826497dc2a5335bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca70b94ae32d35565a2cccda85e349c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fe020dbd69b1fbc90f3f4fb7002da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87332316f380d6d88b76569e78b1fd4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53636d9b057d38dd3ac824d0af69cedc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730bcb7a30dc0312dbd7eef621a0859422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b472d9859fd759176f05333da3b626c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92907a3546b95e4c602fd6b9549412ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6a4ba14c295dbab49c1126a37c359425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a2d4974d4f31a7cf72b1beeb4691e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30ba8a48f3914aa91cbb7d9c99fa9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482ced8859d0a3c6be541c190e30643428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e989362aaffc9688b205705641e664429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe71825cb9f52f41dad215752b43b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006c0d0c85810d265362b9afc4abae5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dbe3c7cfe919e547b6bb882a5d750432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0d01f0390f6e28b6caae9bab4c358433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8039ff41ba3a88caf40403af90882c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd883c57cdffffe616a7c3c6f6a612435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cc90d4345299de0efd4f5a5c97abf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01140aa2824a3be1174c6c8ecf89946d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37be55d940e8cc497d6e0ec234df25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e971d0493167c37fe1fd2b464451a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e74bfbfa1b2837f96726ef277f333a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c2cac30f6ceb14068d6e05607f5c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf89f0514feea1fd67b75bf0218759442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8722fa04b3430aa574ec9fdecad9748443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778a83b811104d1e50acbc003243014444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d7f3d0d8244a27ff673fe1c075a5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e88a350977eba97d0b362fecde8448446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c8662876f8952f96ea2c1acb5a641447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaa6f3c77032a2fcf8c449bb3bedb1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13891ccb438ac12bda2d90354726c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8d53331535ab2bdde7322b53a6e8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04db9252a8d3bd07030698e3385aaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55992fdfb39e55b7c0f3c3d92d3ab15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8f4882eee701fdf5f6dc3a93d3457453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a22c92e389221e0e350ba7d24ff28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd313fbce43df411a6ce5987764e0e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb8509a294cddb42869d3303919d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b1713b11e111a8b88a7526c93ea79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311def0a07b729d0bd3651ad55a9e8ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463730609b09970f781b5dfe9f083f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321d6519e356537407d90b3d522f5bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c238b375f1b2a11efbb0f00891243461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100c5fad29f44545fa5215b546a0e12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60965edf0014053e29aeb922a71a3e93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a048cc471866a32939fed3d061ba85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fb4ed2b5db300abf4cb1002c2f68e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7583f13e0393a8d1113e8e921575726466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4d782af12e9ffe02cd63d33ad2ab6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360934012bf66125429a8d5caeffabe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7027a8fb0ceaa247137b09de1d8eab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a60e2678c72c1407c129c4f31a7561470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d10d6e73a756959e318069367bd40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f88c7d48fb5299d8785e82c9f2efc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a7d2a52009c1524621f85d238fb8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127480a5767dc56f59726c2b87a73a06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a314df13d6563ecd83c818779cc41d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d42f12ab2f218bf631244574f23f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34de9ec419f253b9768e07632fcdeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa8acf6b3da12f3b2d05b6088dae10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf624b4e797088e6b6ac27e646a56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1cb8c204aee55ee0e4958b1c5dde4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fec1030affdfa604b3ff7206808cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed642431a0da23d8fac08575f49d45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d0447908bdbc572f365793000df9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34bfe803cf650da1bc86fcebf9133484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c841a886fefab5ec75787806a6da1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a530bb91aaf8feecee187aab350268e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec559517b2b4115057997da5fc0cf349487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf48b8aad3409d6fc5641817b4c97df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9b5722d9b31910c4880c38689f18d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3d7a6c77cb1fadb33f67738449969490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b31fd040ab89c66557fc99fdf73529491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa012a874435a7901dacaff2ae46890f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac2e65699f3287c1f6025f29ee558b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685eac0d430cb8a51a43c952636ca18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd136298016471858b09a058a314a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8160fc1f7db4d9c50333a1054dd7b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6720b78566ba84607c34a70457e57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ef5c21965fd9915c1951fd8c9a4e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518274fc6adb56bedcb7e3842cad8a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f5a412f2df3a84df46b1cf121e11500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ade0988e9257ae72ba3f72814184f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15ff5819e8d2a85e2f95d7ae15ebb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece890fdd34dddb2927c06048a5efa3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba43eca9b3e26701f19434d70f5b99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe248f2736307e7eb1e9f3ae4499052505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d056befa929bf804c0838ad5dc895506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104decc97512e2f70219e63915c7aaa2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723261888974f8b92c3caea0f8537534508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f50ddb141d93efc71e871a25482dde509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7f2e33b3e18b7127b95cf521595d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6df1b6f52ac2abf15e4fa6d473ed8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb94b2b46aeb72f3776d1d44c450690512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3e9f3363d21283a718ef658aa33b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166a48614a2590cbb3e8b841817841d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de58363a3dd8dd162f58f2c8f9ec9f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f336c08904fb9c3e62448441c7db1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329722f3af9acfa2401c2eee2d6db363517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e573512ba270b0353b1fc3a0489d2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5261eaf27dac34332059b0a45a8c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a6709a4b16fbaa45e1abe20f2b03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720c5a3120e955c9d5fbd8e879086a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707fc1ab1b009b4a55e85c58cf18c05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f6cf5696d0b93598507debb349da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4526334e615174d5a10365f5c4e5cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bd7be0b14cc6b1e2dfda139befc75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb441e962582c38c15a48e5ab47083526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249284e39aa7260b662b72dc1da00d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8c25ac639e09e804af6e64f4e24ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e7ede48a1badfd4bfb448c77cc63d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4531aac397515c0df442a3fa3d23f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedcdb6fd6d2e039e87161d82579210531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaa4a30459848d729dc5d3305b0530532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb6bd36da2d69f1f03aa4ad9faba12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ff6cb4d850785710be03917d5c7ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a03e193b4c4833b3961306f88021f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ea1b147c9abdba4df130f3e7fe543536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d22cd73157575a471eb8b4bc8912db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fd0b7de4c99d9edf98a2c10a28791538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6773b851747c357897a6b9d8952f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568c49282830e9a6b0e45dc4fcda0b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09a1eefaf02a8113c800e918b0051a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76440c0ff2c840ee233cbc014f35bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b24e4533f1ba160ff9f3c7cbc13a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced3073cd6a08d1f15d66a594a3f40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36567263805420bf862f2a4c88f4744545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dbb19f1b6e5ceba5ead0ae0decbb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2062d39e2554486178ea481764226547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c90763c03ba6e473f7ad62b3c90ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66fcabf482eea24a4901241a30bdf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9c8381d0591150b94fad630ca497e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca021ce84049bae7e3a37f1e5bb3be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88adcfcfe4468602a51770d8f8674b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccb309ff930b9de739ff0c4f29cda8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af82517de874c3c9c75aa6ea50b4da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd29b4f37e6a042db87ef50851ead9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b6e7a4a87a1f480f62f2eb9eb72e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea50bd2e03e8e63182afdf406c7d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84785013293368aaa9c769c162a246e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677a26d742ad792f580fec649f4f434559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a9b70d2b30361474f319bf479f487560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e06cb9644676900137dd5960635c78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1edb2374a7d4d54cf22c531604189562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b768776feff2b9454e37aa287d1686563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8651c0a27b6feea17d156c0bbfd5b57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614a63dd777d602cf280170ec019d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a444bc1136f9567ce1d683216aa4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a403227d7ebfcc5bf56e161a0715997567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc797ba5c82b47f119542ca5a634c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4142ed46a829d6822e77788a696f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a348f0fb4009fa00f6e6fa6109c75e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5e6a11dc392b3d9b35ced3e8bd12f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542801abdaf24e7557db85e79f0469bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5df993210073324de9d9a91c25c218573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce86cd9581a4b897f3e406756dd6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27f883c2ec44658f78b754d9282aa5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d9077aaeddde21735712d26cc6d02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf32c8d3949ef97bbbb67a71a8c959577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91413cc40a2ddf19d64bbaf40478ef79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede9d6f756a0513ecd22299fd4c5ff6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28002fac09cdbacbd45dda25a78f7999580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d3ca758258f75d812bd07aa3d8b53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2a05a2582a9190bc79d0e2a5563e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f954d636f625aa5b2db711c77ce64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b0256da09477e7ab816e9020d75db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761a663daeb6694876111143215dc18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09fd317d8582d98ee8284ede47a7b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb927e06334bacd44d9f0181278cbc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c3d4429b4895ae0e40752d9169470588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689dc69777487c92f79831c3efba612589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029c8428bf222beb68c1bb4ab75590590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff540e9bf3b7b1a2b42e7f4b14674a8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991a72fadab4bc0e5f8569da8f9e919592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78fbf6348f39685a5a7a700c5d088593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21877777585a892fe5e6c4f9696c5d89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0373b27aadec4ad99083ab270710d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c79bd9da010ac24a6210f9ffa79b0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31438b8c86579c4073739aa2fbfe181d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18911bd416a831ad59e12e0e5eaf3aef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad3b8197c22049eb58d0852791af92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e48c100cd74932eb596f369f5945d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c7d3bcd9210e42ba10b4e8e62dd56601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041650657129e849c9907ebe57d44ff7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523793eb68edaab0aabddc4360be767603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e02d439796c60efbdfe1d44acbcd27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e4d2cd510e4044a499381fabe0800605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515184361207afd29ee8a719656b5da0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3480c0b0ecee8baafc98206da0eb9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f77ac79a4c67280ee1bc4ca413a5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b56f60896206d534cd9c1265959a12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea2c305f1423a8d330778a98c3277e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b6039d74b6eb1bf07b87c69e51a9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc626e921f8aa7b2da7b420f333433612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa38a75e6d9102892ce03e3e44968613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27191f0dad2fc38e7931dc4d9ee308b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b718b70488a3fda89f0051897740e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36089c030bf32c92e9bb0b8fc4f18eb6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85500dec7fff16836dc6aa294ae61cc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59383e44b4413e3712298c695742339618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc70b21475c6163c5e55b563bb32a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa756096d4d5529a94cd2cdf1e8af39a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97560f51d3aecbf004d3353d0d9c1c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d318dc61f5413ee8b869af0bb07ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaede5c02d301453bb842b083f9f055623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864f6077986b73cabb7572b9f7c9f31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9741766161a7d1d1e1824632f8c522625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a768147dd92967e6992eb2527a832626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7be88bb2c7f7a139359c11fde707a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2163eb66640070e10b01c04c81bff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb3b5ad0a1b14a8b9a030b4d4e6a06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f3a5a7008c9974e367abb4a00bf95630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da25a8e4d29f959fe19e5d534b004a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782fec3ddbd74a2e5e82cae5dc1e723632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a070529e41ed3be01df767768cfcea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de24636e7a66a8b3381e985913f48a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84dccfd1d2d848a32652c9c053d96f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061801b25b424201114a1d352933451636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c6208f7a4acf8782627ab00c377a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd8f9b388248b75cd4d76862a8edae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52f6ef1857fa8bb6aadd7fe43560ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d598d3713fc30bd13bce6ba13fec2a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc7103252743ddf9f5c897d38eca9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce70e4a8eb180aa9e8113d045b5ef9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a9092e20276ca045e233e65f4052d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267330367f9d5369f25d19b43efd05a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dba3a2c978cabf79df3e9e8d0f7fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd387444da7534da668d825e9c8ce51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1635c80db766b191def0585c1d4b63e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcb48f00dd102f49bdf5ffe4c7fffc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a4e6b6e387823a9f5f55ebf68b549649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dbcef593b79600b9f4892f559eac8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31957a2c057f0072ca0ca362eac5ddcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f58990728894ca498c93019c8fa44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62f9bb19d89f6b90a316e60dbbc133653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad7880511080b1afea2b36d3b87c18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fea3fab2625f8ad521ba6d6389ef57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae1f6b2bcaac865e77d3e50a0d3a6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588f3e41ed2caf742584d4afe4263ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae0aae13b752ca728e9005e10f2dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef576056218f5a8bcba466f9aa59c77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cea21458be31122ef8e9786dae0ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37be632bbfae45514d40598b619e561661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8d457a06fc99d550a2af5198aaf77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fc0789d113dbebdc10669bcfb93aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a786162738e29e92575bec8f2ae3d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa76c53eae0dedd90cc6dc31f317b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68161378c521221f4f09b85f5b12644666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e44034b07f5731105b2ed10564ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98788b567a22cfe3804e1151072dd455668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3d51d3649d74208bca73f08dd5ef9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219680ad777b75260442879a4b46f68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a031e5adda41ee7982cd19dded3d5d9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb30f3bc34528cb47eb8d4837809abc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac576ab1302a02bb8efbbd8f1f7ddcdc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f78e63ef3607faad5effb85d5fe11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4bc9443a75280bac1690cccc4a229675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ec8c0fb2a7f7a99870dac81a534cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865ecf54c436dfbb3efc8e2a8274bd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9f7aeeac0ed36ecd4f0c0c3876cc8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101656f7c96c0a73a5a64249f72199a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468de07d74ba4f784640fde6840f9ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08f903439988f2cc800cb7162b456681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e6ff281ea4df8737e72dea1002c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b85f9656b48fa6145c3e99cf24cd11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bfd5d2d74867a578c436458e950cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1edbe892e4c26b22e27847d042a4e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2129ead2aed6fb5f07eaa4b1077d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c6cda656723baa6da0e55f58f042c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef14ac0661bbdffc14499e6fb3a815e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe7835f9d486c8f6d4ecd7f8a3995689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfcc1a8486bc974b244f85bb357783690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad070d59c0bc675158f1cb6ff3f0d408691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83684fb0a0a174f18ad8f77cc4a0ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63826f24cbe37c6dd4952e6616e883693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66351dc077f3d94a43115b7dd0b56316694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc629d2e777c02643b2d75734ba4517b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951f95249563b67a4dad1203bcc3242696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7273fb1a413da3d3e0eb79d5cd46f9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6977a3256070f1779d3cb39bf2599698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3036a45ec37ddb0bc8e21e479b885699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f792ed915007b8b081e2bcac1e6abb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bb41064552294bef763b8ea162227701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092bcfe753e98148abf59c8fbb78d36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090364918aa4ee3ffe7423fe4344cd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd91331cb074e658848256121b489f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f768529d4b8e24bd9737a7e3684dc5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e879ad453275c87141423a743a3dbe9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2457fd503d21ffc6dfb9fe6069044a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9fd30578d35f030442d2d294468c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488b326443a8f883d126406663b6256709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49fbb811facf5e20e12da0607dd49d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176a25fd276b6920d18851a0e85d39c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e6bfb2f677399f07f85830d0be520712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864d09498d0ae0f573a43dea0eb7996713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd13cf8c94098760f41423924757c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ee9aeea22a1cde0a189e08a34b1a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1efe1e4857d67de8b88c34dccbab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa6cfc777eb5dfa29c460408b345fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742e65fa7b3e118b8926ce55f33650e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1fff13e8db3310768f2f1b835561c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505da4b44fe379cfc890ec4031028ead720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1943be29a4afa1ad5f81cf8be3785721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bd48f652f2a814561df92af76b13e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cb1843c7cd17c53b56b738bd30e58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1a0c3622c0d4270b7308dc7755813724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03704a094c625e20e9ed2055e0759c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c514e9a5de758c1f7f076a6d2314f12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1350f42967be717e4d113fee114a0ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182666175895cb7aaa3d9aabc83feb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed156d16ce9b30faaa0cb98f7b8d8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a1701274667cefc847b1d539ee9e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3524dbe4079b60881d99037d03f65e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927191a03c22fffadb2e36ca31a8957c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30373b70ceff77cab3678f66b504df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c5ae15ce8717afcb37d80d761adc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccff3a7bce4cd73c7c818b3fcca6e5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d020514a1a8fe0ce995bb4e3102b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d26ba0d310c21816ce718437bdfb6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb785a0362b27c822e8a8c64b35dde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ed1ff14f83ba42237e77f387511b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a3ef996db448205db6796d7b58096740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa9364ca781888e02081c5b80ae185741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbf74996a0e7d6ebfcd73f7de5ee92742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37db1f0816089d5b0d8969cf9a9c49743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda653aa7b0f3ed2f162c73ca27277744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96133dbe613741e67f8529ddd2dec03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e67d24fe5bd745147b586a81f4ef2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6668bce7bfd6aa624185f18b79eebc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aba10ac89e5f22ccbb490b68224413748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cce3a362931dacb8d5a94bbe6b5cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833945c27265644d9d7fc2b52448ac0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49ca91d3c1351be27af511e2dee6c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c9401220cd6c812b59ccf67b7f287752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe010a8f4c00116ff48e959b83a6e8f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8acc74df37c3674eabc5aace8460754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e53c2387f96c1c3bef9068a66709c4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc775fcac250cab426c4f1e9f123009756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a718c13acf21bd3483aa8abff9ed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad79a2fdc0280a99b18be335db784af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875c921da5951a8237e158b7049622d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52dec3c506779a198dc97f9ea4d66d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04921321aaf0d627aab98e36c445450761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2171b8cfd4f82a6cea0387e9d2cde66762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0b3515e15ffca7504b80a5fc6da40763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba209c4887fdf74b9b7842d5df8866b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aea488e9faef28544e59324f9b4d0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deba65a050ea5e6f3d7a4e09d59b383766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221e5a42eab785703caafccd8c51cc1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d497bac6692cdb37ad8df5f80366d3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e194b0662e55281ad779339fc68d8d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea43f6a2ae9a54356378b73546112b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1e83011b9fabc9cf9b9baa89fcddb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86bd173e1a0dc83f846cdcd6b73ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419d89304c034f79a97c6a6056785e6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff5cbb29d80be197bd060decfb1b46774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76db607f5adf4efa561f56d7951ba3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0c91bbaae95afb46d4283e7a2d74d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296e5f504476e071048480c6affd46777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f8bdb1d58c2bc8117ee883c3080c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14026da0eef544ad6b0117df214d4e9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc3928b4c40aa47ca0bd0c7ef5a837780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b969f96b45dc5e4c79f7069c0dffaef781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21798cd07b21c000f589555ec293c662782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0d78a734fcc0c6d36fbdb4cba099a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7934155e7dd251212471061a544f9db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7521da876e1a23177085349695e2c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e22db82b9d0d07c4ff9e0cffe1327786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbff4180846ba83d1e3b0fee5f5efe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72b7fe98df3d080602b4dbb9568fcf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee8cb0efc6a09fe7d80eff9cec64b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7bb30422e26b72259913943de7e4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b1621f065bfd5a65ecf0479b4c6a1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b098aaa58caf2e32ad97938668e753792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8baef66ef00ffe14c0afb121768f5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273eb8cc85959567e4115407af40c09794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ac3f091c16caa514a356dd3a12829795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616231cce9f148f93b6e0f9816c9faf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d8c0a0cff0a92f6a8417b786f0e41797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a16c098ed256b9f48a480d43399a7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d273667e1dd1a40306facde4ff9e895799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad134111ea24ea7c86a48ad0b5c203800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a0b04febe5076cbf39bd6e2803350801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a50c3133350b8aa502f7a40fd6d91802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51012e14b71d74d1c963fc3c13f74370803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a69a3bc81cd46bc061b7d5337d31c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf58a5e802edae101389f32336c7e7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34147f72feeafbc1b4ccfc7903d48598806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca0038391c126a93ccab47d2eb1bbe807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3e78d063b797d18ba1a783311df76808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94433dfcbfd4578fb88d075a9adfcc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac374eef3596c4262fff1ceaaec15c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262af32d5baa9237f396f16cc564b4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e38f8e5c2142bc2a87c819dedf6ed8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b21595f06184980e737857f75508c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b653496113e931c033055d0f9108b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c24d72b724f04b08c2b1bd061a12f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5309e65b4ed5b00c887caa45a4268816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3781025f7d6b7e38e44c8e19af5d3b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a99b2483b96a1e34a45b1176206d13818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68042dc2621ae1f7765136bb515d674d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b5460fcc242e05d207b6d909c18b2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425b5055524296254e6b5ddd3a477ea821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30bccf2beef82ab1e8c75bbb84cb1c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc30636d33c3c9af8a38f4fdd1163af823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a070f4470c3fdf08b057818d6cd6661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3bed2fce92555bafb666f0e3268e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6539d583be5e030293ec9ee8bc13e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e81938f7dfea08ea57860415d68ed54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd5ed4a43debe3fe30749d617c9965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a925fa69a0de1289cc3cb116d2da746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969c8a3b5a484a5b72bb3077c5ce30c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f30ffa58a81755e86b0a933f204fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ade709d137e8c8e36a61a36e5da219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a5506ce4ae4d1b2c682f1b941e9d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96602b3fbd9883c02f15e10a4b1a6e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01337c241d913ac6b1ab79ee07f26d1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5dbe07c2c31b2288f12df47b1734513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a67dd2fa314967f8a9b077788e38814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bc442872fd37e5a302a9ce503276315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1682a73cc99770f202ceb21490161ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c26ba210b894e5fba7969164cd6b4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c291fcedefc276b9b520d53e4d4636318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf19f21fcf1e73203b70ac61cdbd2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a1980ce5f7896cc4fc16487e950ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e1e8b0b8d816a015243e50e009d6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee55067aefe99a7ab61967fd652eca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffb8aa08618081f46d3225b975d89823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf76d44c75a9cd2ff4bba9e90dd457424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cf8aa8b59904bf29db0d72428e3af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ced23816e2aea89f63fb0fff5fcf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19282ee2d948226c04e680d83b3e547027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c038574926fdbaa213e60b8814b0fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366117cb2526b5ae5ad42d9ad0c9c8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fdfe13a9968817f7d0d92e5f5c11430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02f4edbc50d9356d18822ec34acfd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4f7e8dfe3373ddfd718ce31e0d05132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bbd880afc33bc7734f1e93df8efc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293914fb745612ecc43280d1bbf9ed334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd2882e7ca76fd4a64fac80ff0ffbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae73bea5cb13929e1e6e1a3804b8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67baf027abe8ed817b866426b8ad34537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2582222cfd399793567c012847e7bc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887b287d5684261db2d659e931bed6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724898562d72f3fb1f79c32b7f81fd7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71467da4e5c4ac819bebf3e0ee03187641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe73e3040248a2a0b16d762aa11347242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c53ddb347ad4e6821a70ce084ca57b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb7add98c1eccb617dbd638ab14fbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165d4d92c65699ebf8e465f0829a53845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e51bddcca6a5162da1869b4c2b4d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6335d057ae2fd14dd3116c556fc7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b75449fbb7b6b66181649d6fafd3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb060b2a27d000e27fa9047ac5d95b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762ee2ae915b61e769f603ce9b68c5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0647faf934dbcdbd0157c17dbbbde151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e32fb58fe259dbd07f16d392e42852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24419544a07502b8e150f033397d6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66fb17f87f356246359be0094ee2bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bc869990d015c5e01c1e009bdb3c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201a4a3407b733bc31497d1849edcf256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277af4649e0a3265ca8242b3aa9c3ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d20d9e43d1a146f990e9d958f2b0e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0325dd7f67c9b71451847b52db54a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17913c99423e84cc1421f0fb81f622d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d872299f0a49e546a97697adcfdee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d025ef18c1a9d049858cb0f53ef50d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1d3213d84ae8b11fd22034b84c08c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b97e31d501ccd291a30fecc7459a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280b47cf37bd1a09a538e003d1bde7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4cdc82e529d74139a242104892dd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d79ae1638ba6d42f8a8d38e9bcc15367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a424bfe359027251ef2d5ebbd01d15768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3fc5de2b8e22466f8691b12c6f1ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3fdf01dfd3a4595055eb71524b96270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da1d7451f4b9efeaee3aa79a70262971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec32ae9ac8c2c0123993f75ac6ff3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2e83891a68ef897d71bdad9fdd15673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36063d26646a526c04fda66c2366db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e199670b75852c7ff097bd51df00575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade5817fa617cee0d1184cacf2487a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309a011fd48edfa77baacb7cfe7634f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a07d237f6c883aa177486b07953ff978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff1d6c19753f755f091c64ec4baa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c10a5864df35acfa74f0e0c5a6e4ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0cf9dc2b9622a6a021ec536ae800b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c025f387f168a81bc04dfcbd93cf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f6f382c095020d434e9e53a7eb89f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680283357bef94e7ddbc7610fcb0141984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4dec402e4c6050d5c1f6905b8c9ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd7b4e6d94309db7c27114794e6ae786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba409d1d5d42f4db2cfb986be9665187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece1d875d493057108250926133a8db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a8c0efb07347c5bf130caf4ea38db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b991acf89c7122aa46309db31016090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40338ce5994d7b97026bdd419bb198191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f321d95f02d8b8660edb02f087f0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df69cef570659f02f06c9928e5f61693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150317d6e9a872867f4cf33f751caec194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fded03256bc7f5d0ebf014685f15495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cb42b18eb9a6027edd44bba3490cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a8d3235ed7d1393928988b159695797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8485773ac827a73b9f6e729d07f9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0b61e0e4e68681c2fa6f9b2371ea999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59eaebf3eb6e428ad3a3ae4f7dc380100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53151e09d5b1a59ea22bf37791fd77dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9656f05078001b8a51a27bf0e2a1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1107371a12334e091179181fdaeec5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baa883e4b2d7008e80310ec5b39314104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44428d7d75c745b51258e33cb3bcdd82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b00741966b70365f59e7c5e81e19c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61032de322edc13d4fdf17ba698596107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50380d11ff1aed40cbda1a8f3be2c798108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bbb0bb0bd0e1ff7cff713d5c43335109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee36c422ee1e6e2cb77859d4a893e84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4907682beebe71b990564af1b98ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14054d7a7fde850dce8be9e14c4e44d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44005f120106c30d67a3f3796c715f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035a9c008581964473f69b8f822fc0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f80613e0f8738871516c0dd8ed9ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121a344f4a388900530aa38623fa48b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08007516ced7fa5b782ba51cf56c044c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4af4c7522bbd7d41373046753fcd6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e9511dc723bab7a49dd019f6d9c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f255ae24f18d3c9bd17a0fb7f1b31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a67e76bf73e504bdc2ccf0d7f17866121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee25c530c24e8031fee75bbd8548407122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1a09d69988703316167e6399a36a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f981885f29dc866b663dbfb55681d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b4e23ebb17f6577423a5ae376688f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a24235833a9958335aa405747bf3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf26dd94f7ff1fb0d96edf09f16001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd11fa32585476c941999197a4256128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbd40bb3c345969a9681d696a6d067129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd18b062e9e4305ea4cb966b3ba4bcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b24aadc4cab9e5fbf7081266c7eae4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72bb780c94627a4d2168f26c7420c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46941aa0d4076443edba9ac5b1c6a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19389723e470694a8d3122e002efbaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e98f33e4fd24d25fa9a283fd53a844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd40ccd39a4e753b5a0e589db2a84e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49018a481e1566de0fddba5462925aff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e5ea4f73c478574c54a1395ab8d46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a8e76875c77ac7c5c4e544307b42a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb9c7b5ae30a1f0afbbeced1032596140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0cace94b1410954475deb32bb8405141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a1270d3c6f7f3bd9e6df5941e4123142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4458b6bb06f3db4dd979ec1c149a70f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214433c1dbf8fdc46645d2857947c33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666e045525ded2ea92093be453fa1f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439644900053e1005d8df90bccc2102146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799863e918ba31c311536cf228de1b55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51651270c8dead54e8e566689164c30c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363ebe26c6baa9971d5368d425457d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30ea202365350bc72217096b725d8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fa2a6e7876ed38215c7db19acdb21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19422592b64c66b8975004ef8ea0f75e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00be822e994e831cb581bf7fc4c68f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23b0ae528c9239833fbed8c19df87d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80db4860f5082e4c3dc20f3fbb74b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad2b9a3cc3716f6a49d9f5f97b15a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4714294cdabd3995d06e724ab22e73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52b8eb60f86bfe49fe9de42de3eb28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb820d0aa139fc711263d93ed825e28d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a723cf79511de3ffe2a06f43cd3d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbda130d0a9f122ea56057a2e5d0580161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06071931f1120e014dabfb3c657212f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832caf57b627a57dd9ce0531405f4ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767f4259d09084a1e94fc27d618eec7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5e380523f1c740e844cc058fdc133165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba4638b3d375b30de2d0d542957e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da24c1a6a8e4b97d33542a5dcd124b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128dbfee8846599e3f3612c4d91ee17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba43af7be84678a6143021960fef0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340042be94bbf8b686abb7109e3d260170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1994a1f10c840dffdf91ac03019a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ced7ef19254709f24d1ee8b544ee9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f5efe1e11e7d886ce2e28b532759173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730e3621a9ba5a40205195d2d448dc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07e09956b8c7c17bcecd60814ac7d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966d5eefd97adf4afdbe038c2c2dd22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf640058743af8b84f00f65c8aeadc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c174e3c6dcaa206d8581c0339dfb2af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ff9e36f98f8d610d175f887d77da0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4fabcb4361a3bc88b41ab1df69df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91589274a9099fc7e167d8571de2b585181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5cf0d268240716f4ccc9b3f3abe3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5192d5257804a998e8839a68f1e90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b910b70c0bbff96ece80842bfbad8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855752fd7116aa59e534bdd84b4da5e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d95c0c9adb55d395454ab70409fd86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd24bca0e46a18740a0e8b6b0604a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9b546dd9419408fe8efeea5d168ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61c1de4fa898e2ba6c3af630a68b79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f106710168a700b0910d9f73cfa956190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105fb176c950ff4055db04dd699fa60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53789abdfb9f6d64520b05f321301bfd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61c3006a772184c5439681be261f97193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70506bed40b4a0f1ebf101594aed3f6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318ca060a4b1b37c92fc726d7508ea0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13f896e66be5b6918b7d488fdd3171196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71892382a80926786d4d60d7934c3232197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26e21c8caa9e6366acfdcc9356c510198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a78d0f5a437dc44fba938ec6b9837199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448afe731a0b10e753da01478ceaf4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e514745500595e207f090ea2e73a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901a0894f02e29a203c2dea8fd90975202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d589da648eacde4454231ace3c5db1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c461a26cdca88053a4402d075cd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547643ae0822ce2f5b19479ad11e5508205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836116f591107aaffa1741a1cffd3d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41415eebbae42f33192824216167b42f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ca65c74758748b7b6b4acd68db3e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46107a58f2b75bfc096b81e954f7865f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae46878d9f5025e6102d8092394a3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf55bbd03619009dde6bed2ccdb6722211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85f116691d61056186f26ff81b1cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677882655d85f6544cf1c72cec5ec5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1ae849e9c577923798e8065b03ec2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a56b3216959252a8fe49aefbdb595b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726398e1066e9a9b298c983516f6934b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b541e0eceb5a17bd9004dd17be7a5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216eb4876c236cf13aa4027eb3d476f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6e47eb1d468b73d5db9914d3f4b23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33353e983dfa3165678781e3331a6884220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a9cff16270a5df63fa62f081181ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c08a4f70b4fbac784368b3273dcfae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2b08dc411fefb3c00c7183e1ca5b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92953b52683a1aa17aad1d0cb26e19c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492a08681c15eafd149729f2c72756a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fff6af33afab242a51850fd895f77f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804620c8230a67470a0ef42f5b7f548227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9696aaa2f6cf7616abd333fe29bef6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57dc5f79fbb328322a9cc08b841c8b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc069a3de706a2c2659bb6b8cc96e38a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de821bc08c2dbe4a91c3d32476d704c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7e870c010fa0840d796f8548bef3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083ddd493829e6227d680f43fbd1219233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0daa4087f6073080e40760eeedb44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8487ed92b050e13bfaed6bff583d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7587ce564392e9e5530e6555e5b4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6408b95d6002e3b47963d0d79d59fdb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98834ac64d3cd0723c26efb026491df9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7aeda78f7d2c5474c71e680bc0f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5754239826eb53a30424c2b61e5d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899fd8aa5f93605203a7af30732839d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e20f5d562e9b042bee89900a4cbff6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dba0b03c7f273f779a8dd7941389d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ad460d30ad95eec85f4801a1be69c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73c1cf95e243b03f766ae556c8e7c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633755bf81d6a7972372ab7fc8969798246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded62620f1739722f4677cfe9e4311d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2436895643c732e8a2b804e5dc87a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c8ab09cc605f5c4b7c7a8ddca7b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deef3b292e8d99ddce8eb5799ecc7c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b164baa2ce6f9fb787e66b35bfc805e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a73b450f85919f13b62214b21bb03d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636dc5c1e808b056fd485d89b810ec2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e24ba81935d98b82e7874582f16ba5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0775d77ab0dbc858ac43a2b9d8f27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb969d99ccaac53bde98d6a4701ca2bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c74ebd6c44bcee77a4961d14a258257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f173529437a430d61dca8620b058e1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553342d36d26822a0abc08e1d8f0234259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6e75f038d047a1b1957b08d8216bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b8d6460c53b5019ad152d6914445b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e70acea62a7e992ae78b71215005262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0eafe87b317edb2e86005da0308950263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceea2e70182b606bcdf8931a6bf8e44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1eca156734e0c764781a7f3f6a3c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c643edb31d48636f8441ba20ed8efd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66396600f95894320dcda4ca4c615d41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7f5d84a9f09a87853d14f4205ae7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da7d84f9a0a87bbcdf26046c822627269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44a7451023f9d9c7570662dab61c71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac7055ae2cec8989054ec954e4a950271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5015bb8c61586ebe1cafee6342a67e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138af4a64170fe4a2e21306aa74ddab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e53bbf4465a0599b45c269d40548e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723db4d60454781bd749f8d2679d1f32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356ab58ee5234750aa88ff271c50935276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33af52f2c2712cba9cced7f2b001f67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b996f984dfc2bb853e219d0d35ee7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181da589c931f973e245e38fb26765d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fd0969248c588f6883d5614efa9e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19aab56cc9434bb611c8b461c119e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df815c554d45b20588047bb9b65de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f5a8f7249002c646e5412ef132fc6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3df45f807bb4333e2179bbd8d0272a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54f885f08e5521e5a57d816851225285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2965a5a4fbd70b26ea8b4369fece83f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c786c39eba1bf8de59106e06bdc5c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e36b84bc5ffbf8c06934a955cc9b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9208b8daab371d9ece7568f9ec2ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a253894adf37c6c60bc2fbae7d4e8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc2a35da9047b12721cdc719e67731291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18202d328197fd991bf982f49971213e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bc4af1369dc5ed65c35e852f8ffe3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818883d12c03750c3c45e23fb601d87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554485b35a46ed295e1443be8a33423295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e7d99cffd22b8facfdcb0fad67b99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1421b9ab269309bfe0723cc7cd375297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9d92fc3843a555d47ef21817a9149298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1f7ed4a2efb5e1fdc95cbbcc8a703299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0b638b094c73d64db8463c75c6685300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc11c6caa2a05b7b09f306b6fb3164301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e2a5fcb227ab6f1bba0d9a35d77f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae07fe8e13fd461087dbfd6cb177685303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55096ef0ae8f94b333737740e967f9c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f07bd3fd2eaf7a84162e6650fcc661305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124c7a7c8e145f5a720dad869b76b56306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630077ac854444668cb2ed132c3e61ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf09a38ed5c6ffcb9f9be1164b11b7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95556b3c554a60c02bad9ccf3e9081309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6625390c7f0980d2a88dc74867ecca0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df351feedf36e3df2d963bbc6ed38fa2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43774776814ea4e5d9750f7fe1a92756312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3919582e71f521219d8ea5f241677313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8b49e90265968f382c9b9667eb3a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178416826500515c5cfaa8644315022d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db0c15002dd6c69647792485466c6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44065c9ba963ea94cf8ffa9376c395bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77003756c3095dd80ab487bd79348cce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e43613b09f8c050e61faf56dae7f88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de79b8b9b2b2c725b9f0c3bb7a3a33320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa32290a209ea995a6d9f52967e36e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3cb2661c7fde907bda27e911af27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4a17f26fac0aba53b37ca9198aa69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876c5584a49f01d7410c2b0f0361c18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbc1401acb9bdaef8b1f1b99bfe694325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0deb8f36f5849aea236f582bcce3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751b07952f9dad0d09735770977e551327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf21554e3378f425b6684f5309139e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfda2d62cec469a8a5cd06c498dd3e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783fd90deaeabaffb9aac9279864422330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8876eacb404eaad4c65f159e9f98979331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956370084942e142fdf20ca3fae01ca0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd19e1161dc4b8400552c3c75d37267333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda1909a2090ae92fac76c0823cacc5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb28cd94835fb2ed6a7552263078d0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c08defd1f7b571d9f51b6357de146336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d09e5712a6cc0c3fe2e0bd329c00f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa4c0eb7986635191b3c5400804cf2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d719f6f82c0ae0f602e132b2dfb44b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e74d2e859297d74720aa74902d4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bf1e063fec808e2ce997cf0f9026a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec11988587025b84a4db7f9ce7f0ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a8f675bab9ba2bed6dda78a912fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfd3b6d234948462e01537164fbff6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61a70d6cabf1f71a2440c6ef98092a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f86bc66a294d698627a17fb070a20b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf75f4ce5d82cb483214ebd8d76bdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ca15ad3ae7ded5277020d3c33a13b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a934315d8560e15468fed238ea12ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8959f5d205c84202ded832da5ff1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202bb63bf8629368bde5c5c31517665351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd9c4bae11201cca9498a26cf7c334352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3943e55cacf15fddb10bddefb1ff071353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058c3c7c40df3958ec23993377c7d9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f7f5da5d6e5fe0e35248a08343420355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221182819bcbe2ef139614438ca6abf6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec480b47157566f0d1f843d271f6884357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d02d7491c0f9dcd112fba9990db96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f620c1054a94822e6b8e9a910f486359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb3a003bd694159a1f3983558ad639360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a62cc34e8e7b85f8dd1bcca47128d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c46b14cda486d444d65cf4cfaf7a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97062f3bec947924d86c6e44c6b968f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fef1d9d3fa806ec4c573c1ce68b2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f226fda992a4e989f171d5448ae3db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655a8243b6b9f0e4864a5514869fb41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90399cba05aba597a4909f37dd26cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527caff55332646e23124f8a43631e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3abb610c184c183e433e17bd4d1a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7d262e72d31f9636ef0cbc0e0cb02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee9fbfe9b7e68f1daaff8d225d0651371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d53e7f3c369e2c686ee303a5fb21f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ad68064f6741bd6d908b15905b7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81504bc95abbf95d80611e5a78a96e48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebc9e25c69eb0d9d75169d247e0489375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b1448e9da4eab5a46642e3d532f1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3a914263a8d1bd13fec2a2ac6bc0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01aba7dbac6093a85fe9d48cf8a94d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf6d7da3c98fdfde43a6b31494c7ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85e7c547a3c839170c7ba3d6c5756a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edca06ad2c263bfccd06265aebcf1e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3e3502df4f06eabdf1e17323bed25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe2a14550407aa05aa36d98b8dfa3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11421398c85153c0f522de1eb732bb51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901c08035ff9f3aac11022f07f13583385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062418336e18347a561c9e2f1d8b902386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb46b15e8b8a6f089798677c6a3f4b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce9dc389c5d4f22d8f45952db836af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4bd3f16bb7dbf295d3cd59776f604389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0f03bd6c40a2b55231955e8ee69e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495cb4c82144abdb743397a5d2b6974391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba4873a1eec62ff325933563d4ab2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32ea8e865a1c52e4638bf4e89ae346393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6559a991fb2399175c133de874f5306394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96ffbfd9a6e5f562162435d1ab82dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42da4468b9edb83b24ea1f7d044c37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc9a70cd4da00f14dd2780965d4876397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89887b5663d8ebb75889f5a779d4fa9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3236db2dee7fc9942ea48a73834b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ced2b00ae2c5f6b2fee7c60f8f84f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d1e7d1d2c838530e59e39b7d99816401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356f9061bd9d29a7d3bbba922620a6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6309597a2d1799cff983e6f446746a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e750bc95aa6a4ee229e2cf720252bf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3b69bf9c7c1cb169770148201c664405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae78e03d1d8a7043cf9f56624e199f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedaa52f4d196c89aec65bf5be7387c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2c3df2a1c05cf92e4bd53dd5f436408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80d4a1f0cb195639d4ae9499cd6f68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616de5b691ea6406cfdb4f96d64b102410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a45dc5e08a3ce6f0009237a4a9e5d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a64ded9f211e55ad82ade3188839d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100fff6653ae798d44175ecec91b38b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434340633226cc946d0f24e070f4df6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59cd8cd61c3182e155bb65f375abae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49fda4e34439d064c72eb3ef8f07f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a6fcf971e958614e4309ee326b81f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785b9c9e63a8d5212a2c8cb4b5f4fae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9fa63b5ab815cacf09ae7c20722a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55ec704486cf5da4a766a1bfc6990a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd8ee238724f508f4d20b7467d773e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa52238a15b05d3e29efb4fc0343bc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0adc7d42aa6e4ba4ff88ef9d90b583423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7afdf056b36b92db5a998966031a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a86aa865abfd79731b8751fd57573425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bbda95dad91ee79106325a8e4bf84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f73c0ec805880ccf460eee19d36b7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc56912d7d2f64bc1d43056d9441014428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c1090fc2c5879da3e474da4afc099429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81846779da37c7b78ec716c4077b7e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3a0a03acf0fe6f778b7b5d6b73c5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec98969a4bee8d2d033bbb438edabe3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a18d8778ca772b4fafc02a5a4a37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf59fe96d38bc997dca24440e8abf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215dc27d60772d96c860252b0bf075e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20db8634cd81a43029f404741a3370436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640781e4380d8a899e7da1c67920e42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5cf253dab6e408ad43fb6ca794ce8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ede1d29e47665aee7fd7eb32371d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2667364d6fbfaec67375a4d0a8bac76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1555096418fcd4952ce636ac17b55d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8fec377f2011bce2b0658b6a78eb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df88fba2145df6c8746a00fec10cf3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c78ddf9007f9251788cbd9fc9a66b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919bf4cea0052189e838982d2b309a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f9d1f7e19987c4421f2afd9eeeb15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5252326dd78973d3f87901310c4738447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9becc943f4eb7741bf7e064e7b6bde1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c554ee96ac0140883c1a09b97c40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16644c0a72b258ae015be113f953bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da64d687da72ed360934029691e818a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fcfe3092cf8e5c2d919675517c50e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc2cc5fa2a1a5ac9651710468eeb10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2859178f17afce872c2390717fd93d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a5cf334874ffad6dc8eb3ccaa200a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52571c252db4e6d3bd985522cdea4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da1da4decb9dbf8e6c79fc71761ff6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be212454718c457c9a85e76e90469431458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc511bb4f40ff86482b70ac05102ba2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f5a1955e4217661470eecc269589460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a5db48554a35413b6a76e07848936461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375ed754bb47330b2a7b57bc9d583e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72b4bcf1797d610ed1356d692be06b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd1e917a0aedb236623741403edda0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf492e59772c43e8c8162ee053b8cde2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a40c240edc3f5cada92a6b6a12d4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bc2c49a35e3c4f70994d813318ba6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1227e46cab4399399c785552acc162468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47999c85492eea89096bfd1f141010469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d5fba52e7bb7c59b7c9fe67543135470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adde8c4839df844715e4accdc9fbc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05d80e23870ab3e6f6e3d72a328150472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611c31cc934d0bad8f9dc54d5fd08cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba7b5fc9b9d96fef8036803eb45991474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a5e663c940515e71bfb729eaa87f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda5a0f5e02a963e2f0035088c8f4a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616fe7150d6c622834026d087912ed9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4539bd93ebeda56d270b6b338d2fed8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175075cd9e70ee4ec9d3b45fe11904a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26fa45154a215312150f7390c5eb3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685147e39e4604722c07d087b81f9ea1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4b30a09c19219bb4941ce960ce66d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1638878ef3cd8e878e1fa91cbf31400483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931792a0bc1bdfda307ebdf58ceaadfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbed2e138807babeabe33e7b6ca9dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6fa428f872c1d30ae231616c0aeae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa1ced1347761a62cde76f98b5ecd3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ccf84afc4d66eaeed652c7fe2c8e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a43799a48852ce9bc0a519420560c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae59b438b5c67b11f108432b51d3f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37077086a7484ddbbb394f89e29b06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720487c3168d96bb3b930e2adcadd089492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b8d2d42ed08df5bb8d238466475fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac799d644d3ed75fef0f7f3d9ef99efc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b880b3e4a6f8e0bbfefbd36f1ba4a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2fdc3018bbead6a980dbec150da48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea1aaa583f25eec75808ccfa25940497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ee81dd1783775d4731605635cd6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f2acbe293ff08c6e56dd7b8ddb563499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7551fe48562d1f289d11db987b505500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dc03aa84be8e195d7ad8a78697fd7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea8771a0e21745b718001c5bbd355d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2e397dcbcf9ac2e2c5c16c7cd280503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898412b343bfb0d0cc78795cc42fdb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53031313f8905e8dfffb4716feb7f2dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e842fb69aae09b3f305c4863f82d2d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc517b413290e668742e39c181b247507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c62d2e69592e37ae66ad8685f99e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc81bea8118545ceaa873b11c8bbe38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c3f41f591789e0512104d757696c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe10bfcab3687364c1fc7d19631fd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c29e33ecc0388b84141fa299913e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6641deb440d2e0790144f91ddb09ee4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204fb3f049d5dc8f337654c8fe80be1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca6a0849c86db626c175fa5ca8346c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33cb03244c347fc9a692f9d4eb53a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a257bc0023649075b731aa2302880f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b606179854ed873678a9758601b43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e08b468813e69051bc1f8f0e87765519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98373ece11a801d02679e07445a57454520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b946276e5bf24b418e8312d3e25b8c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071bf31d94c68ef9a82eb6736041d57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bf1d786ff1f6c864e24f6b4c2ad8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e49d5de5a2c15f57ced4c680bdd9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b48255e9f00d964751b8c0d1545d3a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63599fafe06f7725744f3dc36d615a6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac6a0f0bbe56de0c79dc45f890dc3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4698de1b16b794014bd828f1597ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560c40ab4c7271c3701eeef3b48043d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fd2bc3e4560d30215fe07c93b014f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13eed780fdff0b9d8debcf27589688531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f790dc861452224ad7c6f654951bca3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc53baab73649b384adca84e6b8ee9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589107ef6d94bbf8db32b9ae135cbb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c912f5e4de61293791e328f6ba5608535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe3e24bc829e96ad58a66a2ac98c72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c249e20bdb71efe87c880592c47c7ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced77609e6bffc829ba43fd51866952538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f1d8a1dce60930c53552640448e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0826b2b7d5ce0f9c980329236d20a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a5ef307c745952cb5e44846f1da2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135a806b521e8bf21b9e77318456226542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12533badba045614456a46818d67028543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5401210d76eb54e700aa4f0e8a41ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe3c60598e776a396e1680b4c76d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a9b63e3f3f4884783c7582424c51f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e7d95137b2033f4cb2a79ef178d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c8cf3cf043416f877dfd7864178e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600a8b1b8f4497ea5b634c6da567106549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e4c467ef677cd0687153fe91f882a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a6a271a4e796434481c006875ab0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6213016f16e4bd2dd8f2b274e5f592552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9497e7a1ef1ddabf919fbe6377578553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50606ce42128c09a0e2ffa0b392fb44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad430c30cd16fc09e4bb22f340d3d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e7083e61d7e6fc97385c277c7d7eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b02dccf60492a3a88848a6c8b231f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9078328134a0233a3c2706d631ed8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9424d0bc161bbef02d0018b590e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb407fc197095a10a7a6433a9b207560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f371d03e946bb852cbab74619f822561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04159af0f0c7805e124e1ad4d3a8e57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65095d7cbe6ced9f95e907e1be6eda07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32473dd929b964013053343ed8ac5a6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2225dd7f6dcd31d378d1ef460941ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f944a6168c5ec18a8a0aad992c71a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f93cfdee0e24b6fde8bc6811430b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c52cd82a021a50b52ba7998e6f226568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62016721d502231fc759549e224d18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d75c097332497c71014f7da85ba44a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2537c352992e448d440cc248cb696f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73045f6b97767a6f7b60d11778b64e1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b666bf736f3310065ad5f8ef6257573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b980989d9bab5b072fe37c85b92b7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1681bfcb35a2589e235e6fe949b82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02cb76f0db87d2ee35f2aa756974c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364e2df47a921f568a03f8b9d565513577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cccf1107bcce0377a08fadc1df80b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9261797a67064004bb232f6b3facf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac8074b239370e89a55baa145efa3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf642e39977b32dd27f3a05fc527c83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3f91333c4a2e73d85919a410deff1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1ba6b35725836defc8e45ffbfd8dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4620c95b24428d6409ce9332a065495584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34628f79240f4859f451758578385f0c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b7273023bc0a8d5144d6bdf465ac9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa00107e6aab44b8307f0734f3d1c85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcae0453ea15c71817bf0dd20a5de8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29f354c43af59ccf3fd8c4409bfab9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affcba5bfbe486456765afe8b7c25db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129532df66cc498be5c9603b2868b62b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbe9ad6fd2bb3fde8e7a4b5965341c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837843e6e63147facd8f084a0a8f200c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f29c4f4217c417167b1b49cd57de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c63bf0ceb3fd57caf3936c8c0033c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b948b944f40f96872051f501a7084e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c9b0d19fb9570a1df92687fe3489597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b957a81c7e6f47f70e8166f949617da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7e197452105dadf6fbf77b61ad430599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6f1bc14ac15d11089282887640014600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f9e74c33ace1f48165cd175a2d809601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e6c330f6babc258f7ba209751b274602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca1a44730c502f5bd7b9fa819c8e37603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4236246aa6cbceccbccad357cf5aa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf57b531d84b7eab7365f3185f38085605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83b4c670fbaa66f183ff75e7e251c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93c7acdb6960844735fc1e06ab7eed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f11d40b22e5ecf4512702790b3f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a259924e5d3657181e178efe948393609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949828918eeb4f02ff9b8d40083c5832610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6394b641078051f7393bd73fb2a4ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5197fefd1d44a1e5dedf8688e32aed8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742846665cf50a8433b89db25b3a8c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78aa7878219010e3147dfda10f157b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08434f6bb3231835aaf28e10a3fb9322615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df79fab07c633ded06d0d91a8aa4fc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b2176752359c69260b86987541edd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f7c58ea2e66b62ded7585f97073fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b8e93291915a6ed81b43f6e7c35d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f24fc190b7415723abe033329f1897620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b44e28d187d87ec89091ebaeb3454b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff20625cc882f8d1cbc7483f50f2f23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dfa7808d1d4c821c54c5ea4a04660623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922e49171b7d79961b52eaac9afcfa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c924e4d950b37de6ea8edfc489c4119625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d5b2accaf42106989f33974b9d14c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069c826a666b104abbc714c72a219fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bc9a6bb7a4e28aabbe890780aa6e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbbfdccdc4fe106cb7742073ef624b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc8719a06c3c9089f985bdf4728b5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e376f53c9c86327737439495d79ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6218a7555063d7d53d95bc346f78bfc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f0bc7418921dfa5263180d455772633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359d152935573c646a2c6df4bb38743634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e01c76d452b97a8ee7241306a45b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230d0aec9845cf753e7cc24d6c60620636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11014a5f0efbb26596f819d0b77b23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256957a7427dc78d0016a02d2fa4fc3a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423819576cddf7a04ebbb642c599f39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839da65b92fce443b6f074351ae51bc4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030efc23bbb84dc29e5dd7ae9c844da9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9bc213a40557b848fe8a233142a07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b99c101e60988f5328a331c65cf41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f79f0fdb1bf441f9110b17bdb85657644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826b5314a297876653d2269a1128840645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ce70cc18b0eb66857a96dc0a7d4b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fd22cfa1d234d5da28b8262245f2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3207f05e1519e5a62d0e5e4c9041bc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f74ee4acd0d2ed8d7bf1ca960d8fb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460b21eeb5fbf2465478703954ad99a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1449e204d46ca68310def3070620f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e47561c2fd37075ab38b865a5f9ff7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932b0458033123b2b6323fed11d0777653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac7f03f6554433fcedec9d0ded5945654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f7554c3b251d11b1ea20108de91fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958bbc9e3493605cf3969d737e81631656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173a07c2158b54242d0e107babe2ddb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83a2baa897441b11b285e5f24a17b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082539bd600ec7b8291aa62f3b4a7269659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f57ef4e23a274dfa552a377f7215c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928e98be3b9b0cf1b7844e4cd55b520661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6344f07b0e70fac756555d38cb4831c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd603c7f3f5a57d565b3e9b7c5305d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6730812003c9b5799ceb3ea177b77fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e86a063e4ed02ded5f8b74ea7faea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509fd3a987de3dbc67f4264aa11ccbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749464c2487a38c0c86a67c79fe0887667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40968abdd570d1b12b9937b2765d51e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d66d428a20e0852b44c12bb0138f7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc127f7f1e83cbdd8db2cb86bd3f09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95d720563e8e49b6836882c80487cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56fb0af41107c38a3e407a11d57940672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b11060c8b1654d125b501c9020d16e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353df015ad9704ad88aa76092645830674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ce2bc99527b1bdb8a488d98bd69cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9a57a49d9d3bf60fcf9d6cffd62f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfc6c7db4fc781eab0637b00847662677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c5dff537078bfe15cc2a9f89a39db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3939ac1c3a5a3cd1ced6defef34cda5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d88856386a3971b0e156eda0c2f72e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966557bea246639eec7f15867bb309f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b032694b0525902307c67f80fbfc369682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de009e4032379164c885b2e5385a716683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b909cfbd2682637ae7d756a182d1a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f8f277335f7730e7c9f350fc767eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c772c43acc43898de76f7eb4f4fbcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6daf03a9561ee712c5e8a8634b890687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737f44349498d5ef0fc0e15831becdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f4155aee1e2e134c03df075b734a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899843fb15db3eb3d403fa4603d06cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02768ea83084ef1bb65ec268487561691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099e9a709085ed33fe1ba318046317c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b31ce069dc2e84c6cd718e2bbdbc41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1f53c6a599770f3744564c72d5b32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cb238b47185accaea8ff6f863ee32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b456b4a4fc0f19852afaa8b28239e9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc06afbd6040c0cf62418ca3fd4deb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f273ccf4644f9663293ff5162c881698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674943168b666f4d5bd766a19524a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd795c02948fb2e08cd6287d47ac55f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ce9631213e184e87aa1dcea949219701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f92990a97e13605442531a29e28f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b72bd7a5d3b741bb2e2ff291c2b49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df82ba6fe7640942dda028bd523e987704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59544b7cfd9b0e904c84c4f27bf751e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61982a862c2e899734807fccff1209706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f52c67b14332ce021440a5fb375f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584626d4db6ecdcc3d7d3267528fe7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997c5ec42698f9f8bdf028ed85d90a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246700d963e0d6e545f5bec01cac86c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c46a59d26ffeaa3a2bb668cfad4499711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714a2998c08fe83f7523017fc0407e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad349021defa22b0755ad947ca5ba5ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1973f032a4caad782267e33a6115a63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d4d64adf404780e334863d2dbb52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7829c271e327a455ec569d2d65f4c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cd1b4f034c74312805da8b11d4419717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824176a2c9873da4fee2b2c7951b45f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f719d733c28bdf55efcd8702b337063719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807368b6f2c199ac3cfa5b219ba99f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0e4f7441ab1e4e25665ff5e39283e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4290d4fb3a99ad517ea5939dca51cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8a5c4e8b5a10354d1d06270de1cd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37f7a1d33173e14b381024416f023c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900fb0f4520dbb852b354910fdd9b9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6577ee21d9e086f88c73823389600726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed5ff17f895d2c1f2e6413563ebc08727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d482f9c745c73b10e09c5210a2a9fd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eee846c19cb9c41c549866246f50e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3d151550228cf428f80efa0b9677a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cc7e8ab6ee4134565fdc545be6387731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd56f588d9ad024766b8b4d97e80f22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98555ded22ad665ac64b955371fe26b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b884e7d9accadaf9f3473bbe361cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00900efb7452aafe3d3b766ced88237a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427ff7ed103904d45d2396a827dc9f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df33da502f00aa9a87453cd80ab79b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737ab0209ff63c02d561bfe21f04b85738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f52933a61eb41464fe1cdaf3fbf489739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f977039a99bda25d5e64db0f31903740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a0aa078f2c226cd73e2a6f1ebdacf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c7a8140c9687b3bbbc4dd1fd360b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec03bd21be124b688460b52bbac8b10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bd0b1e68cdf0405b9a3823340e569744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf14a20b6b70e333cccad150b44cea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35778403672af42ff1a59c55781759c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe4111c3e87ed6819ad83792b7bde9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092b55d2b62a69c6f062414a545572a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1957399be7adf2781e047f0226d3d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4750cc40a00bfae8160d2799428ac02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f74a274f0a720c042db359fb8f53f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fb24a928a97cb631f9b4db1dcb122752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020c3970916ecfae592b5b016d23d53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1ae07e094dfc6f052e1e89f3b8b36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8ecde17a7954b5bdc415aefe2c9ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dda9ce48134479c45e64b8115421c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205ad9c8e85e6ffb4937a653840e717757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f582ccd7597db5a3dfa3e05bc69b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289c1e2232ef73d537cc832180b8688759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5821fdeae1baa8a60ab3a382030f060760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81584d7eebdc8a8f8cd83173f3954363761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96bc9f4442e0f4a9a3ea89e29bb2ee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9f739d6ec0dd7031bb2efe688293e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03379b48aa64f7b756494ed364e6643764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b0c0e97505c824e7cb26f9a60432e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952225e175531ed022eafda355b7e54e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd9d9f6255fbff5ded9b2e73ced44767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>