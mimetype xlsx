--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160434ba403a55f22119a99c7482dc511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd637e28c1ae6be1c1a28b8c6e1844cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554282e47c7c07b10056d93549e7e7063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1950f749d5037b849817a59e7504b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d363fbb094afa73643ff0aa314303bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56419ea4443c6a3b669980d1a4a5ac306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc49dc72242e128c40e8d220603397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d6f75566cc2affa82792d5b9ebb6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d279424442385d42af035c66d6df14f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7fba28083df046604d66e207a480610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cbf90e13fdfa62bfe5ca75f85df2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6a8e64c6e6aaff263049f23fb64b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede82eee03de689fdf2150d57f8866c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eea0ca345721a8f710ba0403a5de6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa775aec63055b1150ea295af41104b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329debc2de05c30d21828ba0d64c51a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf540087b18860f06b96ced82b10085d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaf0d5f688240d2e44066c0afda33a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d6dfb2982ba6073cb92e7cd54989c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fa79d0a93c41f950d51be03358c0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782cd6a18f391c270d0d9f9104399d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8891487f7cf10bdfdd4981c66708722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e4e7564c94f9ba3e51351832cea7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a84361abd3e1fd1e1db23f5fcd0cae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf46b43caf385705158443cf4b19725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b87172487278734e423e52659248a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00912d2fcb5a999ac1d2adab80431b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8fd726784945a056555bad5967cb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e5e4b5f7c42287d3ec413447a438f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e911c08b5e3c028a29fc814ef92abce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a799c8204fac61b61b180b773eb753231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb5e537083a03a6f687bf8db270d3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e61dcba5c701f7507e16ae45d4d1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04576349171ce00ec7f6ee8eafd8b8c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab7867fbd5411c1096a3a062f139a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b93efad8b7f1dc6499a64e5a98fb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efd721cdc8902f878ad8fa57c2c07837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fbbf968db41218ad4137fb9f7fd1438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec04773649101d81829693e45a39fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a12798d0d3712f081515eb36b92e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af873dd360d0c7c13bfcd0a8fe126141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62610132ab326f4a0d90111d8bac08ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c61918147f0088a8772cba55e2de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8cab31d40f63b2166e4baef3a4a3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b9639118945f7b4f1d56792d9aad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61b954c30bf0a7f60cf54f9d088dcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0ee7554f8e1f2b6ab11287277674547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7daf7ffbab1d45b20af418a55e434248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe59df525c0aad3629a3d4c62d6193349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360821994454dfdb3b91175e57902a6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfa906b8c0e45ee25be8688f33760c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587e0273d186eb8bc5528456bb6c86e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fb75bd3a0d3d3bc33d6ce66d09bf953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f133bf26980443bd0a2f270d7a124fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaba49f48c55e92685336aa4420b2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c4b399b7d4a2675e90bbb6d8ffd8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cec4950e4769873530dcad9593c5bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a724d2df38b01bb8c05042c71e6900158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf0bf69ac1458c7d6bc4a6518524c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8218c2ff10c02807d037d181893760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be58c06d20df61f12916e1a07ac805b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947cab09f83540d6a9c095abc37d7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1969a2173ff0faee0a2c1501697fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be23507b3e05a20b97683c0ca163964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66a77817c167b26ac8d645e4ba5be965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b6fa2eece43c479c3aa246974007966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc569b2597c3f7c652ad463402117767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e65e958f726cb1f4e12445a76050968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc24db43357a60fb81f1feaf17af0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f18a28781af4beb70158850a90aa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337afe10d1c2f736a7adf6fd0c3946ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eed7bf3e0c0659869e4eb0928fdea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ee92c95b220ac208c44b522e677d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8e327c7b20a79adac2e6040ed48a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1dd96e21b84d98005ba0ce4db24b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82e64b2b0935ea38e3b081c4d01fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d598c10029caffd367001fa513fd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062142295cc4fae084927b658f4101c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da50a08d466ece24802803de82f66479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31095d956d1607f32e61354fd449896e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783369e90648efcca3d99526d9acd6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e10e2265e75c85d8aeca5101c52dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59d97d302cf4cf41044c887365aebd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ed78b9fedb90d7ae3ca1a91c143e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10bd1e7c2e298a7a24179b1a9c653c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776fd0d35b3c7da51095a7d44e0850386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb446d3bb91915b37cbee5e5dc2a1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29256e3d34c6fdccdcba64a428feea0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963dc35d3393fc4850e285da72dbb3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbab1fd4d7bf8b8ec0a3fad5f0ab9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84070733e02e0b02a3c99851c1859df091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056558c93ff1c50c4af5027c6c1888f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5ff5e483984573ab2438cf57684e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34099299680bea62ac21e7086218994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666667717202067c9b4e42616fb9b96195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3eaac724fbd3926fe42124bb9c7d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580cec1d8d7bd9155a1f56251b508697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b45f80492655e883b5da7735fac50698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc363c64452f0ff692171c885576698a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60fc075970216ff3aaa4aaa58e1968100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9805fa672ca20b270409fee34be06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40222b2e931715e200f1b9cf2f6b69d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b6f60af06c403f32b184d056eefd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df09f76e55b57750d45d87ad8a9cd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8c13ef60efec565ed542b43447240105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c0c8dc134d5eb80184c05fd87e1a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e9d4627ea5adf02c1f087c17930a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71139559d1a783307d9e0ac4a9db9d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43546f9458ed97345ed2b77e9d257bd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e225dbbe5caad08e2a2af24871e2e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896c8b6f06c07a88ad21a3643a74773111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbdd1f343f8323f71502515b03a003112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dd3c23fc0d093449f385a7159d1af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bce5bb17d7a183c5affa2a71fdd7d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1500e1a3e5a39749c6606083f867b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf84a08d3594c58f9a22a1fa83397c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b936a9fe028fa01d46715bc054c388117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a575f30abafc38fb54785eedd3f71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590dbdc64935a73aafc54dae1c02f3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43192d4e7d1fa2dd6e0fb602242cd6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996701b4324a0319cdfeef6be3c1d2c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b4c5e9baf015813d5dbe38c6ba9ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074262f0afaf547446b407da9bbd5a29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33a89936265b264b602cef7047def0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa93eaea7e8ab2948b8175449e6e562125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1045c4128b236e8fb2eb36c64ecdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c084af3d532dc0ecce5ae464c304cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eafab5e5a3e2b47b58347eba5d5441128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488066ba4203d9c7f62ecccf81346a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875254385cd8c9c8a285846f2ea816fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de837e65aee3a99a968befb6e8adea05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c01c9f0840ba785872600e1b07433b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5911556ee50ae0b82c0a778081d5975133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2ae91840851f7105da044e619f4e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c0110aa46bde08c75e9298ee1616e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280048f58ca30eca61bbfbad05ae215a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5fbc1801bb03b3c3097efd877ee49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc718bbeebd54d1085a19caedb392d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa6c3385c4c6a78292771f140b2a54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2b2dfb24d864f75a8846975ae9463140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2a12cc31926d9b3c30380fea3abcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6036ea741a6b79df68344269c675c3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b64e4ca77266c54990411dad1350e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e40cb692cc8e5ea3e4fa847cd8e9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873984f0f4f01c3f5caa93b892f60d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ddfa96e644089b9f449bda50fbcf6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1150de60f4d670ec0a6c69b55ddeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecd9dac59847dd55a603b0d3769685148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cf74aaf2a06b274c2d10f8c7e7a49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e689b7a719af128efe0b75d48519d59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f5af2bcdecb8b6ca0a8546284749151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed60c169e1c1dd97a483c164a819d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd36fc6cadd42e8da83c4fbad230f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901fbb9369f9e73b62fef150aa2d150154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bfb4adb1be4ae4a5ba53d80ad383f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578690ae45bb10f02a2b0d06d439e6c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482e4a498e8a38bec530bdb6219479157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5908b05dbfe20967301e4faa90a12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54953b77e34f1185859f9332610f144159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8b9e4dc2bc4cb01ca714c33423cef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67537b1f6314edb9cf7713ba56bc7fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e066691224689949641f9ca79d061f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc422b706e3e8a793c103b7a4912c7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126caff44e740f82808e68b6c45ad0e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fffe164dd09a39e170a0f0b854783165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f689dbb4096d651b1ab8b03ab362b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f7eddb65f2765d15ee119d97d02f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3ab49a6c7f68c8a68dc51b8adf71e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae3ee180b775104b69b8df6507e10d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a22112b9061b942465ec4f8c6507af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b42b8f832fbd354481329438ecbb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b85826918e533723938ef71c8741a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f2800dd35151783722e754ed53b1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1aaa3bb5727c0c31724b5bf470175174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d3f681e1f4cfabf53a629249323e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f821053b00eda6396561df9c3dfc81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adab8d5eecb782a60302e97a35eaa5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89cbe6391c6519aff4d080dae4b904178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d52d741cbbc2c9b5a96eefd091fbc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5773aa3f31db15f5b82089c3a719634180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76a421e04d80e77cb8de371bf15efb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f644103f20e74e4544e6107256a999182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6360591ba3b3aea2f82205fc86b04f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462fe500342935c76e3d88c2335ce59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228df2441211cf2e09fe08378549229b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0be2a82ac73cf47464b42cba5b9c44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2229a229d9007becb9f74b89767b98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc46653c9fa1439284c24877933468188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb05d48fdf30565b2c821f58ce895c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc6a42acc8780c2babb920ebdb3c29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525126a5c83e04a20e30365910b2875191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ae456d504740624da6328e4156c90192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bd74226702ca85b43cf39bde6977b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0810b70fb176394f3d4705da62a82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d731b6de635b35d959d6f759a8512195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002f88758f9f7ab1bad4877aa161126196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e9c0abb2c5037060724517072e34c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf6a92e5abd527a893b1a820f62bba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c1f7dfdad416496dd6228ba6d0f4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c24d134b9b78e09d06af3395155508200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff885d8c838845f7049dbae0573b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc402a4e96761d881a0f683da753b85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce690612123340c78b1eabf4c4c4cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98f54a3315ddfd9a765b97e78bc77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889e8b2ac0f5cb419794fe49ab01467205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8c0047e9853f6e964aed6afbdf50d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0357963eb4708adcccd1285d9bf43f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582cebc30e2584cda1295cc36a4f8a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e44b9bc338d0c8021dea4349df8a40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a70698b7026450300e2f48dab8bb5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55ae9f0028b96f0d8863a5536991f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4279d3476830ca853217cbf37c81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae416967fa309b76d3bd5d224e7d37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1af4bb05495645e6642d980b35f0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8b549ebfefbd04ab0a96592ec738a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98642107cd935a149be5f3b58e3cdba4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc04e13293aec789420342311f55251217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc6956bdc93fdf964434d8bfe98bc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a7b8bc2b8ec338e064a54976961a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac8f9f2504e31be1417e0d7cf822c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a0d50faed0492e0d59b4f2ed7548e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349112b71a05106d9c0469c64b74b38a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d7e4ab9aab63f61fd9077fdc9d736223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f036c4184ef5c5b2f72c5d0a34a9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5388d5265c5fd5f7188e2a93a5307225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e55f749c2544cd15e5d2ad006949a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dda84cfe0c4aa6665e7cfa7fde294227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36852b6606ee9fa7feb23343d7441b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5efaeba192540414d83e02d130fe3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194f4f545841734180545cbacb987cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe13fcde50b579b1e0b5882c7eecb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a62e004b02fddf305f5877c0d937d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ab19e76f7123f09eb662734e1cb50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7f7b71a5899095a1b56cfba7f46b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108734895f54a3cd7a50dc30bbc7d973235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d463cea015dcaf50ea317c1693e6412236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdfbce0a0f72279385bc705dd6c187237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce343ff87bc73c70c22cc71bc16972238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289bc46b5fb850d64f68d45d350c08e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dfbd7e3e2dd6aaa2ed2c0681da826240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e847525372c9b173f52d11e3cad2d95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd60cfb30a4f857cba6271c7d7e62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbf06cfba958bec77f634519fec818243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b09646644060196b997280a90134cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae952251c61f077d1af9c3db2e3c5fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5471de77621f364e661a90914856b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877283b6e0a9979dc74e1b00455ba430247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792554db58ee9b051eb3328ab7f71d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121a60d397a6d69bde1369b5f249ae2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbdbf8475ccc6fbff37847b164626d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cdc2ee725807c6fbf0980c34b1ed5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc25dd5dd5ac046066097427fa9d03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80074d5f03846251b3cf8e5a607348d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d51bbd76a7992a2b62eaed87d5310254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecc07328ff59afa8d5921a28e58151255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc142fef78a5038d3f8ec113588fda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474eda8e4c2681c05cc92486de1e6e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80c1caf545415d588fd8fbee425145258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974d6ba5c12830080505c34226d0fd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1c80d650ca63f4961cfbdf2c4ddd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b981e5d7328d0a31c843d86f8907c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c353b3223f0b2b7e8938997821f9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ddada56069d504d006096691a25e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62eb1ed3deaa38120f3d1da11aa74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014534a2ced7adfe368b1eb76f755ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3bca53a7f494bec987b8a6da2267b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142e509a71e297a8efcba5b98bc2c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9832a857c5944508da75ad551297501268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa3d8cfb2c972f22e0ad78d1c1ccb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe3d09081ac32c9c0f0148bcddc994270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01413e1b39d28dbc064e90d8e59fd28d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f9bb86f32c6634f813ac9d19435f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b149f61f5344de86bb637a2dfb90de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0e93d1d0caf764e55f873d022794274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f97b796d34fc52f75bba0fc5c1dd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda72023730e8fc4acb856d26ac61e48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79d442a7231a1bca2bc697c93684a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb6bccdc25cca262259e8a6d1fc1a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e24481a0f0c9dd7ded1a2abca9ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fef170681e6d84b6bab0d3ee37c1fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97974ab63f8e9fe7f72cf729f7860710281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b5551b283eabc4334ee5a60115a94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5326290c0c3d8e23e946a91c52fe5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd60666f67f00f8a9be17a5e2bf39ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efe9f445474b13d7082209892ac7ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc59c549062964414e88406c451a89e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e51eaf0abea3f9ef7867ad97cbec99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec523b17344b7c899055cf97e5339e9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1edf7fd79cf00dccc8089e1dcd8dd7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5284d9e98048cb71961e6c3ba4a964290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb818d137c150529348d65e4a33188b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2a06a56f2b227bcb81e2dafd0eac7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d546db070f01c80b15e6c08a731c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590fd76646fc00c89742a62b248e7c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312b0ed19356bc16b3bdb779255d107295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ca6cae1f365727d8aa0b0581ec1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3366766d187b0abf833d9d00aed92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f84107e2b46849b0c95e295173216298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a52d43abb50ddd03dd99dab433b34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190083a58cebb60e4a1e8b856f17565b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec5b6f5a64b2740b0b1c7253874612301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7f57dce8c59ede9e7476bcdc4c729302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a371a9703443801166a14c5018fc496303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613757789d6bf53e5dfbd8991d213c4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c06e5f9466fd7b88fd529376a677b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af485924921500c8234dca37a0388342306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141c0bc33cbd0b8def026e6381b73ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d408a51803c716e162a9a538903c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509ae9a3bfb5e52bc3def8d9756689c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c33ebed800d1d8bc64a27ec989edb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a221a9afb4fa833b899479e908c1be2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51a3552d889b0d9f1ad0e684681dfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e762d0491d2a399af9eaba80411ff72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47ef8b09c3319f523dd11f7046fcca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9019b9fbd54a99c77038eb41f4b33e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ac424d891d0c6d725c72418f7785316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeda21392885e847ca822d3fdfeedca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2e018391a0defbe1265798f9dfe55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be5d1a1fc2e970e410d87735b46367319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7353be5cee4e9913e35bcbcd61af05320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f7975d780f989df39b70eed9b7774321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d02926c7cbdca6e303a11299bed47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada476a9a930ddc9250f8c3e81ca7849323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73b8d9963fb196dc31c2ef88e3245d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f850139278436e1d165b46d132df3bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64543040828bd6cb07628bdc9561aef9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186a7e67d85ea4eef02f5759edf7ebc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488298131456d8d5fe9fae99c4e4990328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b7049dd64c4c83b257e450de2ff5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa10d23adeb8fcfc2ff2f7a85217e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d174e4f09bc63fe685268cdd50c0012331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028a5cf3e27204a8dd89280d6ff8896332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d13fb9a491c3154a8bbe253691f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6feca6d632c93598107507a6db340334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cced3e156c20d9ed54dcc25d82dd9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff897307f6f6b64169881b9ee4e38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bce116c589e5cc60de8c3e409a825337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7dc134abc1868b1bfe8f0f1410ff8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171a9f488a6c09ab60b6a88156119e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebd16bbb7aa01309c9afda15c98da5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dad8059b61f2ac5bc4e168ec7882db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676a22a38fab4c079e1d68f16cbb12b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f1a08875407bb6467ac742e2e3af6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f530d287c025a183e1b00fc165737c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e32c9f250d8c6281082c4fa3ef61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ba0082fc32129c1c898aa75a0d2ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e414ffc7efdc415c24a598b607e80f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfdb1abf560cc2850773b1509a1bbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a06015db2378a548203d1c294c29c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdd4aa729ca64d5aa4fd5042cbdf6b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753499dae5afbd854704a40fc061c2cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c5d08ec27c07f62ba7f7099fa3aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a85109bb18c9defb8195a829faeeff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cef7053ae1bc7cfa6599eba6722d8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce8c7c9852e6bc628960ca789e734c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a7a3d6a3bb07709c62f1deca65c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73a96bb3657326ae618cc765cac51f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58fc2b040ba3d9d6b581d66813e0c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b614bfec4bcdacb26eef2d46bb0028359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a842e4438727fea69152cb6465f2767360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f00c24b00b625c53d81ff47451cf8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5defcdedb6cc8eb503fbbcad91a57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23220a6b443f4a2ad5a5d077ee20bb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9af7a4703f969aebd31de722211d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cec69d5fdcdbb54348d02af579802b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69070e33468e0d7b81ed3d9704fceaf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e37d61491d19d55e1cfd8166855be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74acf317f6be0b2eb9b46029cf9a4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b7829296c1c85abacb538665c066369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1655325b9708791fb6bb70e7cbff3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe6712658a8d39546179740c4dd4f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907cddf1134178a4e66689c4154f34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e23025543f9cdbd4c0778bde4df5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be773303611f2c3d9238611119e2e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58a37b54f07485e6815292ecd0b085375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74e9cb4d6e837c00279df44a06b8dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c7b76e28791848a868536e104dea3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585dbb65d4bb588ec56ad1fb3ead7e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1116f5ff79e45b67c3c01815b7431379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d6c0852b3163809a7315faabcbdee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d2239a7c4d4b1301ef4e9434e03a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799530bdc404f75869ca9b81208a03f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd914eca8bc529a4d661c9d375529260383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22ebb172ea87ff397ba95aa29351ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1cf50685e1d7c5c17f16a573e257a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c9e9dc266803880f8c59501a2a72a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb07fbf473a5812d28f6095c5e15767387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd4410a779b7549c1622f143dc26f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae9ff549c110b8b9172dccb890005389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f09ea6cfe4a74bbbb9cccc9f9c3b78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f761032ebccd215288f8f01773da2e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f70dc9c72e88dd26db7bfcaf9f50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd9fc2a7f1b086ef3e471292827f65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d8ee87b8bf8bc39e830b38429231c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677440b169d9eb28b7fc412bca571f1d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be6d67a1bbc7fdc6b69250f725b515396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fec1e4b091f93201dccf04c5bf3cfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ce411530ce1f08467e76fcd545efb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21fe2ed01f3ebde4a03dcaeb1ac0d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510734967fc4c351173fd06b63770ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec429bdc3dd1bde15584ee5b510fdd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92564bd8f240e6e8b318f7e50c12b997402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88295580891ccc0cc64d8c6f40801371403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4ed79af6fb53f26bd015b825811cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ca673c3dafdd09e27a5ab7d6cebc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab68a07376ec37538016831061ed19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138afd807aff0a492ca3b87fdbb4eaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a546bcb55cd87e2f8d9ead94f2dbc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e92c5c3b328dad9ca7b045a823dbe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a66fd75d3d65d2be348bd56a54d98f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed73e6640bf8824f92067d2b06f5d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a592c37982ee40b2223ed024abf06c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf492d75efacc5c6b7e9f1bc3e6ecea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1b8ca2a0d81e397c69420f614b579414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f357e19aa57bd260797b5580e852a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d94714508613557683d68cbaacea98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8e16de2072e99747907c347f40e0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e1a52ca3958a1feb4bbeb366aa35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03f8832afd0eba6f61b50f3eb0ec40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5328783c5a5007ab92fe51860bef498420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e388537829b43fc8bbe4ce1628e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d62680f4fcbfea8b5ae97d2014c69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a814c90108375065666b8144c4f88e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc3bdbb7722e523cbc09730150c494424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f3ab1259b6d38f2435ad878594f7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff057653aee640667e0ec91dc4131537426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d793dbdf84504cd5b6ea49a12a877ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c61bd002eba4dadc582c6fc0c50a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be2dd8237858e33039e7b3168997c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ce4a3bceb345bce7946be40b456a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398556c6a78c7b5bc5ea48954f805d7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e93c6a7a9c6c35f403b91b14a157e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be512dbbd9f25920837323216c10cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e934f1c86bab1ea23187fb85946b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc5c4a36bee97d5453fa2ede35aa75435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49faad58969cd8d68ca87a6a069b98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fddc2003ec903c80f4daf0597fe878437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbcd8210b4ef37c438132dd69ee9c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e77f59a88c844b2cc0e53359304d49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39469b534d2598561f91b7a3a64f46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1323c84acf75b10af889ba03a33b4f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84365b0b20434cc68d031c42905c44f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c73e95a0174ea445b20316235aa752443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d56ab8c51f1cc980da242df4e6eed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbac5f5f3c3697ecd9bfb2daf675a1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5491941956d1636bf0e40e66dca71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdd145e5732cc679ac9b4cc0be97bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dea31a23f617521067358deef9e65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787f74b6af3c3fc9174008400552ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693cd203b69846cb0e2fd157737bf12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77f7a0dc33b55d9e343fd3d81a16d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7821e8587d0bf135073238888464094452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a6cf84b7310e5c4451a91583560e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583480115bc7c78e93658ce1fc5328f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191df20f9c4afbdab9f588394f3276a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7f171f905521c18bed68b85d20725456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a087d31bdbdf95af26a64a4d45ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c01bbfa5dc5f807f9e83f54657b9b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0221f6a5aecc69da50a355314a7913d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d9f6fa7a88d3e785d2fe0fa0c656f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ac2ae6c3c293d8b88207f8c348dd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e57c239533b52a2b0bc952430db26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2028351d3b56c76ae2bf5a317909463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb611aa415b6f5f2437cf26cdb84626464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027cdc5ab8292808f2442c5f2848ba3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7223fc9fb1653fb6625186fb2ba2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f0438ce964e0927c59206e1318b64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6902b1cd39b8da786f74d61d5f92b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373eb6210f60dd1648f6bf8494c0c54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d43e9b2c8d664bfc86a6504d4383ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02baa25b273905728f158216f1fcac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0c737d5f20893de7dd4d9fdbd7b00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8721edbdf50ecae91c7885caa84ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d2e1dd6069c1cf09c47e5dee2b062474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d547e8ce78e4dece8dd67f7ca4cc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299d238596b82b282c8a5d81e1a50c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4408ef5b19cc560a10238a98eb9e6f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77009fb7d1cc383d75d85ad47a42f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22b4923f7df8f959016ef1ab34dd9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4fced6c447b4b7e790a513670fb28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78643952038bc5680a0527d276254ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fc8d70fa3e77fb01ce0641de18068482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164112c64605ba68c0ca7e7bd9e0b9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26fa9481cc256eaf262b3ba9d8edd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82999d0a5af19756a6ef73d21bdf862485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dcf6055bfd8ce691572cabbf613a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209941679f446576db816101d2173b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba162fef34b01edbc1cfc816181c3815488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee13f4955da438793047ed6239a0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5814e80a2f4bf6d3caa381cafe37c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d348b00422bc541f533c7c523ede491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a3474d2439015f78bd6816bd2caff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ef4f5f87aadab51c77cfac8a213a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c480c0a09996509fcb01e662186d27d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a75ae10b3a8232d2ee78b3e03781f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbfd8d209525ca2bb9b9032c47db52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208d2771596dae3bebf78fef0de0057497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce604b0ed49017a105d5b82714a9fa3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad114ee82ee03d75896bec11fe25e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86fc23078873a1ae603af66f17d157500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa6291f14adf6d99c9c164c71e4aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eb968ac073466346415a706e3d70c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27946cf2526ae349112b8006b018be00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd035e88f06e629edd11031936aa1c77504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406198671e71bbcecdc4313f76456bf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4c8ebc3653d319da99c62e812da6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfc7191365889c79bb7bc5b8941038507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b635da1067dd7543559e95339e536f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca97486e11069c4455c1c7a6f25890d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b44754f5726c3136153bac0d9f28f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb56bf5be8cfba59518bfd07d9e62f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6493fec50671a30a9d2ca01979ae1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e12b2c5fdc054674889e752b784c45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f1b0be3994da20cdb8db27e0d39e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834bbc8b38c8a8b363d420fdf4c1dfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c9a392d460ba140fc65ebf9a3012516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f171de205bc29da6abb374f8b3910517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90125c5f34c9cafb929031d371fba7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac115fcffe340650743668f29c309519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1006f10c2a96f5535bdc8637d5a6b58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9759532f3d67227649cbb101bd36f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf881ad6ff10eb4e7ad92a144833c47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef112abd9bfb2ce6952f977f49ca74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2079fa7ec2a4acea627174a5a9081524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaf6f6ec412be3796f84345a5fbaeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd709fe340a951c66efce1b4e9e26c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692454f47d2ce48097e64190b561497a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5a4e9dcf304c8b8fad96c8a072edf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92663abcb3d0944a86f87d3b6659e6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdaa6f723033d0b29f4517d86f2a0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b871fa472ca07310d769544de90c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624c09efe13c86bbb043391f4d85b0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8af5bd4dffbf86f21b540935fe597533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb12141d1fb854b41c05f56a2bc4dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a72b408dca4e29103759cc95638ae6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8670840a548e399a3828282c9cc3dcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ebef756f5dd7929479e6d8a40839537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbbf05979c939f4af191e69b057f33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389644671127977c05dc4af83cbf5a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb039cfcbf0b385b4401f1a0a762e35f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f625d4bcdb03f2eb4a7f59a7a0a708541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1b444f17cc72aa95dbb3aca214a74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457d03de4ce11f225ae032cb48e405543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83011f95a81d6f37d0acbbe3a9e5a4d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275426740f33134f68796eda2121fd8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf81633bdf3a5d5a230c80d0a86015546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa15b082f7239646c62ba56f150643547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f459c88f40cf0f4339d2ff1ce96f32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a079ad84a018b8fc1f034e96c5fb73549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd690f8d20d7086f997af5404e7b41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6847c70b2ad07dd56d14c048b5ac4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303497789643fd9285fdb6c66a2a2d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5c8b9b572fb029a82026479c621ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b91c9db032fbf04a5f48a11ff4cb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80041609a4d9fc5f91f66ce7fe21c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6e3957c45361992cfc7eff9a7f91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c1c9a33c99ba8f4875486f6d1342a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1881ce0e17ff87ca4b069b326ce4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e798bf6bd00c6f274c434e6edad64559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61611d3516d60a69afa1980e9d448e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7be765118d4cb969439f0f3ca26d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8a6234f366f5d6336ff9124cc5bc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1a13272c8566988f4da8c380c731563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4501de09c0d4e1974a13bc03e20419564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822786eba92937eaa770d541759233e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7dc895adfe769a2abfe2359a423ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d92a7948437f10c39cfb0e504529a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992353d00510536f3aba750e70217b4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a43540b79304647731c186b411325569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde701baaad9dd0170acc24119f4193f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd0a948ffaad963bdbfb626dfc6bb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f10db6eefeca33fb89ef493ffa8fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd04cd694ad84f2aec6c9bebf94388b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94783233a706b5fd386e23ba626449c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4603039b610abd045c7846d7567608575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f41ad66d997064d16f0fd4ba9ae578576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41fd0b9e5c0f70e800f98380517177577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf63c31a68187f7c81fc427f8cc79f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a8c49337a39295c6c2c55e9fec25c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b11ba2b1f632304cd26bfb1803846580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a19a045b1cf4ee0e18711daa417cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f0b63f4a172b06ddce5f8e0b33eb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c017a1892b3fb2de50c2265e40b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0e5f97d99d68f9239c72606870d14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eeb0e193b8d8ea9699328477015f1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc746077df300bfc39f0226109ac01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1b4f200f81fc33924c5d252d72b37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc054e8f08eb2995f9a688a8788da99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4fba551f8c9fc5187e4dbeea126d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d061ee5a37a6f6bf2c23b5f025f0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389150138f07b8636d6d3165c5de7193591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e8dbf000b0066f22a824b2ff4ecb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf1f3ca6e0edcffb8a9834d49b676e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7549e93e2f39a35e182b00a75fde29e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0947a8f4236bc94d8d6cbc86259b89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dab026b845ffdb2bc10a31c5fcd78596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bb4ea7c444f9a1fb27c282732c5df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc95118b38fe43130e091a8c0e8db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62292b4f9d51a2888740ef6c66e14db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2bf8926eba112ca726ed40a64fe2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c362ae00b43fadbe5dba2c840c768601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc04347fe4cf89dcd85475d30a034bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67a0c08e3a1aa700356df2f8fac727603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a5cf67cf7a184eac3f91a6132a04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce486f273281543f4206b704a6d3aa5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592428dd3ca20303f5c733ae3b2cd39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95fc1828b5b86e518942404454801d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e41a8bbf711c0b748c4535210a0867608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0b72fb7da8946263cb6a9382283ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8618b546638fa4b9f4853f92e5d1f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e01c9fa2d3e70da4634516f9b254be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc2578ff75710fd26b7bb46ccd98d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb85a39b4e411a79656d7a441d96b67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e359edded063f82340ffc1ae674cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85278fb370a4a7b51ceefd171e77be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7403c3c70f4049994d1558778b4c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467f27cacf61dfc4c9ddebdbb948664617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16e20d4c98e0bfed8ed530662569d2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18732875c6919fc8114a81a9665780f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94084f1a29c7ad36f71d0693751879a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2865b3f9029ef7899ec4c73827f79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1ec9eb058c64fc246e6c0121fa11f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c81cfe2b791d1a24879273cac6179623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc2472452e89521d9bcd52119b9e72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec079d6402b2f3cc95bd0359e565dcd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5d47720c95cccacfd6ebaef183ef3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba5c332dd140b40069f292dffccf90627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611c81f17e9f82d3a9fbbcf36306d6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27d2094501712a32459d24c2b30263629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7f2d908fa5af27cb7c1684eb6545d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb73716729e92d4aaf73d0c2edb101631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d37ffd39f43bb388fa4148f8e671632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10af0bd1ac9f761e513ecd8d9c4421633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3ae7b18ddaec66bacd0caaacb311634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e8e3580e5a718e45128359115e9f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f00b8b7de43cce74876dfc389b49cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7f8109a0d91ad55f789d8497b30d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b6636be7754ee5e36da3c579e5e45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b83500c95958f5b288c3f9dc2448639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cac498a98f2cc5e0b4a64675e0e719640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a17c48dc695ed8adf57b5e9892ad34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb322bc3b9911acd9ef8487e5f1429642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ec795e2f26aa5f502b6725cedebd8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b0ee388f29042e781b8285cb865cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e676becc04ba589f131109208cbec6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500a80f24df31fe2628afea6a2e4f3c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4ddd74903e338af20ba9e5e240572647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4193614784c05bd9a0c01642d7e04e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95382a8582a3dbab126e7b3202ba1f53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5e0a8b9e49cdfb3beaee797bb0e2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b909a4671ad6293733a9d8c093504651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76b1ac2c5e5274ee257ff4747946ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54e3cea83c8c69c4a1315098684624653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b23400e058ef8aa95e93245fa4007c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a5cef49869c94c9b978afdcd16e91655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8a343a620feda5e24d374101741d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f31b95a86800b6f393507ee1a157f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0b4f567899917975138c467057a47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cb96de866a489f34c87475139e0f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fdc2edb1b2f922530e9911c5d93f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e42ceb7d87250fb75200b977666a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199c3bd91eb506e484775f23a383f32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7439574f56321aa7c7ad13cc5c2e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbb7e01bd63e9d531a048903e5fa5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bda0cafad17c9a2902de202b5497a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f272495cf14fd163597d570c976ecee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a84431853c0c1acfeec7c0be320b68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8330d4c82550852736ef6b9ee8dfd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5676a7e6adb6a8c804b7d41d8f0fc2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39867dc928173ca2f6e8b79b78bf0527670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f59f2852e071e71862b6d82d6c1efe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18664bf542b063e89520000f3911cf31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7855bb527121b1302bdd44406a0242673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abfab5ea0ca43aa3d53e40a1eb1774674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34350c9039d3475622dcaed7175b8af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59886909314cbce762ab176afa13578676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01239a22cd9b3a1f65aa6d408a4c70b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0677402df6941fb41e9da76a9588cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ea1f6b1815b478e56d0e8101df85e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e2865b2b54f7d5cbd56c085257bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac60385ecc5eff24605b684b8ddc01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0d3cc1c19d3bed7ead3f470d333a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca048f3cd76baafc52f25d06a7e5f8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb592507fdb4fe902040e55ac58cc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667c6a2a769d0b549a989f87bebbeac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92d9b2041ba2a1cabf0f706f3898cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353010d308621d8ba7e890e5bc508cd3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1876b2d364098fa1286aacafd3d63ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384cb8c2f6f6d499b7a9ea46ad5a05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df4c5a4e25ff40fd9b05c544abe06e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7d4bc6be4671c5e4067612e6fa323691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edac73c059f303bdc075d7278c4c95a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545591394e457d25121b3dc5c440ccf3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf67e2768c0a2547aefdacebce46fa6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc1749a5b71f6b6005d6f0c11d9b1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942b86d6c2382159820accfc45820d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba91d6ed8fa33c7883fcd531517c041697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8f2c2500eaad9a383706969dbc67b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce25586261068b6b48d7c18876f3c2c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50426278c1201eb762db0eef072e3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff59949b3e2fb2dc7c43d827b9c0ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec046ba5acdeaf081b59be0833b40490702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8f7641631e57430163b527a4f702a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0761e1a8e1a94f5ba848ad69d0b60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa968c95f676527cd45068c7665f9e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf4716d8550a451351cb623d275ad5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabce8362a14b1c7e605e29bf9b38afc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fce7ce45e2e35b49ade66436921ed7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a782ed1f3680a2b7d6edcc1fe79ebb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a48ab5ab3845b6d56570cf041ff0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa29b8478953c0dac426bbe4e8ea29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9a2d2d40daa4f5f5a1a7df6053a83712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a056d7e8a243483aa7be51d5c2599713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be39a1b9327f72c98229c100fcf054714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fdcef095f9b2f3515d8bffad132d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467146abbda6ed518cee4ee05574a70b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5681c932bbd267bcbfb302537507299717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1cdeba662d2986319acf9cd44bc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ad680bc88339791a3c707347eec86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb687c8dc8b2c1bce83c6f90da90ca3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece5070452537e325017826033a900b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336fa990210caf09558d78b67523102722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0cd2bbda1c2420d725974232b5a40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479354dcf86eca48f62ba9e4b2a70dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aa57ae2aebfa572a282c914ac7bcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca4b60b310c772a443624838c9268e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcfd26aaee451ccca98d6696e71a9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed8dadbaa3ec292380b5180f456d9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a1b97f5d2bc2354a43d61d191068e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac4198170acdb5d58f8f48e683c501730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e24ade1e31b5527b80c7aa8aec1b1f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cf7baabaf1eb1b98bebefda2085a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a6a8abff973a6b3ad7e8a6ad324e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38271832c0a6b9a81d3e0c09d8df74e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eb2ba7f8a485ac231dde6e2f9f542735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec5a116f3e8edc33a1e7134ba99360736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a04f77a91643c014fda99613b1141737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeaf8fe272fd766dfcd8a6e7e1822d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bb6d3a03fd6186a8eb42e7ee9d9f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93cf8f1026f4d99e518b0df54c9b2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6574a95faa0ec8f617e9e32b4edbe1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e134137e3ebdd4b1c4e08b53166e371742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b439bd0a43e080144ef36447c344f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22902fde8f285b4995bbb272ccfbdaea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9a53ab149156b3f84ae1d3259fc82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d3c15493d9456b835c19473e209ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bb02d7fffe1ae5f6d2067f3e8c8aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8bf40ac06f827813c978ee0dda244748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affa9dedae54ee9ce405d24d18ae566749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424fefbd0345ca6d377dba28127a074750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc65c49066762dae62178eed957f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d91b302c827b676999e3a1bbe0fdb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f864968048d8833ea0b5a8c9bd20cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d5c0391bf8af6c8289c6d304fab1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53991029c03f164ccee4eea485c53b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e70f8355f8a7fa2bb6b672e16a988b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09694dc52b9f72d2d68be6049f4b0779757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44fd77aa5e6feeca459b686220c9a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becb1ad9643d6fa2b1016d1d74b5c3e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c0f28995432c873d9e0e9f5c29d6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf60c9a695afc97c43913fdd2a264761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323da63ecc45f06daffe136f30ff614c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df972e74f20cf6eabe1a8b4930d01f7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f644df64ebab651eb32d1ad576d324764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad29d1eed77e720f0922e1ef28d72f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d45ebaad2bd97576bd0942b543bb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7adc37a0a46a3ffda353fe540a049f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ec6ad291e17c09e257419b8de5b1f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda8d9d8c11f64ddfa497e20b416050769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca745e5ca82e070ce0b2087c90ed6fd2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fbf3a36059cdcaa7b278586992eef771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62908292a95b83bb8131fb62ce33fdfa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df360197af195b3b36011ae675e65b9c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc742ed0028e1891d8cfc9067e75e3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8c736b3a9fe9e41d3f41561d4ea8c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7423c0d9a51d774f7f8fc6702ae48a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c30b6b9d6bcb237f802380c660f53777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad1514d6ca8206cf33785a4f2a06a7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3ddbc4ae3d00b5e835b580f6ebe32779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba822f89e6839d8890bf8144900f7e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd246e2890ac9146f92609aa19094fc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2736821ec6ae6c7fc2af3b5de0a7da3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7400db9ba5650262230b0f8d01f036783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac9a6aa88d34cbaf25196587ea5c2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2891601cb2f83d109edf2caede6825785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020bf95c949f30727c1195135199f50786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d1fcd40ae1db6c84a48c36371c383787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2df243bc57d5092600c68d5c5b9bb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9073192dc5fe46aba150dfd51f5f076789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbbeceebf9664038ab0b502662c76c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553086ba46f870a4ddd5a10f29eb31c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83a11bd28bc548e2a92ce6c235e5a4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21096c1db3fd3d5f11333e3ea6eea7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcb3a69a03ab8965e28c540ed11b97794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28f7594fa0dbe3ffda92273ffb27a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773966049a2146490df571e5051819796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b00f8c3522cecb326dd0460556cd3b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c426042fb7f223b13c7f5d5df69e37798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b624a1a925a1c86a921640bdbfcb0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637b2a615f2113120bebe2e3d85c0ff800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7ec61eda97af5900a3f9ec835c77c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186976f0c543d3b338dee07ca2d76cd5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ad6fd7dbc59e759f4860daa2d602c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea27194c46e3bcd517a2d8c92e7753804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb822df52869443bd0e9285930d1e16805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3019fcb4416b75d79e8b5b28b8fe35806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72c8b1ebd23ca2b721c04c3e309e45807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d7292e8b4df5e73ca6ef30c2d7985808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51b9aee1305243c0458ad4c9ec52fb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6c245fffd39581d98bf08d506ecc1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79ba3edc92e298ed519fef9b9a0410811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987104f91456512af77c518807d8c2f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3813f779b48daa7abf46b5006df89813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b23f8b37882b60f49ea2178cfd0908814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed848648bf11a540cc9b459ca8c261815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f898667aeec2c9f0e004c7962d8c91816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dec5f8cb2d147981a08b455805f4b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d59ba99b84e890fedce45a4be96843818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe116a5b4ea7ebfa01998528ae33e88819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26865257ee887dd4eb768affde5aecb3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dab2a109a3cdf37a46953fe937852d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceb980a490cd8840001facc7a88c471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302af985dd2170ee23c2d0a1a7beaeee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9b18c30571703ab81babc8bd3d1153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b052128465fc9c196cbbd9ca231f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043564311ea1ff32721931430a8fd4205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb61e2471fff7d10a85ae73ba80feb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da583a75780578b52f7d7856329d20777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b9cefc42792f32a981971961992058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf17a578f55310d8b0d79114f26279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972f044e3cab5215e80e9b21940c39110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ed8dfdf0bd2cc0f7173785437914c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b5edf8e94683b7de20e64bb47320712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ecdd48b27070c047112be5961bfc713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7115f81ac6d9a21b605c46401a9bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3208375043a65daa9c2dea1553a3bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0651b4f34146869f9a5ce6d74f6737616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32323c8df3ddce354ed3f00ece146917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b498e148b86c1eceb787b6d261b6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bb5ac123a38939c818bd9ad58e3c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b92b04d625e17f1b573c96da07eac520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df303cd1ed9ab592e05341b572a2b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea804f9f0005a4a5201f792efca057b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754332f6d02a9237581496677ac95ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f117cc1c3bde7f073a681e87b7062924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687f4ebfe95f9a3a4fe78e7a28093cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d26699dc36adcf759bf07c9d431426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abe236de0a751363c98f59419993f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feca2187b3e7a2d51d2e22d9af96e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09effb9ea8e4e6b664563bd34795d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567ebc8244fb05acd9b0dab71b7231a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3b2dd4fe377360e0856a6391ec28531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab000c8b267baed5fb4eeb057a500e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4276785eb965abe9aefea87b098a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97932c2c6d8844dcca07db95ebead94034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd5c1180ffaa70300e0b473c1b593935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f0746da5b99c7e7159337417912e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7ffe10821fa9e56df34434f7503d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca037f01745d388e1b8a968dfb7368538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c088ed4233f4c804da4ce97c62ba89f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094f19639981ec9fb9b8714897a80240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2273e96fe0c2f75b714fec15b072a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3987e3c7e3fa6f57edc1c826d4baa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed758ca7b92ccd3d43d633c8a51974c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda294119ce4e1e8db39d14e0d863aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fb94e115234db0fe70c62323cbacf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0828f11389f47f91b7b4f710ce993f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829038689c338b579595a8e9ab2cc1cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66640d93cda676be315a0b6b75b8a7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049397fa3867d995f6bd8787bed456149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711febaea5adf3a21d3664a39ce21f2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b37af11ee4c52d54be7cd8829f4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec6aa66f918a4277b64fe9c12917d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e290dd3a9e5a47be7959b6c5b4ccf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c216709a41ee7225797bb0e6ada5dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca276b530701c1ff9c1eaa9b8c0b6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000507907cf26882ea66c1622d31822a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c1b57fdbcc764b369cf84b751a35557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd21935600679e14119738013a8f7e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d173616ad5190e48f6cfaace09b059359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421e32cee66292776a26d541b93d58f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150587a46993e040d550803ea8cb8cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785fc4e4331850ea7c11c7c32816dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3029d968c53eab93650343c5935483f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa21189d0723bd1b18195bd892c27d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ecaca080b6ad1e528e6336338f79265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d43aaa4e1029462d629bfdee157866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b08a15ca4fecd3b1d29c364d0c73e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b046adf36ee5d41d6f82b8b6ac599e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d34fcd408b89239ae59a832c76ee569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54869142961ae52fc8518eb7693e2e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb8f6539cc7485822079189ae4870971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd684664e03b118f11cda5ba755d0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ceecd1479a1a8e48c3b38d698e49d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a0a65385cb5dfc01c87c6216dfdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619eac2f3eda8889ae2a839fc5e6a2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99255d9f60a31fa4e46b73f22cf46876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d747dd4b129c823a00e8a3e2e46fa677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e3c81678df5273e62333488b53a6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbcb1fd416dc22cdd1b5b34bc6188d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b2e6c64a407becb4043cfb2e60f2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf71dabb381f0b968db5c4056a58e2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4224dd49be6116f00ec9af479778a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88781546d6ffccf6ca0a4df625ec12b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3c27512ff1116b512b358031526c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37a42061f5e1fd91b25ed7df655dbd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab704fc7f01060a817c57ec778afa3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399564c4cf7283531aef1e99b9c974587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a1a42014d3dcee05ce79af9efe7c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba06961b4efa27d4a495d32d74fe489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5ae6d0cbef551e5d5bfec1be73c1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69247762809b15b560f916bbea1f400591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359fa3876d851f58b8dbee55a7a70ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915abb35a1e74bfd5bd55878a4cafcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2c06c98f2902b4b854241ef8cc42494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df3cef8d4ab504b4e8fbe1cc731f7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211105c0d550f8295731cc1e3c0dae5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad1c4562c29e3b269f14d3c4158ddb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d683409cd04e7f09d42fa6e80cc21798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f6d84cf4808e0c623e66228ccdd8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8f15de150c329521ea097755e9ed4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bdb6361dbd3e79a870f08210c6be6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d25235019d85b554c7196b5d9b376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a878e15b21331ba7afaeba295748103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363761cacd16b979b9eac7614a8ba9ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0efa471f59937fd5d5b3d7b23990e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de8da72db3aaa744af6a99f85d88d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b060c705ab6964c375383992d2b15f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfd26979a042c01ff929416ef6ead5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3dc0a4fd13ab006ae9afbe4584347109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebffb139ffd535bd56c6bd87b2ac79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b52176481eb3084706b93089c4dbff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee629c76219477af931eb84b2ec65fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f618fc59df0f4a334f86898aafbcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8152c82d09b69fd89b60f42852c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f2bce9eac16e0b12e4a9869f5549a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a416687ce4e62845147637a45a81231116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e3d4b1b422a79000fa1e9e80614f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012409ace6aca2fd6c0f7629f45366d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b76d97f332aa4072325e239d55cd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2525a6c71e98bf517ddb4e3135ae6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4556b9503ffd8c8aa00cf5befaf708a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd45ef568e8dbc1e35cb772fe8cf41f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72ec354691e8a6aed43a2576ed692f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684945f09ed48334f3f1888e6e271aee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405eaa6d066254c4f061da577dfc7b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcce7f070ba4c15d69961db00244c9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cccb47cbd64e54c96ae2195ebfa1eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606db1657c98ac6931f53e596880757e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c74c868bfec374dde11a7398f40f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b87b9fdcf175598f13cfc11086bdd3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea5ebeec5ef38facaf9b219eaef64c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b952143b69527cb06721055feec14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1f5ce6c8054c437e8ce4adfbae589133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23674efc0b58b4b494de2f9cb6469e49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870f778d5ebeabcc2c4955732b8d235135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92c3bfd99d7b8985430a6cb7a96f25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a8b43927c79e53cdc06229aa7b12b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80b854b732fe96977fe5aafea48315138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7354912efff7c1f4e542c55181cbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03375023b8fea140bc70aade8b8623be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be7488de3992460f4f2bf2c60dca34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa67b212c0a740c1626e989c791644142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1638bd50bd202da39b95aa5672c20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b899304fb67ab03dabc661efb77bd5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac0a6c5bd834ffba6158627085d467145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e899b5086b2282468150b45837958146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b94db2134ed6ad01ba6d3572b15d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26981d49e6cefb026adbf569338d55d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4607961d73871227ce413d40f673a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ffd39a142ebd235f51daf95ab3cb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4904b25089aa1699e06afd888c777151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07f95413de8726d6cdcd8efc8e22a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6aea556393dee91c1567287bb4028153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d8fbeedbf1c3d11610340b6d2375c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8331a0f7962e6a3d8c438870f13f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb065fd838c649e4899ec98e372739156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75f1c90468fdf241605e7ea0a19dd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f45157516b458c87605976cae12d5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a827e8f0966b7c6c4454d9743822f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7063d26744046e625808602d01ef512160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695cc95a1ced6ed58fffe0dc3f7552a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fc87e68a55a43acfb555417201d48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c70b6153482d0521737ea1ffcf4da1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd3ba4f1df20bcb1254fc776b2e74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af6b42ae396d20c329d9ab8bae7b7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309395da6c7cf57c6e67351c17dca6e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba5361264489ac83d9894121e9f52d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1f742884086e0382400e414e4502168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78f81aea6f4e8af1c9be751214f837169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478739ddb491e8138129274c7c50a8d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a528c0d87a3e7b094cc5d289dcb02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4254741ebe2ce590b1abd65e786036172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b37a993ea2b21849482c44c9c3235e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0b1be280d72ba039b086f8ca2a2fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d3fd4cf1c80913630d870c28f3fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727d574e951844d337f0a4732c5b984176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd54a20f0abf5159395880cb8e6463c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ded455acab1524b2b45bccca2370f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010db6f48cfd2e0aeec60a1e7ef1dc9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0aed4e22ea738153384b80ea5fdb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f749d1a42601e3fa10f7a6fde8830cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e136fb27341603516596a50e6c93e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114ebd853e15a73da06708b5994b36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854e3930f6cc6c0234cad46a300c213184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e39e6905a1e1dfb186e9672599a30c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8007672106aa72fbf21086c665914f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a80f6a5bef9f5f9c8a00e7b51e71a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e8b2303dc537865ba95ee700adf6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff636e254d9d174e235bf9fbbcc65f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b9dc1f6a4ea3de1d96b6f945ca415190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741f6c85737381903c89d7f3b8e83f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7d8fdda7e6ca8c8a298212e42677f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cf8883acab9619d6b4d077e3ebbf1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcb725c0926629e8aaffe3feb61ec4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb2db20e9d9fdc72f8113e2755a1b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b230289b94ebcf01c0d9da433067b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfafd03bcd4d4e13d0806635adc2477197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26862cefe174ed34c33ec347f90d17af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38a41a9a841437626dc8d7122e4e38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e3536dd161b484e625b624b0fb72f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfc5f54f206d0d20039a224e7a46a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b75da0a4fb1d0f6b22a9538da6c4cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915645df9c6dbfe4d6a429d23b37db82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3171f31ff2d01efd2f0c50540524b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d857756412b0c97466edc9d1286ca45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504dfa069fb36e77c2497e471721071206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a011ae41b7e69c67ede9bc3a5579b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc6a9bda0eca681384090af4d6b0bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8eea88425c52e849e0e8f9a2c3f73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c706a702117d6bf2eb24ac951b4f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0c07ee97e8b7ceb07bb1b358d4c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e9bb706f994053809fdca89227a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e23596400e564c61d46da39b36741213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc4267f0403cc452ea78885c0000f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2d9da4c1cd829834ff9f2cb498661215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdb7d77e4413cc1049de0c4b58bf4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896761562058cb7298f21615f2f2e1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5fd87fdfb678ed1bc7b423d52d509218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd14876c6e1f69f6a08221fd95d93ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d754cbbfa5d19b0423fe349636bde7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af54b641aa32a6093f31ff7fe15dc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce51f9016ab9b523d0e8921898c94fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836046166ce11cc2d42e576005123d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa20987e89da6b7781efb13ab109a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292ee81ec9893fd64ba51a83aa123c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ada6bba6890f35fd1cc96c09074ad7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4395fc8c5bf05c3855c60da321eda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42b771891be0530d82f395b772c538228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c85631120db6d020c19530446b8a63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc122ceb980c9217dbf6e6c885a0464f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14028a87325f4111da757350e83a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7569c23c73994dab2a20de33c56091232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b13ab84fcae246a1cbd3e173d9a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5bb695e51367db477bb5cd7bee07c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24680049d1c8991c55a8fa48fe94094235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bc3e3fc7e33e3136ddc7a2e9a9886236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac44b97b3c68193f9d354616327747e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873985d89cc46429d935ace9a3d31d3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d1df9371c475b4e0c0969cf2fa2f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb636781b8ac68d8dbb64f73915fc12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754df8545877108ce4f34efe1de2e9f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d34f8e8f92abcdd9c3844ba6d167d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3c469ed3d47e86433bfe367116f5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d1018efda26754c4c2498bac9f22f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f41806b3f186a7415fdcede48586f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70804c371ce836527449d0df63f4757246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce5dd79f892f9132d940d5892b5036247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41fc9ec046e6c92da12baeb882c969248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61314ee5f6a19348bb3fc35b2647d8ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2515522c3ed5cabb949cb889a6023250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a41fc3e8db6169e136f840c509273251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eea39f812f577787a83bdde299569252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee4fbac6dec8aca0b31c2df4343da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99dc6ebd3af132165c02beb1f152a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e860f03e90f0a5e9b15060016263bfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c482a98d75067d8ea0b7a8394c9dbf8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d348d428e031f68471e299651499257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d79ed494cd54cd3d21addfbbcf99b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9eac4d2b50e782f98953d038b2df0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd82936fee8cde9da36ddb76a461bc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cc67d77f99da86a93058d09b862a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbe2b380ff953f5937a009baff5f7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ea7587760cc9e1be03024f875cf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2721f3589b2b622729871c0b875b9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f80b181afd10c304b0365d8742b40c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6996c3db754a9d0cd738c58ce055f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438c6d726b83cabe31304b76a7d6de3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5019c8ae5788cd3b41ad470bba2669268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7f00ce8967fd4b80fa75a1714ea1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af0d82e59d63215fbf9b07f145bbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f9f024b4c6ed59abb4dd1bc6aee8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109adc4967727e290400268b746f4d1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355c960f19702448de6e253c50a4634273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe78495b55c7a9a7bfaf8e9d5feb8bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c65817943884a3de6d4cf75f9e15f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d2f754eb92afa04fa649c76a67224276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7967436eb3414b95a69c8bd809d5e62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d72d1393b3fcccf99365f8650c134278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d905f9284c4854ce5871fdbda8a35c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e211cf4efa10ea905f1e420b80893280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4969f8192d690566393b12b626be5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82924090f134edc0ca3937cb39397963282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900d4fd5720125c9a72d72619df1dea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8d29b02447024d66f8350803c3967284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3df89f2605cce056839fb07e2b6593285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d26ac5ebefe885e27b6fdb332905286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11e872070132a0e224b14ab4af62f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149098a819cbd22568d2133bdd1dbd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eadfcf771f7c0c4846a5635f9ba99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad61e27c919b4a4d6699f8b11195845290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df41e3b4b5512722e080e8dd143c0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fafd3b5cdc88ba905568b3c97b3f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674b599f55c3b455ed0058f27d882c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74591b2fd0344c4560e3325b4be36f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d034f09a8766feb361edb1ee7d569295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d2f837c9644bae90f18505a907af0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dff8f2d4c1fd590b46635738be9d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cf53157122448167cd00b99966f4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70267ffbaef4add318b9ca91b066efe2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2a9608e2f42574e1f5c874efb094f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff8c648d5f3dff36a34c7490b1b930301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a7333016a329fac10857cc0aaf9b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79185bfcb3021959066ae21d9d2158e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75433fc8b21d83c36e8dbd64c7fea2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa45627623bac9734c4c3a8e1451f1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d0a335073115cce04a55ae5946caf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7a894df52172401d1837a9a460c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903935a9bd38c92e9b8501a8a2caca9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2add6962eac01306634296da25395309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751e22befdbdd00f9d12b5879ed857b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8bbba92f2a40ea6cc20759a719562311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9137f15044237eb7284b21a357a4e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60ff47430c8cf4753d7e0934dfe3a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b853b4603ceabdbc0f4168d67bd1962314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610abdde17e98d7255c979c6bc6a456315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396661f6257247901d85752aa1a4bcf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c1c78107f33af5cec841fa9562988317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204975bf0083c9db86fcc101dcd32027318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeccfd3716af064a753c9155df73388319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76630b5ea6769fb236c1d67fe5c35593320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aadf140fe3f5d375a057e1f3bf6c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d8916a5586dc8e1178fa99dbeebe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b261202947430fa258f6f5bd05e13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed5a1a9ce3925f554cb72c7157c4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd21f28466d3ff427cb5abae36416e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a250e9ca87f7df1077d0bd6212483326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dcda2d03719986a4a87ba4a90bcba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd312cba384b42161f6eb5444a411b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bae7302d641b59c2dd14c45daf6386329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef3fc9e27ed161d3b6835026ae44a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c89eef8d94b87de7541a41e4ef41b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7628790c2f6455125aa4fd74635e48c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578c167fb07a1ba9bb07b4ac1ab64a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8958c77e07cda1944b9ba263e0c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e2f912f0862b4c086fbe5dfc38db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d64a1d4440e72bbd9c489963bb3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a25d2f44edddabdd0fd2270e1946c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c434c170ec1cf0968ab6f286f7b846338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb147d4cd62d99a56e00cbf67a8cd63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a27aa3bedc3c677028c29ae83bb805340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7d52e8c7f53d84cadca24f72dc5ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093d7989a1ee506ecdbf69a28a5216342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999af77dc0688f64a50d0e6e4ccea05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2f112469317c74b32ee5ff67d1e83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390703141ec7f1982381661a4205766345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaf644f35d8fe383a25d5e7b14ba41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62954971a8aecb6cb759ff6965d7c795347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0040f60ad53a950797a86a564788d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4af676b1c5a3d040df095ba5518f28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d86ed1ed812682ab6d0c1bd5ee1acf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8f13bb8907ff53a0b45803fd27cee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51a5287469b10f7dc095e5a12a44b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b8f85a65bade4e3a56080ced43bd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec91852cd10e01fc7ec7610c8ab516354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170044df77d0e516e953303d7906e691355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cf7b3cbf24f17259355a4ecf192fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de914f1c7110c992da02aec1ad0a1cf6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef4ee98803aafd94b09499bef28f88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda603ed77dc52cfc64aee5a153b394359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cac2986e25b2c6ca9c3cb39eb75a29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a244c140fb3a4298d917f7e56e247db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff43bb59d7cd5939028468ae5a95eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c31c5b902b41ba60b99ae72cbb2c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951bab0ef41fbd89ccddcc0bb6ba9e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee8270c4d5bf972b10508aad9a8dae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb62efa837cf6bbf5f05d19b53b9e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e142053cc56b4fea63429259293dab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970f1fd1d367ea1e35677f9868b8780368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ad98ccc61c0f08bc70c0a83b0bab5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1d36a2a4bff0dd5ac133e95ccd463370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84b6e856679098637b41ffbc6ab577371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634d680e9077514c9283fb15c224473372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956201da3a25fa35864e2b449a7157c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbe1c7df5ab54be5a4158c9b1be9ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3715ed1094625fb184378594e20c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9ab99b2a585fe43b22ee9e4bb7f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a9dab7ff153952587d333157aca61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c1e00fdaf9d32302119239687d56e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db2c73ecf436bc70ef76e6798f0bb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ccc5859fffa19921b9b8b1e9b580380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16498fbf64a571c08853343ae398eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f284ccf8eb44c5687c467a855edc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a655f316720e147baa66537af3c65f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440379c224650c368748cb91b436d9e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d12731f984d284440d99baca38b20b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385da3b2fdc90d4a6ecf425c245caabe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c569523e4224d83a596238de4b94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3b319a5cc52e36470d3984ef582e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec2fbaf6d80783f0eea2cbde7222c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e2a60f71f2f3b042cbee6c86c5dc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fdc5eb8718a88331e2a27d72e1715391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7db5477c30779fd371d1403f5ea3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51780ac54f01bc5487bad8877b8fb5a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b666512432743db4260189240c68bf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18aa6cedcf7c954f5bedc9fadab113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babba85d24aa81487179b9c6b23ec01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c349f9a621d7cc58015280fa9059e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8e79d5f782b40ef32d6ed52301ed7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add5ecb3a40c0c3a82aa401b3a56852399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1cfdd1d48bd3fbb2d02bc38cd5a81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4770c3c85a0180393df5be971b1cfa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8917f4692630d78301892fdbd84f92a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e5ee29d1b91590dfaa7e5a68f215b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1caeb355a4e4d9ad123547996de825e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4364bced82e09b3e1a1a81aad98ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b262cc2632e570c2dbcbdf101963f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f6cff5476e8544c16fc4676008e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9500875273276c8298f400376cb89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6597bfb7a82d80506309cfe1aced2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248247756458d397a51da61988814dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ec91db08cf41d790d37f98a0d9879411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a29d3bcdeb761aeeb621c66f3b4f80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a24db4aa3ad9539828515438713c37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ece05edb44bb272be1e7a78e71bb52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50a56d24e6ccf18f99201ec86a0229415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fc9a48d1048578ad4043dcd0583b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd3a42e7189bcf8aba68ae6be63c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ad6190c9541247e39c9d0ebae5a40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec48b3163e39b54f9755a8e7fce5b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42de0cda897b7957f747b9f473621d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602de18dde0f0fcbb814c3d6c469b21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b31333be615296a60935f285dc354422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439995c2171ff8230801a84e65ec5fe8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08436f47eb9e0d2af41c691560247e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f73cb43856114340d03ec3c4ac7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349598422d64be9b56382aea96164c17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf2df1df3fe08504dc416e9b97a9c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2798a0a3be9ccbb7a9ea95d81649c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3705bba66711f96c0c7b39da3b845429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e91eac9adbc29df3bcd75484255b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74c3b8b7fe066c9d0c8365d98b464e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45b8bbe67cc992d2dfd724a9090176432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4f6b513e2ff5867c145878c82813e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f3a0635f2085656f5bafd36ae382434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43a3c3c7aa4d8ceb0f429c6f6d576435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3010cf015058cdfdb7979d8ce0f9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a9a27db14c0fb61828ff5ecff0e93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be394d8607e9075c06b14bd1348f4a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7793211d169a6a93a6bdcb64d05706439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6f6aed941ff41ad37ba859d1649ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6841900769b5694c43dcf23d7fc15cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92b493f39f596bbee67092b448609e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f3d65a75c9f1b68eb11e529acc30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca2f59c3f61992b8c1197abeaf7ef4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a173f01b0d6c179f6c044fd6287ed1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f88aec9ec7b9eab9dd3012c7341fda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d35cbb49fc280b05100119dd2b0a92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2480eba72408d4c48f08043e0df21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd01b6c270ab3d367d26bc1cb80bf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70695afbe33648524927443fd0267450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f14ca77a58eafe726ff430bb95ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae74c8661ad2f39ce4097480c5b680a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffc6157c27c60efd2e54a07061ab0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d495c4311745ea94565d956bd28712454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3f4a7527ba403696694e55e6d07a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184487ecdd811511ea37dd8303b3f2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e153d0797a4aa50ddb06d96c87e3ea7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f96e4f37ef4c5d61138bc238eb54e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ee9521edb8f3d70e99acc90c353eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f2ff1e3a117f12b0ddcf90174662a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e67661259ec8053b7e9675d1ff0bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a2e805ae3a87daf0821d08695ba19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faf5473096dec1eb94df363c96aebc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87af360830314cf5e7ca5998744c00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e3a9aad175a025f222b059c383107465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f25e0ee151458e21fa0571119f3094466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b78793b533faf3451af2bee66dfbfd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b12dc6c10d7e7c001827181790438a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b72833f6001cf231c9cdb1d1af9c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fd3ab84edcf4a64354f0a15cca86b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f8b20ab1f8ee53dfd9aaf6ef96569471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e04ed9161585eab98bd895d5d87fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9e27eac94a41d8da158ad529ad98c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab15aca5457df6feffe8d4e0b9e0bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39b0934256f3d86774849c299bb9c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012a0df45ef933e9544a09b8d0c25e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308eb7fc51fae2a5bd6b71f4c890795477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622523392606be1c7933eb5d8dc8297e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b21dace931390575f0c1d25f55bb1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff7abb0657f4ef53a4d0a632844fb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f07dafb0ae20e725cf757d5513d64f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4ac7c93e474e7fa2408eb90fad74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b6b9c63b8d0a8d6c9d897570bae81483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afbf82f666785ce702e2593718010a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd762ec55db5a1d90a0ebf3d70049c67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e7f919066f2c818946887290bbeb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3342963488858ff24d65de8de3dfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f3d97b48839f0011dda7b5de6aecf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fd66d6b4d56cfb56e657c36eff7e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33fdf756a170f6f926cc88957f54fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5823aa9793a11bef59f707f6fc7c21d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ca15118549505946d6a229c946ffa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd996f3f269ac228524494b0868ea45493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda70379fd2dbf3d864eb5b8dcf900b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76273c3ab11891084f857b693df532495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773f165c28580fd6dc5a300b471f3f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422557583ef256478ce23861d180534497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f3dc255f560427e440c8bcae22cd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430721c434f3f12795147317a590baf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab5821db86507c1acb95773dcbca54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e589b00b66decde894b00ee553d2480501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150523cfa54828af7f7c2ff823ce23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9600b082c7f30400a9bff5cd9682805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f516788f5448828b21533f612c8af25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718b6a0d11418f66d416f722517ee30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d5e06d796e32e0d7d1fdff5abf5ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa77a46095c6b65fe59cb86e28d4f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818571eb98e3d6bf8f2edf195dc010d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9311f22e104895e6674cb1f21f05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16cb3d475015cc0cc365cf8d7f9d47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81c999dd7ae6fbc8c7a240baf32723511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d21ce8b9673a80afd3cc4a33863a86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28d1aede06228eefc96d908e2d4415513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46092416a4f68cd6f3bbcd1f87c664e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc974bee7fe85d699ff08989e72bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551bfed36640994743c701303e30ea1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfb55cdf1b2ea0ebcf6bbdf3c556ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b4937f15d3eb62d3f365feffd326518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f18fbb062d2eacb533a6f1cc53f760519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e036409b73f82b49a3d53e0424fd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f477564aa1401f4d11745ad1450b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef74040c228b783ba3bd57425e5455d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08924125224ac339f2e13c3b38714d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069b5fe3462290683bddeb8c21a825524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951d3c43d9765208c783c204e562198525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f911f627c946a1cfa2bf82c6c700b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49f63fa63a563278b4f02bad47ec19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cda3d5618798ac06e0b876fddeef0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4050012a1810f978f5c5aac7fb0245529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6612a3b0b7cf9fcee721d6e56d5394530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cfbf16007b1d327c637329ca0e2bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f588cf9646ee40dfa3db4ad0e4ed9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df63a11a6cc1463613840f21fb5f932533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafbd9e41b1e73288819761a3c7405534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a8f77c7232821ff902ee8c0d97b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b0dbf8b5056550974cb43d1d16ab7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57354931ac10a8a9ce4c7f62adf50d87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e4ac5994526995e4b2f1687cf5d4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63886648bb910e3edaab2f4ed82fb841539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55f551931bc7777382367b10653861540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea1b4124e4188393dbd574b4e28d33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180e554da20c8e7fc05e6f6a05eac3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760e7a0183afd562cbfd1c3f61e815b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5dc3f3902f57542e48161a103ebfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb0f11d64f90db8194e720d369ed8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeaf85fdf61b9e0fbd0d0a9699bc0b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1688594247e000b110702081622e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6487c7e886239e78076335a84b281bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d11325c1a6bb5ffb36dbc3c6765ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b1a1a56592be00f476402a2bed30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f03b400b2041ca08cd1efb9607c5e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b720c2845f6357ff149cb9469c81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d3ceabd75dbd51081b19c0a69d0db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0316d560ad7b7fe5adf0fda935b18a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ec30c72c09d1cf9e454917e0d1ba9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22b970961db93ba234e8c78764765556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c7e8a868b2c4461d663d1aafe185557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca3dc8b34efbd664ed0a6b21a91ef4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d06d220de6336b02ccad8e37ff12f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99288b04d6a75f9ce463d0a4ff70ea8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873ba54961c0daf49a20011e4d7a148561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840abfdbe3cfb2adc81f205c2c74d97d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021aca08c90792a3e686e8f9bf788e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d54937c86bdfd74666b179767379c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f7d85107d9d2e8b183b7a5ecb8294565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0da4d85fb30d7206cc82cd7e7dc15f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47257ea72b6c84e7df45daa868f34fec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2f1097a046923975493aca7ee80f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183522e00baaaebefa1f77e3f9d4174b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1b04b3d3a5ef5afd8f23d48fd0f09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1338d813b252ecf831d3b7954d15a13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd83bec9c0fcbe38c4a4e34aec353b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96a320af67c1cb4a8eb3ba94a8cc82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76fd6e2203182015d254218af42290574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cea127e1e51b75cf02337644db419f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428f77953bb0701839b5ae90cf2edbd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e9e3b29298249b25d51ad1b3d8084577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7c53ee991596ce3d5c2eb5926fbdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd95cd95c8ecd541a46d930aed04c20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef867a4aaa0c66e825d97f3544166f9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe4cfa6fa62a6e2b842db7ab18b59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31665612fb61b5ef8b1e74748f988411582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea91b3edf6f433fb65d2210b36a76e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18281c629419e3e4ddb2ed08eb0113bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620fb3b1cfdfc7fa250d2cd34471905585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eaacf54bf2a4cefc3773fed5764a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699f2442d86824a985d21c882177a97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd870517e297a106e7b9c52731d2327588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0738e5271a496617746eecd62d9c4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293d9ee7fcdad8b545bd2eb5c75a2d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b00cedaf73a501a82b9e2b4c33ba0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d69df448d05dec4b331a56528d347592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba79eab503aba3617912d025513a75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8c50a7e7e628ccd90addd3d4b0f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4083c12e65dfb42e08eb8aa177df28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb78253d70faf27b291ba0e10c9201596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556f8abdd489b076a7778351a7e1445597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d34b983d8156c8e7b1fc2d0b2ff007598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a4e191bf00a2ea0cd11f98a221525599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab6a744ea7f6a024975d3927131e29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca04a433e90b7c729237d5d8184159f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06344e17e82cd3bf2bc2afa8473a0e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8546058f2c22eadeb3720e2637d89c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2318a5ac7767f536c8bdb7e567fac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a8a3c4ec47822ff4ed21b3a1015be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3044f5eaafb37adaa0a81a51149f15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb24d5b44562230f1733fa4003d655f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead2f75135b1a1711830755a722c475608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60222c6e01f9437fb7cd552df6599ad5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a464a58bd91b3cfb37e2891d16d225610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498ed2643a719d8c8178a58e74b580e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618788c00dfac9134e2df8687c02eff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59677d5ae3d452f8c93653c2017a9fe6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ddda6e427b29e8e9528116468b6e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1069421a5ea41b792729a18db8b61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a8508880c111717b7f268d7130a3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e9cf89a3588b8ecd0a4c05df9342b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b0be1a2a19ae2bb9b5633ac086954618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2d974d727ca56c9d80663c3be20b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cad33187042eda38c758e28e35263e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a6f44cfa2fca78ed32deeb4c37aa2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a51df303ae64805be630822539562622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0026858aa5e2d2c197106f9ac24ebd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc731b5f907c592ccfea96ffc0686c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb6669a92b52f7c0fc9a8eb910ae03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745755221c62404b405e87775c0863d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbd91476d21aadf87c7c513acdf5fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a7a9096e6a730a71c62de36d8fefc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741498dcdf3ad4810ffc7a614954361f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d497a7a8e722b5441cfe9e67e49cff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a431cbc576892f80a7fb7ff5d58e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36364e07f36da1ffbde1422cb90eaaaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea40540c3486baf998fe557714c13b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab91e831754f0e51355a2a590d652b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbd661dbb7196d07e5882fdfff9803635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e34ec006bb454d99519195390255f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b79abd746106bda799053637f3c20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93821b39a13cf2cc5f9a371a005cd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca579531685d4799d5ce7f241814d2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b29c2cef366b00fbfa6dc61a852970640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d559acc1ee810c31a09da7b220b8c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4059fc7704f329a23a3cba266e7817c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e98d6d393995c480078322ce217f30643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbf0dfc3c43a78e27814315ef68c7b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8178c83422dca494ae9c99430e9bb97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e05ff057070887a329fcd3447c417646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00083a71ea398b173f7bfdf23a3a82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2399a3a0058148e10e9f23878bf1a01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4766093acd59bbfb3c2c2c74ca03649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08172e8d3a02cf707914cb39704a42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7c7fd960b0e5d41d6e3ae7cf7dfd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8549199f71b3b0cef917c605de285652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aad6008d990879b75c60723fa7306653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b59dcdc1bb3b337aa174c2f84673e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc014a5e16c0c48989191072ac80cc17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f1c36c922fd28b9c69aa7ddd3fa2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a514746d6d66726d4eb192de4497b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16a31570cbd438b2cf7c1f6d219939658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2f2f9cd7d56b646321de7715ddbeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473c8d9f71101e9a4c128f4508ed93a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771f1e90675b45eae56926d2e37e94f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaf7bc2b3375b1ad776e5c74c3c867662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3ff7e3f8eee62896ce85fcaca531e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d8c269e3c3a88f4350fd220981a24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12bbe930280b9a873f045fcc6bdfe4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e6a3fe1a7fdaeb2521a9c0dbd45e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccace270ace5e12bc0b573a6b2003b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f4a18e1156015c3ae5f72a267c0d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d73e7481af99af679548fd4297e49669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c836176b85ec3ab3883404662b78dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd01347e0caa2456940fdba69325aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff5c3e336a8d2059d9ad9e59d969a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6a305179ee7ba01d0cc9d841ad8f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21212565ce2c294ded42418affe75128674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea7212c5fbea89945b50aad7f041d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa2fbced0874c37a2c06ec75a362ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63875365899bca48579272c7b26d87c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f2685b124c8ee7aa0f8367aeb3b90678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60534b53aa712decd91e77c727ab5849679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4c3baaefb21f3658cbcc503478125680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a246bb1c69f37b8f71341bb2918fe0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b7d4c0a83f139ea64fcd647341a4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00418441b6343f8becf13d6578dfe3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52065e3e2af2e0cc3299ed3c9cd284684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c6ae19f19d953185f36337a502353685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e69dcd5baa3a2c4fac4f6b466370f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949fec0e5e86f872f92e0227eca890a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f5890e4fd08c289077a56096d5f98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e6552ba5c6d39743683a83232b5ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f41e8f98415faafb69df1d895d777a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e684e5d8037450b0e343381a4293e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c37f9d48c1bd5aa3ff693cc020b8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe22e1878ec2bb078604de736e02d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de072bc39807eec1eee45c72cf5f12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a8f39f274fd54a71b57db342d99c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe0c5ed54cfd340c12072c3b0b412c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa3038afe6df1e14d0cd218463a950697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5226fee434b8bb1894c6d13e67e7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f73037bc2505436c101f25d4dacaa2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a1e2dae2feb6166a9dc3c31337c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530960e7c3cbf241a55947a5eeadef7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82740e24f9d5dc122c78576a4c70ce59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c6780fd02f500fa8b0accf0af4221703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389545b544cb7afb81ece563777f5e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d74ee64606cb5d85aec11bbe9c2e49705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e816fec384a6ed0a667d65819e209706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb3c424983ef7997de94ee9a1e6dff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c522be8c4b5c76788212c11d66ea388708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0ba4505a3252dd123ff428c37a5b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66034078cecd7adde6a3478a87d2b39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272cfb279335676b3fe77a46fb39ac0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de129f927eb026c61715c11e2ed142d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646348b4c165c5eca4724bcb3cfd75e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d179c29e160908f0a55ac8f2a4880f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ba645ef6677742a2bcb9b51cec76d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358741ac990268d722589268bdb4d1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40d2a016bf08cebb845aa2cb69aec2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2f34d5a97b25ec82a3b2b339b1fba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06780bcf3ee9c6f8daea07b47093bff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6961d221a1af83a2523c733e569934f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6481ba8b0fe23c76a3cd5e11e8e666721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b0940ac5bdcc863537d43de6dc31c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f065f8f99620315753eab5e08d8fd7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae97e714b27f35b553fc968f0e9995724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b758eadbb58e1e11de32cf05759a18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683751b51b4682f1919b00b45f52361726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fc23e93bf6cc13bcfa673c048e2e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d717cc1b100ed3738c7b5d09d77f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc569c36dea79f28c0e3afea5c397e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c8d541496f3cf579d6053cd5e606730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086357a3730e8d622499973b1f5049c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346f7c08d2bf5e5ea9c69bbd98752b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861277b1d6800a80b0393bdd4f94769733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437d935052ec3aa611a2f724a11bad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c74b878785450779dba62a050b01f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170f9db3e35af6d57586d87f479142b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5a06a0a52bed10303f7cebba57ae6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803105d33fe25c9a104f1235b96cca9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229275a0f6c8b773589536e1e3bdb173739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f1d55dead148c99dff298d3139eff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0333ec878c9a68caeb8d533ec7dde7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538637eb4b2d8c4e3485baccb9743056742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4fd71568a80153062fd614d824513743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0026b44fe48c0faa4120d5c79d65d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec3a739e0988692944a5f49026a382745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d97f0669c7e032c67fd3e5625c0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e560fb197aa3a705162f8eacac4176d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e8ddcb2ca99d1630c3876c82bc530748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888d149761b7e325aff941a312d1fe4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bcb163dd37146a34ef01eb7ae8645750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d9e3612e9319b967f368019fbfe45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ef06d27874ef44e5af030c19c4bd2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418639e6fa86f19ce085a3be8ccc9ea9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5504b92f762903ea5c75f80c3cde0b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb3c321eaa8db72a74c80408977fdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c58286204760f32c589e8cff1e49b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45777142bd29275eee083b684174f643757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b94c49fa3020a9526a0f6baaaaa4a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c6121a5e87318e037c207a21a8672759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eed73a7486d322de8777bea08d675b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1ef9a4017316f1362159fb0fe883b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d6ea677e9c8890985f755c9a34a25762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d1ff02e2c2404396f26377bd1ab0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d824ac77bda2e5fdb82bf4c00b81dde764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c16fdae49f44d558a840c17bf890b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd85e6621cebbee7fd59858df467cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91331d033bae4ba167cbdaf39cae2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>