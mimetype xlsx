--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aef9487b9858a397ed5ba12333d64d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa394ad24873a30446f2eb975fac29942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2d4c269d7ed904a7b5a7a1784bd313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ec04d2e3be4aebb0d0ed77c255054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38990b1e3623b3e533cb3d800de9dec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27f80e21713e62776d7065947236536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecb77d0df65ace28dc4c76dc2d075c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc3d2934749486e86189cd0d6da868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282ac3d1c690dd4dbd602f883c74609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222574a8e31514b0b09d4b4b24673ee810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936868492dc276ef883b3ba77738c2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732960fd59197910389879e5514acdc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc612bc2d9f0481c7c9b54de0dce74e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f607165b249f629953693492eca243a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1e339fc74b03996af294fcbf257fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc418f729b2cc8cfd272b32a3eab73116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd4b05ed521cbe57e16154200ce5a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0842a6f71ee8e805a30a7ab0f4d28ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505596ee7015ccc385966f54fe657fe419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd0ea2cad8f22cbf1e1c0b4cf5f82320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec84c5b2daa8397181cf2ecc906a5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3952dd79918fa0ef400f8ba14fcb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aef44698134f05cd1f12f9a31367623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0f123f7c4be222ff47755946e2b3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842d3a4405da8360cfb92b9c60210a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7babe0ff5f7122b675c23abc8f0249526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a8fefe8fc2c24e3fdf88194b5935627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3639641053eebbb0ecc90d2cec8fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e01ac620b95ef83330893ac1ad533429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39540c36d2599fb85750dc684ad9824f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ef94da78e150df3285d4ff1a8c6d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f90e1e36cdd7b37221bd282092aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586a9f24bf1949dc2e8cd1b1fc7eac033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cb80516c4714681c799a2910aab3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129352cfd99fbec162abdfd1575f40935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf6aa51b8d387c758284ceedc0798d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db9e67d76d8536497fa010bc12f0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c5d11c18e726b93e410540541247a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60cd8990a0200215949605483ce51d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d179bd56d71337c58c1bf1677079540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b4348323422b0ce1b045f5468177241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192f95819b3c90b03996f9d56d7db2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958800f3b1b7ce6246a046a782bd1a4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10050a03ed564702ec4418e6fc2d83f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d768e207ae31dc52d415be2ec297e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd65849e75e28da9ca00c1e1ba8c8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e2f420df9fd9665f744aff1d017eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a67a753d45b44b4c1ea631ceb5160748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f20ca24a645cd0275e3d977e019c4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6556b64e9c212a26de0b364b5666550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3975f08b9c698e6de31614fa0c2c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36851cf1aecaad52c5eee37513791d6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b98f9cfd6aef9d7589cdf606f3a50953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a0fc4da1b370307c05a00c8cd124454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea256307768e1cee3636fb3fc1161f7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde7a7c7d0886d4e3c9ab6662029bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f2f3041dce7da730210f672b182ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018138fe6855e5b04f3dc4c5a3d29e7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed38a0633ca6b201e401dfbc595b7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7169bb1808986a1e5b9a78eb648dbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2db9a8b7091fa3e51f13eed5827ed461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952c6c9d2d56a463edb38c22d65a71462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc95abeb88e3b3f9e451a09d94797163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441a261d7e7fe081031a6d79ece491f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b1d6a64ea7643ee232966fa471c9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a41300706421ab81f684338ba9b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4dc63a3d53379ab09d4e0c461dacd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ef078726d2f0290e87e0c840930d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e17ae01bb369f7bf3de27fcdc11dec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e89da6fdd67efd026805c823c8e9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256f77a1680bc2167ad66f1b51689e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4386ed8194abef194de8247ca1e87972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d960e153055e99e1ee304e8e4812973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa459f2c46e63159da86e1b3d569ea2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4615be54e676c5b06939d27cd37e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc19f8977488686fb966bba22cea1b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719b84b28b092a082f60287ae376cfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f861e1861d3f89336246ed60324a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c0eaef1bbfef597958be40a3d294379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9c789471815b894c356707d57689b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce226b083b352fbc42d1597cc030b09581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a2a92c60a051c9e4220a45ac77bf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57002b25d1aee88f624ef475447997ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a3986b048661a8ac3a654bd38e70584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb5ccd35d95393eda7fe2d78f972af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14380e75fb881b2015d48320afcae786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7ade8ce98de9d73810b954be6f60187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99e4277f2ceea816c40cd1610a76f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8597984531a6b97e94e6df2e13dbb0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dbbee422606b981a04e2e7c31132490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270b1b8d03acb99c09c38a7ea11c50291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cbe535e4200429fa5bc817884e5ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd86b33c422eb8ad003e570839c50393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53b558fdce519f3e4fa40c708e0d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168b9ac1cbc5821d98909468b94615395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fff6dcabba176b781fa6e4c968a61596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c2306e8025a2108efbd1ef32664da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff930c5f220d624f39ad51f0a5a8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7927a9919d3467d214b3d9c8a0fc5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f858aa5826372824829ec35c7868100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbdf60b74152d6b62f7822a9558173101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61f70ca15cfdee9e9c1982d0cb418b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c125973425c0bd285dd59148bdd347103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425e702f335f3418ee8aae17833192e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794331894f26368afbdf94f584051ed5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796522b78cb7c7cbb6a544baee6b7291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d8e56bddfc689a175b8551e971af4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba8edc33f46dcd165a112f31767667108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab09172dc1c6bd66de508a05066471109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b453b7abf092223aa3a256f060f569110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c25609449149191ddad6263f1a4f2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a6589e4225effbceee831d7a6d942112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57277821f6729c00c9fdeaab3612cec1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29bdc8386a79081da74b1334b5fc31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517bb81404bffab3f7e01de6e10d36c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbe289d2fe39949d4af199e09e8b54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ebac0d7655fe00891d8da2ef30bbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ec2a1227005385ed199988ba46a88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8b3112681838678027945663b0c78119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663d474de45576a15849dadb44d22b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3d9ece2279bc8c9af800653c3fec9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182e4b2e20ef70eca31814703a79636122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd3750a98d06b909147862350259f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fe56b8c77da83ece6ba49c03e95d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745537dc381b63fcd93674a06f1af211125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d36da0c1d7d20c72407c6c4854747c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952fb86e581f7e7c5a54b982a7a9f70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd791db97790b9e41a7dc4d53c941e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ec93d1e4e92a29fe1d917af6c7f2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91832f29974c3ebff808b15b3292af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abf1f3cbbc5f19813532491d88a4d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a85e94b2acc66dcbc53e4acc44bbeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40da4101a0886066797c9d0810f6d70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092238c5fe87edbb796b251c0701260c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4bfb989e91928d3a9cd0c5b68e804135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96c04f67b9d37a911e4c5302520a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05267887fc9e79548ea072b9bb4aae4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b21b5b8b4ddfe991bcb2a3216a05d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e34e1dbeec3acae362011b5a5041139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ef1633f8e7242021dcef4f0a46a06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab9b81b727e4ffe92e5acf470d72a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e074bb78744167fb4f2c893b8d4244142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffee1facc6a878aebfeaa0deb496b2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d367d3240d5d73fbe7ddf717d71cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd75e5145cd2cf494e804a4bb65699145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24480258e1703abcbab5666589c818a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884ad1113f59b062a1db79409c44c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7015db41ff919b54db9d672a2b22d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2000376f0b23710d90c630941dd7209149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3177da61ebb15f2c9d1e56d974d97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe33a8677df59bcbb907cb163c7fa3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1759f5b33882f6f2ae9fc9150546a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e625226a8a3ea9146cc5994838acd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f30d62ef394c77d8cc279d1c064f00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123097c15d4514c6ae826b0f5c0da8a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0d2b27eef018c816421269a376768156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449486973eccd4c188db09a3448bea1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0b0e649ec3c3aabcf31eb0785b37d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59cb81a5c02eefcc0ad4ade8a8ee89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff26e66eac75e6d23b13b45f9ec2c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db408fdd66fae8dbc0f6f9f6b20f03c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a48b03498f1ab2356400b389c714b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeb18844527b23dfa602504e4c1d29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa99d219e968c7fe9ab2809547d47f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777df08d72a46f9603128a656ee8073165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71526cf2ffee5163cb927a67c6ec2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fce888de472e1e93cb1629942f1451167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57af1b2c832d2820fbe6229e6e106b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011e7862aff1a91a09938d22b92c31e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345bc37d063b9fa011253f7f0facaff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47541f847610f9d7463eb3b82d5046171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5cf29190d1559f7bf8d9d1a91a940172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecc1666fa1b2d8b57376c7f82cac33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d02d0b6eeea5c6e15523e1e58f91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76511fe0a2254d8a71be46763a342ca2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012fb13dc9819f405d5b2f964bfdac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee267e3562cc84317b4f469d00906a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97b0de4f56da889f4c013f5b0b8fc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8b6b7559b754ead0d080bf3303cfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b3f79f37fa7c01321cabc465e7531180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149240e2d4f9e6d712aaba4b0278aa6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4653a0bee0dbb299b7ebbbc125dba3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518852df8d9a357d4db0e8a4f814e00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b25dbd044b627df877997e9d1fc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a573d836256b25d8a79cd0b2b3645b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7f419f14546361f7fd5e269e708a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc62e1fdea255ebe09b835acf410bfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8ab90eb665f5263371f66d00d9a6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd72fa77a8f7c79ba2ce977e9c73be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc06c5522cba2eeca35d1721b2b41a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce358eceadefd48cab1dbd1381cf5640191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0024e610389d464a890fa27d5295a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365672cf44d05f3b6915898d7184cea9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804f4016210e967dce970e59ac3702f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0f564668da832904733cf645b7ff2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018f1c5de53f61e7950c2b7ba1463ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d926df9cf9da05f38dd0478129f1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad4a5608373da15eeeef3526a6d30f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c38f54f88039d3a10c2f50f9a51198199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eda5bfdadfebc162292e1a6e921c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625b3de2b67632b981b4b2bc9755bab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f25b9d83584cc3af49d83da63a7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85f09a2b4b27941773a1d4f7fe95d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e2fa0d226c55aa00b060dc575d73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f68a47e7b3df19522c5c5a1b07edc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a8d808731bbe92c024c430fa0489b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04a562f4da5af9fc5fe14e7e3f3ee9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce427ab51005e1b35b5cf08cdb739d29208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb4fe11f94682444b417cd11cac8a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee8e075bb4e1a48c4dc8dcd10c0e4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e219989c3714c4df2adb2909eb209211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad8e379f502d1232dc4ae47876c7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ea377f8ae0483b573f0c568effb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55663b37103a8ca5d91f2a0791816c64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc1eac6409cfcfac454b23bbfab7ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ebc565bedf7066f3ae44e9e649284216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138cd2aa77f5cf7c46c425f044c5f82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e905f0e89cccd4bace3404ad631df2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7ac2a58c17b17133bfde19b6ca5c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881061f0c216feb0b2dbdf9396f9684220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2685972a43eb0495e61c25cbb7439f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17817e47efd7c9f414a8b59ece9df0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc955ac94d4b399299bb6cab7e7125223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8fb969793cea5c107643f751d4719224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59daadeaeb944e43adefa186542211225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810d339fe9f98de679e482191eaaf4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660b5cb5fe2717cf2dee98a53ec295f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256964c20b3effcbaabda072b75fdeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a6a91dd38f7f05b4aeabbe65dec4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17d1a9bdac79a20c7513a0403d0c5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e23d80049beb542880f4103f9685dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d64252f3924f6c51b53ee5003203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48240ad9a18c9c8fad82484160afc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64505a999224dae475b03abf86b290234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2b77f5de546b35d57c3bfa5fdcd1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c385acb32b0016e0eabd721fb7ffcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3682f1e70252777e3cb19911ba890d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c2c16047e54b32d5dfb7217902b79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0aa3e4e78eb5f7be8b439640766c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b51ae701912811370adaada80c7189240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02e37a3d65ccc6582809da8f2d95ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284e1e95a9cf8e0eac289bdae19b227242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d9e4d390d1a183ca496767511341b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758150668c5a491bc6bb26013c418e94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2894aeb9a96fcdb4ca1ce14637c21f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd30a586925df7e6140c4add9909d40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd749c0a9224036b4d64bf357da68a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fc92696cc5253d8a4d0f69110bf7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed34cfde26d839d56f5d89fba96ae0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b970dcc6c2ef9d6bd11eb58dfc3f5c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8b40859a2fea23779a988759d8b8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771d439ad339e3b65375741db5de63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f781c76c1b83240a8e76a1e20da421f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2263cf49d4b03e2ae0a406583cc7b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c80b4daead6930f7d5d553e3ccb74b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c482731082a77bf88a540cc6aad59b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab1f42117107467e0813dacf894afc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73f249aeb302e9b29f394177d2cb1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e638cb680d24ad18c8a2373bb97302259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bcf815fe39d39d18a20fd931e5cce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb990994521fbca173e85b59e84fae84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a52b128aab16afd92f55a3f8303014262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c59ff39192e23a20e9ae2753ba3361263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60904a4652f1b5dcceb5a36b17afe3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20518f1bc880280c811ab59a56bf2e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e6f9955b00acbeb94749e8da3a1d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d4627b692ca85f3c4446b11ffd2eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb00b7171e6454a9f799a0a76bd94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff6fd2c2b1347e345fb2a46f1748a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f65d20d5d5ad7596aa84ac5625ba5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87338e60126feb8450d1482f8bca35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cce74583623bafb084568d3aff9e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394540d846448ae3c5e40d06168427c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523232b938a1a930c4fdf9958aa4920d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0461dfe8335b46159a5db2a8b857a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cbc0cc1ea6c2671f630284bff4a2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6611280d9286f4709bfeedb54d35f98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6195387705cfb97a60132ab579bd93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a930552caaad94ef5ef61a269131190279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821c8812a2e12afcf9259f48f9e4efa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a304990ae5fde1dd737e5a07822da5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1facdf03503496f7bfd0dee0997a736282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a93a149cba6a575e06ec3f404e239283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfce56da207ffca6f5996fff8c582d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d550e6a5ed8c8183d482906b135551285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969f9a1f067ac67f12b64b944a1f24d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59754b6e63eb9a704934985b09a645f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b8707875478bbd5166aef9131892d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8f47057032d4e8c637c7fa62264f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cb767d9e7e4e1c1e31497fea3b3cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae7bd5b6e7654aba844b29758002ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17a1e956e6572c49f3ea104fb78e8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d117e70a58a70fb0ee8b9a4470217dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506938936397e75e47d6c313013e01fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1f1b5298fbac78bd7c6e0b6c7c359295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc3d123b80bb29265a1f27173f596e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f77b70ab4395d16b665dc826c7d7f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08846fea528cac5c25954685c70ec318298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd341096ce4e34ceec57b2d6dceb4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0576f07bda2e8089aef17913db7b198300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf5b92a79fbda04926eaa80ff924a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a63eef20974a52920f300a0e31cfd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec065ea622d5323cacb03fc7bb86ed8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f25de9cab1d1129b3f1a5b1b3d4dd1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e6cfd65baba731167ddf56a36233a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87c84742eb9769a6ba6dd79291385f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce89a71c62c32121c473418a71f2ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab19b367ba0ce1502cc2fcdeac4c9d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d864af6ea6fb12084c0eee8f2ae89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe920a993e4c79b4c24fe80ec12fcc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ea31e636ad17234c803e8651389bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071726bc5c2b537912898cf3df34018312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47f7bc61346f86eb5447833b2fbfaf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65582e01d30fc5b9df2d7a81a4cf9232314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e77ff826662c06b1a570d919f57b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863819894598f4a16c3de7f421df3f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3986ad090928a9ee49e237e2bb4f63c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb3f7556cf6ed675fc637a745aa8c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2213fe7dfd251e77ae6d729610321f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256e51f796ebbc3745dd674d1e49a6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e165648b12bdb4899911f6e249a0ab1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de872f9dd4b59847569467ba552840e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d31034f569b8426530a5c5c37b2ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb88c4a5c279369bfc39b83b9067ef8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379511697fce3878ed597265614ccbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8749bd52fb93c664270fdb29dabf4ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bc1d5cf58e68f2d771dcd8ea4e394327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedae8d30612d7af5ecae6ea07fd9fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805bae490595a4853cfdd41d0fb4d6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16ffcba86daec729e4cce4a091e7f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9533d6efeedc083917206f2dd2a0f4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9341b23a4221acba90bcc8c8dec1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f67568b5b583476d15acd6ed7be6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b52d59c5eee9f2ec487a453a0b529334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417b79c93f4c2c8375baa618f5ac5ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977ae01af99d268f56e0606b6d8c54b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e17cabe22568cc3e02b052b0a51cb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767dd8c73c02554342f62a89b401033338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b5e5a10e8fb5af429976bdf3c62e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f0438928d0c6306b869d876d4571340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9e4cc65730e6d0ecb8d49e00b74a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74245a0d92e12bd5969e63786195047342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb75403aa158f03c5a54b78bb60524343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45510296b54848fe5df26d194efbe1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3620c3dc173de36ef20b604f338fec4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb97646d830f32a03ab6ce4122175346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839752a7b98bef58fe9de5124ee766a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c616e5429f953b0cc8ec16b8835445d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f344a23cb24ffa2a5038f543b7e5643349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a3cf10a7f0e9387c8a7fd1f21335350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2cb019565f537dbb2a341aafa1bcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556213afc00abe1ed930fb464ad07fe0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63900982a2a122988ed9e8d57d874b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b973768a7f1c9ec549fadbb998d580d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265378fdbafa4880999ce5f92ca76eea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03bea9ff9262f1ed34a5e369ed8a35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc325f802e25ac5a0c8a071becd2f9b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a18f53676d303b2ab0b526e7312f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd822f15c568dc835d7e159d6f8e4289359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eef697666091a4c66d5f39a84ea03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbb7389ad9f32d4fa747e006d54b2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813298e80fdca01139c10fee57abb99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ac512da38af98cb10a1ab2faa2e36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266555d60ca7bd7c2e90caa398da2c01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c6913c7f4a0df4e6fbc0a9221cbdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8fbaaf9b5ebebef821f2cb15513a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c358a1a8e9f55e2aaa20bd79c2e6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6e9ff06dfbe7166527bc64f43669368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374139d3dd80ea780b21fda511e5ef64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb7ad8fefd616f5c52044a56ccd7ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285f10648d2387a792f81c23dfaeafa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629e67d6010b9f429b4710c65a1a61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afb3cf3666e1dfb8d455565a2ba5f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65911c0803664c3b190973a359cfcc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363a91657a0a96d20332e7bfc2ded06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f09af05bbae9db0104575973591ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d51550587bc0a56381b8bd446f52f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9cffdd5887cd89a5f3c8a66802c2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9fa054c740e00a7cee72a19248b7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29706098a22fff789cec18641936c59b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410bf69e350126bf9c5d45c21badc75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7369075b1ea5f6df89bd943a6f766382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38c77e6507a25c6de258cc4e54a7ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f229b50c7741d5bc40565f4520176384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7af5721742f63948f0c4918f478478385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a537f2db69f3ca05c82fcfe29d34520386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322375be9529e44c2537c91d8bcac4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4101c8b201094ed8f21b68a2e2a195388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79b65605bef5ed22ac6184d0253df8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666cfc3294051b425bcc0e78b2ee271390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0172e990ef93524b7c1c7f9f11fae78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa034925737e6e0aac4b285b8472684392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c4b64edd3fb3bfec72cedd697096393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f605db1d68b3514044980197be03e22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e94628a1ff188f66a95c8c951c3fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d116c3bc3a76dabfb167e01f20530396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7742c292c7b493878dc5c0fc3aee220397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459449b12a2df14cdbe52fd2c0f990c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5045488ab4aa654793c832ff5d61bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e67860e2b182d884b7b2e03202213400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf3082b06826c10fb56c78f1520e55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27988a2d8d1a2e034d7ed178e8e505cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17879bf4a322e1b252fa58e5b57fc4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34cf3f5bf4ee4e4426aa82257428a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee0e9fafa6c0214d6afdd922e9ba32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fe811d05de2af30560377664ca4aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008452cbad9598f533289bb90ffa9631407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1900d9c7988fccc7326964b06eae58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e33c673858bc09c65446afb9a407dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26a3f0c2685773ea5ef3706d238651410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83dfc9c0cf055b963ef24f309bfb62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d83d16b86e365d6004a3c2ebd19cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f822a0778b0de871ea68a4cf52df6f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90dec6cc696edae26352b6ffb81f76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af082bc9155578e66ceb646a61151059415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12002a59d246e5d6cb1b8bf71e1a265b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1847b6b0acf893d5240e7a79aec8bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8221d0d8e350ea062fc4e8fbb4a34a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3f19104a0384fd6dbdeae87577651419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2801fca0adea6fc58122354de5372b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65ceb9d98bd763035bb18092cdf36a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32c61f6b8fa96fe1567b14b60d3748422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5db45132a81c5ddefc0de7260a0d9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543c1c6157b7abe8d3257e5ce351aba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6f78381bc34443d6563cebaf3a5f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cea8ca81445f4f5b7811e071eb3b9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a91cf98c8f925c100e765c4041affe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd572b13f59f653f58191b8dc8421fad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80797c4deadd3474edf434c123dc9ad2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c7e5d1dcf287ba8f58ec4dffd22a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817884300a88aebec9ddb26f5cb2ee4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e29584617a16895c88a795492a0df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ed146ae4e82fc430ec0f84a1a0073433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029e1d183adbe506680b80a014a4e4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aca1930d779804bbb32ac798704e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75d54da416f58114e63a806380c00e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f15736b16c151396caf3e1d878170437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb72e4f134de81065473807c0f67d80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c4197d32aeb8520300e57038e8ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211038ec50b0eea8259b52343d58efb4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b33dd7376fff406917ee5b3cf1e9be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582879ef197d2ac44c25cd03badcd916442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d21e8b289e2f7b4845775bbdfcfbaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfa34e73499f3ad5ce8de9025020d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7b43b170756aaec1393a333231473445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e37b97fc6dbb054f9e8f19973b54d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dfcd12e42f5ecc352cf7142b82e38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b82c2a8dfcbe273516c84bde7305f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4c6f8a31ceb301ad074e4e939d275449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d666cee627f9208ddc043fa5a95241450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554a3f2cda1893060c4ffa543b64323451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2c5b74f03c21786da3f07613530db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a13abf99794f6eb9fa33ed0e209e3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fa15b9082857aaa75272279012eaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba21cc79e665d4d80077bd41a554072455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671a68c41634fbc4fd8d810ad723d48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b71e4c4e11032c47a258a968d103e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe725a6586f90ac61c9fc282bf9ec1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165357e3be041e237ad71a571e737bbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704c461b584d99b2847bd7e14c7cbfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58c66aafe6eba237e09a61836790b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f372333a4e610e5b950100d641f8c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281061dd1df8e0be8df8e3ec24e4edd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd360f7ad23e1cac69ffda014e94123464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9cc6d68b4b8905e0803084002b7aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46b0f9541246bec0eff267517d05d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c61591c75847ecdec28ac7685ea62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152a31e8d030d19eefbaf45f38a93a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1237e5616095c9286fd8e2200133b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a606918ea6980f99854e1f31bf9fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f29a567babc66bfd95546633930cad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547003d26a7c332eb3b3e6c26473cedd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef9cd8500c725f69a0113c35df28d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830912ce3170a5a958a649957155405f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5a50eb1282f2d0d8605c9775d25b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b42742fe8a36327f8b6ee32e6201476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d9c08cfdab5a28d9b387bcc627f54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c230a274bfc23d2eb336f3644ed904e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcacd5e1cf995288d7c38ffd5e1a92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a903e0f718d256e535cb0f7e99c83f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62fa9d3a40bd4c77289f5571cc7080481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e2b9dbe1ada1c2fe019f5c0b5ac08482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f2931728b99e3e12543312ca2b16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae1c3f4822abd82922a9bb8d32955484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf918b4ab5651aa236514ccef6f45c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e2ab0318f49c7005d8fc20b6ceb15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9277b82dd210e29de7ee5f43d93fc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f48f9580b76d77e1d0f6b9f85e7b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2c4d3ec2e78f23be1942a164ccf0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df72d663faf020408834fbfe5006c80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8431cf0c55f0e35491b120ce6267473491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d051a239495e2e7ee3496911bdd12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ec74c14abf386565265852aea24a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05168631ba9fec75a86cd82d1e12feff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5afe28cf3b904de9f29fa83b72a2bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed19e2e335a55663dac618aa021a691496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b57d439bac103933acce818a3ada6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a050c528eda20ff92f344d582b52e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a2553f9f8b447f927d8cc7071247e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a071cfb053066a5dc9d9578523745d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeec28560ece39b1dbdd6daf214ed3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fd36c0e09278271a1f98fb6e7740e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f53f0c88d37d5c487043c2480e53b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c820245371db7682b9d8e0a1667fab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e6ab59cde27ec6dad10fa91819b14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8c2f3d579ec43148ab1a69c88b934506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351afac60e45cbf298e29b4bf96764a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c43a63872a61ce1c0f3dba317203e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d48ecad279706c252e4705fe2fb2ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9606012dae84762b1453dfb0c18c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98801052bd0416394abf948b35895b80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9a6c40e2ec744f0226ac631f4e74b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa63f5a5fe16246f4f68a53d2317b46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429693eae96c4e5936f266d877df9544514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ba11f99d037254211ff6b50ef530515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ea0ee8e99eae0b3d95dedbc926984516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b75b27ed07666374cde9505db0a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71214919ebbf3265e521eda264d1263518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cd1c38ee164d3b4fd8ff25cfb9b9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa22de170edef484d5db6fcbb4e9be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f105e5f5e6acb8c7b15e1811592807521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8887217ae2471b7a355ac2abed481d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc096786b681492fe0a083684e9f343d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f72e75934cca768e0e9934a76c104b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63647f47af7bdd5fd6b90977a14ddf6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515b28dd037889e6284e7aed728618e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a643993a9fac1cd1194c46b59afcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dab817b055eb1cb6afb671d23e5b05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c1327189e086bb29ace5920353788529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a32a93c1236328e9326f17dfb3ab50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c1b34fbf13365e5f46a950e416831531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812505724055f16496c0acf85b81a87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234560757bf1b201fea7a7f77eb71c99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad6c40305a902f65ab4945614664a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278a9dadb600c160482285c2d0879a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01effa79578aea7d22cbdf0ceeb3d01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa598575f29b1a55189959db1af8d41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768904f022056758849696061a815eeb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9523bbf963d1ee998cda21e2934fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77b4253570c6be0768b47625df06a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c28119e20f1d79e48639e73812d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454d7757479ccde09a81b051cf03ae9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd270ae3c8d94c5ce7e3c295311ed8a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2542303ff215acabe3e44122b31bcfd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7949083bdfdde6792b175ca41ae73e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4244b7fbe62a4f27379965bb1b9ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c13cfda9f1a81c39bc0efb5a21048547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900bbc60238ff89a5a4c4d99bf25e9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4981dab29ff36da66b88fe9fd4f4e0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7976ea12c79b087f380bfe56f8e1da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c78b72e9a5b262161e014678b20c89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e009b4883e400cfaad79d897d37a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cfb355d49c70f90dc5280f897e364553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc03786dc9e05a96bde84fa2e97a332554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2878818075e880417350c243eb0e1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2169352c011b5a5c3db239b643cae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fb9cfd20367e5e0fe052f6b0bd5d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edc631d22f4684181873c654044ccd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def17622f8f34a22d6c29ee8bc261ebc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15125c91e47b249186dd559f3cf1f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c84b036341c560d2d41e1261c0c44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ccab33a63eaa5fd6d75887a7fb170562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e01486efd268612065acecc330d34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47340d92017470ba70bbd81c6122dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809f67c649b5c5e1b72bd5863651635565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0726cd1a4e013225f1377c7fa6779c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a8dd02b255685517a16b9c509c68c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3450463d9f71ff4d51f54231f36750568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef2e7f3cd35e7a48a4611f4c8f7230569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac90b390bf47602dda959e2faef93f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde49ef6c820a9ce7eafc6bb5d4f3bdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacc12f858c09e832011ab03e3ea836572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918052d5b9ff4e17e3c7c8f890c5e19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d89c9614a3d2efe93358b2b3c5fd61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866988dd62bf3cbe7e3e5f3c33fd51f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af065d4957547935b012eb04834fb19b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fea23e6ca1357db83de6e4d2e7c737577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71721f170d2b271fdd026255d2468bbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4f45bed29a533b5c91fe3c133855579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c4dc1dc16f31935424412cec782a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98047460163361fb335d1b9058c5501581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c8b8746f33757b84d982ca88c8927582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c8a8cdf2ad78ef529298db84571a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f67cb9b2583dac13c45bda7da7b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed934f1df2a72fa987b2cc90bda0316585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee2273b431d6acb45d39497dfab52c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12804fb2c987438587147b1a25766c71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1950625176ace69048aa4c9e46f638588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360877f162433f570225871153af185589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0946eb88ac5f4341d7d7f3e49dc008e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e0ccac75376021b888b37cedc67f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16255bc29426099b4ae5d7569a0102592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9fdfe5d14d93441844be2d1481c27593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa910af2b3216d86043553aba5e2ac32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3273b19cc077851e47e5b7e35738f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b68ebcdc54832ecbe4d86ba82a510596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f624d6609b5fa00335f1d00a00f59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf90b50aaaa202a3de0cffcd870104598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaaa581e988078ceff054d722ebfb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543aa34526d87d543f9049445f3ece2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023892bd2b352d79ef0ffa2087bdf88b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fb44cc5d33bf5f6022b73f0f7fb9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7d98a390b574d1699ecd581bfe984603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c32e95674dfa29b619f5a4459ec92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ead432fc438d07583cf8ff90518d5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339406202173147c5ba5cd3b331153606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e914fe99e099795f957c7f2a4dba45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b78c4eb069441c3c7724e19220c32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1fe5bf5ebebc3b9017d167b8e371e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fdc5d2a347925661c44faf4fe84c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca636b635efdb4dfb36e2a250c81cfc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1453579c7df4349bbb4d0e38fe1e7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196ffbbdc9925965c585337616bcd3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaabcb84e7e9385457d45b1fc62c3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494373424826de39c883273f77ab28f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371829bc4302c410f64283b920a0868616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56945de0b70830838f73fb2484daca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6e6131726993a77bbe34e69873b4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a58faf25e956723cef4e124b60565619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee24b302ccec75295880ce6ef6a659620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223a35952ab7d2cc11f09d6a798b2a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25adc749652266a8627a22fe298f94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e753e79641449b76dc02950d1ccb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc763e6800bfc38808363fe73a305ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9e4a05763191abe7f2b527463b85a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d57ed2ef255e01d6dc8daa5e628005626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab9581005a54bd10c5b0493bfc1558627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f603b83c2001dc8ed13450faa6d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcf650155c8b232311cdf37da27a78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e446b23bc27191074a295e733e1f05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511ecfc934876414046efd171c37a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f62429d262e53450298cee8c9bc29c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6fcb15e916a2b78ab847ad7d3b5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9269caff767db771b24dc4d9c7e23634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aba510e27ea2b2846a770e4711e60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d19e3e08a20238d17002016cc22b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbae93352c4cbce1285d4ef8739877637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60d36ffd84070a30e20b04163e0558638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb46cc6530d4f0d7014a1ea1735fa1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b0b4420d748bed4573ee0db9f8620640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b89d1b21e6815194ea35082aecad3d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cb58033be5df0af4f4703c6c3a70a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01b0333ed292af270e16b45b93845c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da4aaa3039674013d87cf4cfc85f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c73e656d6cb9f59f157e67600853645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a528829bdd694948b071e053c7819646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c522ab70c2dc576b4d58c6b20e606bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa9ab2ae323b0a0a4932b2cf3a9b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b8b875c5f1d1da694629ce6afb422649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c63da50858c484788359833f10c9b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd0847a6918b33d7138b06999e047c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408737e85a9378bfdec3420e9ed39ff0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e91e2bbfbb8c55bc014d494d2b337653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bb73d1d8df1a4a0f7c6c61282bdfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bc0c7839534e6cae163dd5eeff554655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d248a8ae7b938c528167eb1c556aa0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182801ec91ec00702e9a8b7d17d0aedc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8432b042b5b5ddfafcd00913e5a4ad0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d319446e573f98de2cf549b6505f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83351a415d7f01a2239bea757968d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8213132e2bf32a01b675f3dc8c402661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee35374ecd7fcb63baf7fdce5c5034662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c062fb8e8e7b185761f5683960b0ae5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33e036987ef684e5d7a5052d869a84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100aeb113e0525189563027bfec7d8c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5527dc647c59fd0675ec67414db87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f09ce4ad3a2f9180279a357007793667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c0c7127aebab63ae5c1e1a32efb2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4e4a2af7a372ac374b6ec8c7440cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d711e44fb30186a90f241e34c09dc97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d42a5fc26061e3ba6005158fe1341c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387957e3c7219774fed5b59bf0149ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee789f7b4ab8be74050700e12687c14673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b094d0565d5f2234e1f6c20ca465cdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac802c8e96ac9d44951c7290f5692c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b7966017639f80aafa9fff82c7a24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac36477fcb02ce3a1b362b20bb8ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c887525d42da6b42fab212c2b00653678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ad678972a92f553947099327d051679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a41649998d5aaff363a0c480e27069680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abf54ffc50e6aa3329de77b0bd1b3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d4f7715b0c492a8f0f5979278fe75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4007472ed69d4c032c3e0835ba10995683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64885fadca104bc4a781cfd209a5e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51bd61ecb9a915c2d42e0c3b290e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256a741b3458bdeeb52d313c5adfb5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2f7c34568985a9e53c1c14802508f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd77725be9cd1da6ec48c6c0bb4b84688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d230746f1b8cf2be31cb5e3e17d1ea5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87be8d85273ee917d73edc0a473ecd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df0ade92f523b98270878f7b8d7731691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4de4b8ed36e3809d9dab2b4aab06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c86f8cd61da69dad36af7a67148152693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2442431f91412709d2fa8d13878aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0220a5251a346e1b0427f0d298a8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf92bfe259b33f2faca762e3a9f9b5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec050ad4e2ef0d8f98f99c90754b83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602afb0840f76d8c90e1deb9e23999f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600388a995a6905d09186d90eb5822f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810fe3a631a115c4c5f1143ed0ed08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5304ea95592e9afdd2345d9cee6ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fcea0d2bef06eb8a25502b84bc3ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1ff82e730c2fdeefcb8c6cc867a00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d87e03cf2d20aa719bbfcb63e65a8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee05fc0654b6add5fb3505a09b5fe50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef980bd407413a6cee405821e7956f46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f38ae9a5f49b1fba4a782e33382212707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e037241c64473cef54052240de5626e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9725b61023ae413623e008ec5b0f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71f78d3ac2457d907a6da5f45a309d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bebf7dca1500ecc56c75710e4ac9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad3f9a518cfbacd3484f93d2008902712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55c65ea7e58ec189cfded797146fde713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87d8f6926029cd2ff5a1683937dfd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e613ae0f5d42b26ed4aaec2890f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308c37502e51823872e423984c00b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d1baba5497212732ea67e280d171b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84115269c805c6eb98125ad42263b59c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d4dea0c32f445fbdb6ad599996e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef5e33916b6f6f0af078be25b4ee7c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96adf6a5299b7fce5b6c12972d33bfc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cb58088d3671ec10c7a8066901d68722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe0d1f603469e9eb6c956d5f7c0e1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084774be112b7cf51924b68af9604b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcc4a0bcdacf2b01a18d2b8e81a272725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b8003b1d2c6f5e4325a6aa346e9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222fdacd36541460864f657a3067810727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba7036f5f370cb4f4c3a1ca95e282d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48147eb10bde3599b5791d946d220aaf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388f96e2bd57feb85393163798dbe0d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c5c024634f50c0febdfa1c7f68999731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24c81f17f59ce842a3a4382303b73c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dbf6eb57a773dca4f6ad22268ed71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37499654e35d37b53f75de9759ac759734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a49134d33536b3af65f0336d6640c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451a28d243614c42d4fc14b0ac194d7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431935b50fe12e40049607f431bd2b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6419607a76bfbf6216b70482c5125738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b5ba6b7d549a7eaeb9d84b7a1fa86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb8de6bad1e2d9119a4c196144ca39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e440cebf4facca6c04afa499dcd8da8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79701f9801f52a75d75552e81864df2e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fa485e61b6f307729ac4a102206a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d6baa9b857a0f777a5eda077fcd51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29bc30f7b6e13b823716816739740c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bef8fcf920e585a9afd8f7032e66e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4300b5a117ef41a807d24b7f25a80d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af01210108ed7102bc4b200fa4fb35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f3f6581bd70b351ba26134d8a3105749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28597cdeff46af3b67fafff844006fa7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6167f9caf30dd45b43e772b6fdf63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c1852b3f7715aec4f011f12c5a694752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bc8e60e7690c1dc491090a161a2dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd4f74e1511800d4b31276fec8e8b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981c0c0776f7231b8aad74a3f6c6abb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d5de696da59a9640a9115c24cead5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c873abbb561283904d0af4666adb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6fa3edab97cf067472acaaab1fbbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae5d9edc0bb11ca9ca1eed8a8a0e59759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ccc617f1df995759d7a852c46012760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77d986af8d7520722707867bdc0abb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b0edbceec3d3c63384ce8d47581a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85a0ed4b85357fa1f6ad6582a4b5c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be04b8aa4f877f858832b69ba1e832e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28d302417a6ff934a4518c95d4e999765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a172d1ed956e37b42debeac42a6cf9f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372d9f447c8089f6b66d510a8ade8e5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a89544ea3dd4cc37b5c74dea78633768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf9ed3df25239e532d926fc632d752769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25be85db19971e0756452b979ab436c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507a60231891a5fa0c96bc8bb0ad1da771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cb818210027221cb24d03485490c5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c907e353b315c08c516fca9ef12ac773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a832a4f0f4eaeddf6184089cf5c334774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b68b2f92aa9c8be3cfb23eb69f64db775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c3bbc306060e3beea4b57408c4e0f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff874e394e7e98ef247190a2e14f836777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e72c31a55b9f6977f1f0f9db181d0b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65670cb5778ae887b3ca1d09eb8fb9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee59324bf87b3863db9655ed3a0137780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d259bdc57dfefcb6e3235f353ef9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e255fb92e57f37218545d54e0983b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856883382b329e3b3affc42420a55920783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c1e46b7e4f226f8feb821bbf16d0d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a78494be03c32b99162355bddeea2b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0990a62c0ffcd48341dd6ec1ae7ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2a9121dadaea056dafd4011c0ea76787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abca0d2bc87caaf286c4f8fad07caa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b754d986cbcef1ef31425079c74a6c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853f72d150ef787f3df4565cde76178790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c17fcea2cbf423fb5808eeed841dd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154823248f773596a3200af343a9e18792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642ee8967c74deb9d31d5da7c77605793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ec3c07680f0198bd440e2ffc5148f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40a2461fcb427b22dbab427e3fd99d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616818dd40eacdd9acf621916f2dd47796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafafed57f58dd632c598f678c25b9ac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2258d163c5f3a174ff220da29588f56798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8730793211dd74bcee1070fd2ad6588799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588622065893b22edef04d83a2679a4e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef194f8adb8cfefa60d8d9e7f1814e76801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73fc15079e2248d9ebfdd0f57b8f3c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b46a13eec430286552075b628fd09803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e495763c7aa0f1627a6dde22d9319804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d40f398f1af7b57d0794ddd3bf9d7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fe3e7d6a1fb53191974d3b948f25a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a3be32de1850f213a230f541eac19807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd1dfd849841b7cafe400fef89afc9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83796905b4dc904f5261dfee78b1910f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e95682d75acc9be41c9af2a76473c1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b3c2883dbcdabc25822917030ce2c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c420a1fe058606dcd4d2e67b2468f6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1832d828a404db4ba8ae00f7a51d24813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362110f5b9ca7675f6725daabdfc5f5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c04a3058eb2e3aab43690ff6f3bc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533627abcbce79dd7fcef924b51a7aa816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c6c7d7f97bc217f920e78c1e5e157817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c32e0473a9e6b0c2509e7f96093d92818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419fd1977b94f7bf92dd6171d6ce4c8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4ffbe032eb87107ae9092cad47db820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f61b7fafd5f16247814de3bb552cb6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d74c956116c90f24cf3f3f3a2e836822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a683a68bfea4eb758ed839543a0d2ce823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80fa637e3120a6f60f34302a68d6d0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8428e8ed674bbec17a0f2c6e0575657825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed505fdf5056d480cfad3800109a1dcb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ad8e03acf1b9b46701af46dcb4db8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4531ace80a026db00366733522d233828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8828ef3f2f0094188d8915ec5f2fc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff885492284c2be9a580b2dbfec8fc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce9c12dc7d1ab43a3106d9fca3aab1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6e0681f195459919e9ca0b37224fd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3a5e8ccdd45f21b802e5b25c4ec82833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20ff3618f402f7f78b50ef338a2549834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25beaf326f1127c06013fc647afb227835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842aad23882512e85af161ecc40d459836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e77bdca719fbcf8fe01dfc936c4d3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49591323adc9aa78120992856a4eab46838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed151bd66f19b31a8a3e7c3f306cd489839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b2a52d02dd0b0d97a5d21f0d65574840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f609c9115ee38dfa59574967fd95e43841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c1b36712b0d3605b9d68cc173c198842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239182540b9595823e1b68804c249de843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3cab7e07d76bc840a3ab49bf485d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2406f837132310ad93f149f417c095b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751f825ea2d3bae07fd1c12ffe09a923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae591592edd0fbf8faeaf6c7413244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087c9daae36ca2c38a3f5c65f3a0e2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0e66032b08e55052705674a7b13c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab9f381ce2dd6735979d51a66e512d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91994c278eee8824e63d7eea85a6d0258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2787eb9c0b42bb01841546b7cd792d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b223cdfbefd94bea589a29c4ec6c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff64963e797ad412a8bbf3dd19d93ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595302695473cce32124ae51d3f815e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b939f733b0ccc9886fda97cb6f801013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed47cb4669362f3eb8c9e246431f6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3673e059d3bad21bd7fced5d96d58a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1519e5079f2f0095ca904d82c5abcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dc432f34127588093d4f6d7e34c0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e1fc231bc0690acb8fc9246fac1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31965de9057fe3f4d6f7e36f40dd9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48374acb52a6a92591fb13d310e6f06920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426efb789b949511873ca1ba5ea25e0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bd7e22942eef25dd1c5953b77272222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d98288f13dc607927b32fb9e3deb0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9139467220eb3cb502e013c7d55b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb9a4b431d89ab7398d3e9c9d4699325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea874ce2644b6af6abf9100708e20e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2781f697f6a5bef2b98226e6dcd7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34fc468895bb8e3fc8817dfd62dea228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd45b884fcdc74e27fd095a12865a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b88b108eeb9d1183854d7b7801814830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0806725161306940b43501cc05728031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e33c12450d68e314d11c4adbcadfde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8154a5c0c4d33c4c92a48652d35a27033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4de759e38656909f8aa854ba601b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13daeeb9f3b25e6c0d43ea813777bbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc4d01002a2f2435f82299436a060036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627cd697880da3ddd89d46d1abd57c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4173ab8e494a35f11f903d00f3226638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b31706fb5c85274ddf8e6605ebf7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe5f19b57eb0e6e5da44438887e65b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deed105f7624c001bf7e47de26320441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d6f67423a25524590b0bd4d221fcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d174c2d8a4242b56f9edd26b3af844743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420035879ff8de38943624bdc69dc2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d33d74f6e429c74c6cfe313423e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1471fb5ba928e8832948ec5f5153c1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a828ccc4b9f1dfb99eea50bf70c823c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d553aa12f713431b40fb54d6fa21248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e2147ca465c6898bb3e9d5e46f24949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bda7eabcd0558f1cccac2ddd29f3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6e1b20786bb9eaf4225983f88b80551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52fe9d90a77c99e485d4c675e7085652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adf2f29e429762f50820915452dac153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2dfffdc96204b18c32b8e09d3366754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae205d03511fe2c645e2b224ea381f0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aae8d53e7f817a5c4246c4ee89a8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0bf4872c41cf8fa1b688ae524d08657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eba2bdbd0598a9fd24aca4d292ae6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f79f9951c19ca8c528df5b409ef7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491d9a17c39fc473816558912f891fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8415e68465fbec0e5e3e6765294497e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1bd92275a155bfa65a990ecbd27f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd0d3900feb8eaf37712e09d163da663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b5b7305d7c9fa151ffa18fca0c7bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7327f6f745bf0206d8c64dd3e75ef4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571f954f19c670e8cf7c299911b4ddd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc09372097906d7017b340232e6f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aa661d3ba847a1056933006545f4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1d07c98b909c98269f56bdbfbcd5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655758109521ef486e9fdc90b8c9b51b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e454211a91737555d35dbbe2039ad871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec9ba42ebe80551eab8ec171ec730c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dbc547e643931c71249114d42365773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11428e1a6da96b7cf262b15746f3a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0035f60059c24b6e9c30baeb53af0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838483beb64ad962dbd48f9d418e277e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd80e42fa521fd610badf3693fa3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4396c22e8018bdae985c3ad05b3a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe893831076a3a2f57bcca835e0c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318861de953dc59a93c41d2188ab65580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591c25b235b60892ac57deba235fd9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de590004119079bcde6137f97c93b66d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6d0516ca9cf59711468109ab5338783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574cfaa7e2029899c8e302213047cb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e9bf57409b9f75270694ddee3774f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1e5a70ceb1c084ac1e4e32cd7995786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a756b89c00088f28429a9815d0c1e0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819d9293324ce2a4f3642ef73db0bbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e853651fe061f79188d347acd5ae1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19d3a59e620f04f2cb80fe99662f0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620c86109d862e92d1fb2fcf4a8bcc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a9342fefb793020be1a6f9deec99792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92571fe405b9786687ef7398fd29575193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8b4782d13977101e043b5162a257894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7caf17cbfadbcfd0f089efd981444095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b625e8908626ae3f39cc4154e84dd1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a3930efba112131c1d07678a3b3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dc172c6759f95d207e1373ee3b2fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5431622601cb7c6b0d12851e11b967e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c802701ec4cd641f7a2dfa5dd45386100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1d6d94a7bfc31c9e9927ae150b9ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cbb215175bd9dda242121996769b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec20df2ea6119f95a8170991f883d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8859c3f8e4d52c6f5d9e2900978b873104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93949e944874d55349fa14cd360e0f21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333ac478554f6844095d439882e7a40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef76cf7c0123b51b16f0d0e82ad0aba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4d154f0877e5f254fa7483d18f2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d08f4613872b90f650191392b991cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e433d625a2c4e90a42893a8da7241af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e24fb80d28db41b67277a3a23bfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a7e23b128fde01df2ac897da95f8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a1aaa1a5f31e7e392a596dfe9347e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29eb78fb6fd68a5ce108c0e902afb2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cb529db3bcc9c1142d60b3c56a3df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e46f2b7b80beca82eff25c7e5a268a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653cb163706d1f401c86ae9b90ee023117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda24a116a65477ba236d9294805f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead14357d692a73145bb1c5e873c8e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6edcab8a19e4ebc3e4ba6ea4425a7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abe67f414ae44e4996cf33a424e8dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a96d8567a9b33af0d53ffc8920917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a0f6413b78b723663f398e8accfc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f482ec46b4915c4d13705a28184b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962bb6d68ef0f864f5c477b0cf3dcc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681b91f04cbc23d94b3c31fd9bbb79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27677b7a8d7012383dfef2aa5ee73563127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f808e02e5ad24874be5d766d131b19a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6255a4dbda77ccf1c843d84ea322a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c88a0d36895310047f24d000263b18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def08516b68edb65d2a16cd8ed43f23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805da6f729de1a314d56dd02c8f4588132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e15c126be3cc55b77d325c0d9a8f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac173e7fea50390659d72eb2fa5d44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3cf845b231c9a0f8996c1e65c432b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543f132bbf87049ff274f3829a7789a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d69952e309682c8fd4896a6fcc19f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d1b12e15dae177992e6d852b83c45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fade0a5bfa3afb0f2b7e32634f3465139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b19979082af9f5cbe8276122d7764140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea6c44c81bd59adb864cd93bc4454141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd320cc3954a03dc966986b43961efa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a9bf6ed900787c73acf1882774c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d9c6400d78ea3aed610a222d8f243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b95cff1276391984af8a6cf73e7e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cf62214a4958df1222dc2b7e232fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9cce7b5bc6218a93a726afd797b91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434477184a935e020ba64506efe98e5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f000ad8e05f399bee425d9748d8c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026724934401e9a5b91316646c26e965150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097364af0bc5cf83a1e349b4503b8e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf2f817b0d5cfa2bab61a83495b16a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc37d0ef63261edc28a7af444017568153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e4672bf065a060a1c08a61e7b434d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1b06661b68400abe5e9ce27ee52b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d00e7dab5068c4cfe4c8e3d3a62400156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384eec6434046dd320eabcd967b00ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af7262b3969c209b6683e2ec579061158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb16271fd0d8c3b9ee6836540fc4a79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd02fc253f3c7b0788c27c1c985c90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c228d44fdc1300b7b0d66e4d7bd4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d69d9c4ac560fcb6c69113749189162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df6d2528c2c5ff8fa969701cf2c752163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26801ede0b9c90dba939ae536b2034c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c72c70194c0e3798a271f1d9f2029165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91307303f0e03ac6b640e5565bc863166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f6ecc2bca7217ebc180bf43d577a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2df391d240fd2a458fd17690dd0585168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221af50612fdc812d4054b96d91bed6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cb25c4e25f25f563b353359149b50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0833ccd79be5cddcd0f4476596b8a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65239248f25dfa5a2d864e505b64a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ff8ab11325f3d4a8f5b2ccedd0c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bc072b90178bb649840ca520f1209174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78686a23d0e82df00406a33f1a3ab53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf825decbd37585ef5d1b5b5c52f9cfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd458976aec63340ea0eecc65c1d80dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27102e327a2fd8f093dbe3da30e2b0cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2396853242d80c51a52af2d647cd44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb0273368a93dda123467b8626f9eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465640f7b674ee1558b604658889d3eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca86219e5d03e27f696d9e4f397664182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e659a40b72712973274da946e8fca8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf913d0348899dcbe613c3d8392513184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b99152b787dc27319d23e229355ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7a2a7013f5fe6a36377afcdb9509b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa1d1ff59c4b818c95cbb5d1774539187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e348d0de9f987e98a5474a9316389188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff3b4b465c5909834b840cc78cdde4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caec5349e7e488ba92fc5548b29feb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3902c4f921c05c040b4f0e2750cd4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91aa95926f689b73ffce9d3c1c604a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7eed948c9c319571e5813067f85bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44207739dfa60b973f643098a06056194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdf8d16b1e2b36091afb4207452efd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9021c77cea65aec670541af34d9dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a59a91d93136de94d8a5da3b1752197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc71a9e8b176c56dc8f16f4df6cf5b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8d38dddf1471edc0df002e0a66433199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec6d894e64c46d1c5446cf82072310200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf87dfd98068249d676969a09182403201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81790ea571c18bb98fd753f6f87e6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93c1a1edb23c46774a5a9380905105203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b2afed21c95b9512bdbb696f87bb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47bd1d8a328e144ffdb8cf78e2dc56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d7e5e2e0b8606f310a8518087edd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab420dc664826f96db82a952997c312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894868eab7c77a6be7a92b9cb1ef46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d140ded6df82bb5fbb9a8c8c8706e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c381341d311563d6bf3cc57322e006210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631796bfbb980b9ed588e2c343aeffe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f788c5edc558cded66f6c6c529cbc69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95891f57de3aa4eaa4cee3a3577d707213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a01ba66a244c220ad92b9e71d484b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f3560f0f36767a4dae3f0667227bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc8062369a31ddbbde340b2a00e056216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca0d0bb4f9e0a990416b83ea00529217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c91fddd1186a41d8bcd144b53adc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426b3cef1b758b4dbc6567d94567bb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c26f17f07ee40785ece702e648aee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c02a89457d85bbf5d41a7281ca29a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2767f4284423b0785ec4311dba16d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c834117b004ae5db0f36d2e11cb6b5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f6fed562d14023c21a20e3f40402f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2485e69a46fc559320418f9cb7cec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be14100b3d8a5e02a65a4dcefa8e0e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365bd48042858867db706baf4ffd123227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52225a7196f7d1fb4d2c21ce33f6476b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b992d21d76e5a05a9c7fa6984edb062229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7663021ce5e08ad37c41e5f577d524230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1cbe719170ae9f38d56f74b7f4073231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af666f4110323629c9cf57d847d1b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c91b09f20618888dbffb98b53aabf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28134b904dbddc66071305ad375546ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527dfd620262825d8070f9bc735e0d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7de79b53e92ff3494fecfaa3cb2e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee50601b3d2a083697e03553d6523c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06860cf59c6ca74f89beaeabbb4686238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf218c08f7e7ee0cfb0476c91a3c8bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2d7e6a30b013470a4bef67f2c1ca7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e9d44e192ed4a1bf57643f531e0f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e6d196b41fea911ba7318034984a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d6c8d69138aedf735a850c82d02bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2176585c758f2e7f62b2951c5ace42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79581dbbf0b65aa4cc530ce162bf7c76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d00f17fe1741a2dfa6a5a6786042f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e336480d45806382aaa49747dae8822247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3556beb9dde71fbfb4213af6410c5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421313cb50c318050939b0c52c357ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74647f8708a73ac31c0b2c6eb86a9106250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ded0b784746152b7676cd053e7f09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a089ada6e131a5dea41d886505c28e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb167e5521290e8e116c3dfe0b423de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f39750d0eb6b2de8de215785fe97d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f91b0d2d8a7c092ed28756584cc8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aded110fd6ad3cff9c44562f13692be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222836c708fd52b38ca53fa1b4a672257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc879601263540fbbae49809a5dab75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7744d4a0459817d2879f2c06121ef5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd92ee0f11e8e3af96da938e8bf077e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31555b60d5b01db0d79a9014041e709261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12c3276ef0e66f3f7cd482dbe9730b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff02e5e1775fe42607a3e0f1fd7dc2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd0fd0120d958bf9b47d5049328d74264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65291f94d8cc28b5d979d39acc9844265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bda82a26be1edcb56a7e5b07d7726266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff7eff5c6dfed825a955d84be940d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d834ba9486a4a3df7e00a7b207063d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731774652e98a3e559592cf94db40e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9245c5701c954620be233d345f14c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faff15de9ae23ab0b0e9e30b36bcb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcd10a26e272e5501e34f47613b05c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be450d707f066bb9c6461e8772afca0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09331caa59ea0a8ed5ff0813c8f16f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bbb4d2fd7d5d842bcbe33cc9ca456275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5858d398be02fb127f70cf32cb590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a453a4d79770094479dcc9cdc074110277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed1f10633b21eb4d62879d2594063d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecb3346b0a1ab512ec2204bddc6f4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dfbad3b10982217a7a49f8ef013bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c342865fb9ad8100a056968c2477e3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622662243d7fc5ef9788a7e372d536a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a5e964ee15ada4fd428b1191b5ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b09c6e79e5013ac8770fda6327d1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fea44737acb9f6a5a2aef5a2fae3c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57622a38769c3528a086032b84343756286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e4f4beb891426721c28210346d4d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba113995e4f95518d5d9445aace8386288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20b6a31ecbe296fa5e0675c672b066289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6d25dea4aa61a84f48af9d73780d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3cd2658cf94daa1bf8954e9bfe76c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7215b639c9bc2a26759fe72bbd19774292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7acab193d5962e5fa77f9b1d07db8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5151e1a55e9b656a803d60462b76a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e77ac689f4599e1ec0ea62db79fe58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e3699e088bae1c5768121b51f08d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3084891a0e4a2ca28051da661ceaca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84441daf51b4cec6e9538ebd5474e4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec2cab8f256e3cf88e12dca3637420299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5cf0ae432a349c84b08adba8aef36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6865fb2a79f70bbc958002698c0a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6efb164e62868cddaa728ca4b49e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e15ec87f60c3ff3071d85cb965d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cc2beeb4a137d2d04cf387c915760304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c029c4c3242ea197a1740f2702cb747305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45b5d1ff6a4ca7731357a0dfb2703c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fbe17fdce07668b04537f146a7f76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d933aaaa9f15cbb6c6fc3c3d952dff8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3774db825394cdb5d6359c087402b5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc96e5a71d60e45c36c6c4cc1a6a68f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa69595601d98d68d678d24f4099232311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d12a91f0ed13ca962bed3c8a1e88f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70f91ef084c1af0ac4d79f2734a638313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca04166e246a698646f911afcf0fa7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ad677d25e394004e6ee2cfca39d28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef85848f5c3254ef0573b2c7662967316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd7c77f0036b92e4be4291ca5868ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f750b12aa405568dc254bf8f1793e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893fc2120b539271c389a4350e9a0e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eedf6b179e764afdcc7bef9a551ac2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3a27cb6550885dd544342ebe6892321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd61ba9cffc8d50fac4f86dfd5ed5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef306ce4923a71a6e32bcb41578ab2b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b7042c2f4fbb3b69cfa948dd19d48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bee484a485897191bcad3f5764e65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67442f44463e96ee2e83815c4b59a9c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb888602346ad329e9ed5fd432a35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9688525870c0785ca4ded3b9901564328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe47c2bdb36dfa6b8f9ef69d195ccb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f197a2370a1f91ddbc7c2d7050fb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8fc2cb3482cecacb5b86bec4f4a1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d67128c464f37087c7f4adfbc7e2f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d570bb13b36e144564eca0226ac3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf47934073ff5652df8cb9771dff4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558127061f2fc34cc6ec903baa039375335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a8d69a466cef0c8874c023b34104336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d69b9f3576a199c4adcba5defa7b6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94196ea50ac2c82c6c28f4af858ce0e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d3cb6fe0a78e7ce61435f4e7aac9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a868c13eacb5303f6412a22cd9d66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f57b103a83b83ab380c7be4713a97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfc75d3cd35a224fa15a5570835619342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c222f73d29e73e8c047cc1bd6b3fb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b2d7789eb60feaa70f152cd5d5432344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe696ee3bb4e78a2cb232dae0755db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad983a2081ec7dbe86c90b1c60093a6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912af2561d1ce4d7ba09b8fb904c769347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7312bca5fdbb0f50e7fc651ae8f4d84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966269f9f67dd69aa7451cafaae54e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77c02d83be090d8afc29b7f6048965350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369a984869ae173f15f28071213c437351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b3b11f639ab54a2e652c754b404b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342485f8eea8a91dddbcbb4da996fef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf893c639e0fcf83bd6d1a7e882d44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fff2def73371846195165d67ed3c47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3dd143460ed34c5957cc3ca4ee0be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5673fdd665b374cd06d3be3e68bc54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a149ff998ebade30519c3e4d190166a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f391b90ee022d11d8131b78f8731f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb0e99ad33fc3dc75d7028c4f5631a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc6db8d47901248ce93528d60dd605361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a55b982fff5547d908dea5145469a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd77366e7f5441b8aba9c355c613f38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63308a69cb263dde693a1bdc9ad761364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e1052981cc6fecd2141f2b539f0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce0659ac4aaf684735cab992431dc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591c1b78ebeecffb922c1ba43bd5bf9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82225413589d24ba8e8b345a766dfe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c082bd7d3a24bbd6400e4a3af9b35369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc015d97e2ff7620310c6de5a84b94f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4604d989b2e17117261f8abc4b201371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6eba6aae6ed3a14b52812dea96859372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2034c03b2be6f5c78e8e1c83e59a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106115dae0a932264f62f2f4398ca786374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08848da86569b1e9cc1d5c09cf59fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fa7882454f0a07cf71cc9126cd499376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd22a9e23a4bfdd0de823ac10af64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a064d5ff82a3431bd417c46e3fafa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771abbc9ce10f009bb35133a2731e0b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42a5f184a512d96fe8b5ac62b82443380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3ff80985b14276ec6029b5293c16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a78882bbcb206d5317a230104164382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c68610735bd01f4840616c25c6a3b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71612654c5bd110b5251dcb86d001cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23553078f030dcf194e77efef4f22ea2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8fa01c6e4af845ab821c88a1b7538386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f882b848978890dc892e60d656609bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a22ec62548d3d69f537af9e41e414388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0e7de7fd81af1d39c10211e0e345e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862034f1b6742ab513be1e1489c0a63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f707e7769f9f3e59ab1ed9dabf0ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bad80157e673e78f90a9ac365f177392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0705d63fa3f3d70de12bf6dbbac4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f7e84c33a692a3e1c25a4ea5c09f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa8f943786329c70197f9be357a9fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1a0674aadcd4ea378ab18d923415c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfe64187d8c431de00174cf5357e7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01d4ae5ac11bd8d40549c9e5af01ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726d805ac8924d401d5c513eb427e9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee6dc8bad7729b0e612e3eaf7ec659400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0cee0e37d5b09c54fe43b0036fa3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d785d12343af992143f41a07ae16b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823154fef26922bb7e0b89be571991e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64345b69ec1759b846ab33ad181237404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82ba823c617b0b3a87e2e37726e4e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868d5693254577684e15f3d36b6fc61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd4e8f47757b32668d828871d409e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420739f69dd2fc8cda67c1dc81b52f65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dc702cc63339448586b807bbb9fde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4479d7b7adc9548034e467863df2467410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffb649e6a1155e0b252bf2a19213bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd530cef8a60096b54eae0e0a2af39cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eb1e0d7e6aa39bbadd87d76b7caed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed3108ac1733f5aae61e8a1381dc6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653364ae5419fe5e28b79ff999600cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a2165103323e8972db5e95ee0f500416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c56f3ed5ffaeb0fbc18e89fb9992f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86580e95283b38dfb087fa13863424418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c592d655049672e3e980f319005b87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1366fe689534ca8c37a3d85e4ad72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ba5cf79b55abb7dfd87433538af82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f7493a6a2db2404d3298ab7a4e5a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741bdf8d21ac6be431db8171c54d121423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de23f317cadc347770d69326d03ffd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d61177833f3632da11267ebf777ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ba0ed1fc81a432ab91c4975a3d866426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282809091235510dc7e0708f7183af96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8109a55058d04f6d19afec5e23c50f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559790b80794da837e7fd7041ac92a44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad6c056feb1db59979098958072c0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1ceaf0825ec2e48bc32233776ea58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0327d3728558554973e1fe4a51860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d1d587ff605138cd681d2ab8f3dbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cc0969d2d6ae88b2161341022e8c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4da953206a7d4f85c536e0cd8a1f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68ddfbc26f55243d58845f864e849436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6ee71eb102f79244ec34e9ba7fb57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14a5b33d74702c12da2b0eb2d6cda1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ec7523e5cde3fc8070b6506a253f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499222a761268782c55a13750990a16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d3e9f0d8ef5dbb23c03a4f6370df3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff73e1088086195557b57520e0fa8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce3b0daf4a65766c7fe8e055282657443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257e3bf6cea8162845e0141e8ffe243444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810d4189b952db23d37e74b93f214e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84039b6695187b1f63c704746f0c29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba6a9ae43f4f4841a017753cbb0a6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd22e7ed902a9931c0b9c249b96aa5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d39c585248813c2fd1610a74544a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5098b6182f4066aa2c3b36aef22dbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583870e6146ff5406eecec2e443d6d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cecb48ec564f1b2b5c6c857e4403e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be1427590e267e57dc37d71f72af90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d0a0fd43f059f8a2cbb42f323f729454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd997330896d8355466a593c02b6b9c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adae9a5cf33e0d45abe879ea8d7f29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f44a2262365fee3b1350c42c186fcb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a459caa311ac76da513540f0c972671458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458f97dd76c88765b633ba06085c2f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660207bfb90efb0b193a9152586e696460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e0228ab58ab6e38f41945bd8f8953461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178ee467146367328e3a69edeb032a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555faed1059fe93d2a956f6d76a0887463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca7fd8e3d531f710cddce73f299e13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eb080a3fd0d2012640091af50ecd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77444eb03a503599b3d8383375e4c41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46622d6311d7c9e255399a01385f9404467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b688774ea54a75e760793ab6b7d5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25125c1592a9ab4e46de0d3f21200865469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b3a036e54c9c049b698fa8077ccd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930c439f21aa1c3a64a90cc9be2438a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669113765bc33be83d0839849d6bc0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d5818581f8c544b67a766e8ebad0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dadbb0316a0e2780a18e7d81ea031474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f8f2c9bc2ea2438128c851da4eab3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fae66997cc6b189df46c5cf436a6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab38be04f325cbe1cf789d5e715608477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98663dfcd06a1a21094313867f3a248b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ca9b7cf3c2e84b7869087c6b1c0b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2b81d9f1cddd57b0f15dc9e9a730d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05784c1ac8e748ec07c0d1d076f7a68a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e69f5b538dae7486193c46ac1d95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0573e556bb2e3db98dfbcb25cd0ea5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274fadcc4fdffd40734b2cb723c6abf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16244987513331cb9f963ffd323f757485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce912878c5033105e343d2eea805dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210fee6e179d0e482ac71e2a2075c42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbf6454be648d52aab9c989a4c56de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c15ceb8b0a5f06742b3a565902d55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9817986be03b7e5efb38773a43484b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035e9beeb91b43dd83f8b9a98ee8c27491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a26caf6abed606783aacc9caa3542492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799deee7fdbd7abed674998c77746d4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4fa4ac58d0edcd307cdfd4ab10c61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf02b970a68994953880e5c91a73d44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a306c8a7104c9823734084931f3b63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a577e58967518e9fd85dad8b61add497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c799db60ba9e659f57dda81d9eec676498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76c58a2750037d0707d3da86685dee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264d399c6d15fe4eae3d5332de36470500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f85a1e37fffa0d822fb760b9ba999501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e9ba8eef8e434aa2a329aa813574a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f28efc25bacf940d7812fbda345886503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da258b613955d898da83d040db6d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e962e7c16523ae2cb0950f0c05306c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00209397d4e632a59e3ae8556a714da6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f20c548b2bc82cd8e54d0760783a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87595905a63f04548d14bfbdad3dc328508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33a5924b75ec618651fc9d52469cb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187736022892a4888d0a48546ad357b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de29adaf096d12e28d2c99dcca3a94d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02361d67855fab5e203e84f81af341512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579a9c62649ba7d5ca9e978efdc8bb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae770077d48cb3c335e28e69d761bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb691be09a27013e1719fbbd713d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124d3724e2bdf30e7099cfbfebdfa33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead538bd9ee40e03e00af2aa67fe5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617d2b39339686ac0c340e219b74c8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c62d998cf04726939a4d78bafa4b55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f17543183cb1dcc74837a1ffcb8bbd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269d42bd49e75339cb0ea3e3c5fc1b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19197601b237130636d3f8141b18f76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7375063116e19dd8f2ebed4d15f09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642650635eb9784feedebedd20bff462524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828c7ed62841a833413e0119d1ff526525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe78faab66786ef053f50b17c7694cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64196192eacd2cf528afcabb1592b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcf9a16d17f9d2b70d85b52a52dd91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117145c98f1ef43e1bb324f9f3bb6878529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca99c8d55291529716079900b5d8f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a6ed736a592f6241907b9894dee47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807f9d6835bbc927c1fc1f5244d792e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053c0f112a91c72e9c9cf8bff39fc0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e098cb3eae90b90723462265a29aed7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4d4726f2530301751b02d50ce3b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b0fca4e11f858c137c6c53b8faf9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eca3e06b7e60c5c38fba7ed031be76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acff8339f2d6c8d71e5a5b3466d94e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d267c81934fcd18e5857155c56da9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23d459ce943713b820c1e121981824540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251de26f324a249699c23700b2887a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdd93a113a9c6c031313419bf4b636542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e270576bcb974b05f9f2c34c919f50543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf1fa75cd0c5d789f353600c74536f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc2b6c8076263d924a52bd51c83452545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae35719b01969f462e778a297de032546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9b800d4521796537b787bd15b9f40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259991908d4083c37e7156bc7b93a77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50d4bc57d58d6658e2c6b39f855b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669d99af2eb8969086cee3082d7ae39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10c35693be5611e259fe8af34ab16c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222b5b4de64df7589ec83be7f053d08552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a233987582921cd10aa0106a136e977553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200403c7ea602779dede58b67d39b53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01bbd43454d1e402aa6e24921cb6d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8091d7f117b36e934dd3a02b6da77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dd90a4df33dce00d4d9b4d9750a2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2502e7ed3148877a5cc2b2b660bde1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad690fd08091b72e3ead050efbb0786559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4107f05a79af4d92836e1981aea6007560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa415270057a153bce3cae6832a115df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1f59b4cb89d3fe1fcd89a7e8cd034562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99201e785fec16bb575f31074f2f56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fb78569f46d421e241978b90b4b01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e6af324d86523b5cb2889b4fc2564565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588681c3c24c040eac288b2e75f64543566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d13bf77e902cc16386410c9adde5f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a0e0c3dadaacfd5164c676f6c2a57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d3c93caa86c5717b0d4f7bdf87bfc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f740ff51c8f647618134cf5be82d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b29987b7db60d039aaa840d0d8d56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff50e6728ae6cd91879523878fc88ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac2c6f31f7c444d19f175f0fc896e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3548293ee97563a5202b61120391fda574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50223f2976e6d90d78f97da8619d03e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29b36d576c5f198ef31478c616af42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750d67b31fc9c7ee052efd70f1b7fc0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527f9c2d857608cfebf96eea70541aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f2356cad61d13258f2d2ce8d48884579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a9eb8a9b35de4f741c007e7c03bc1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f04eafd47ff1ff597cfdd5b83c1487581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32b98c69aee8137bcf6177b946a21f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66409086badfd08f76520ba0bdedca20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945a2e00cc34d0d3f676aa48d8ab31d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b405796b3cb13ce48308477513853585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893b6d45d7939371b925de8dbf1a8c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ae33f7b6056a78e7be5322bf68f7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5589d722de8307b4dd52b50b151a6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df83e3506cc717264e15bb8e4864c67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdfea9f3cc9deb98ae563cf9d86384590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5126ec19fb62b7e4d53f12217426591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb0c032efa38949422d81b22abca23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d68a94253b69696f8bc812af4948e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8f6302ce733d9beeb2240d2f9e1b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c381e3484c77685091c1d40fb7d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836bb9470899458bb3dfe5488222752596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5f8f444d72cc4133d4bf414cfd0fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb7d4652dcd0068c5d448bf59ffb4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150798e120ec47bf78dd39aa4e7d8c82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1031e73e07751f562c8c337815ac93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae923483390887972c2382449bb06b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49042c4c0eab3d7337c2963dfcab4811602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f9c45b64493a0ca7b9e4793198dd7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a5ca41e6559157bb2f5d89c3b2716604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088e8431065142f0b536fe87eaba4a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed759ad3011449b5c8e385262756b65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9150da2f5a557e0d03e81dd8dcc6a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8e298a5d50ba730d047506fa19001608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33726078ef91bbeaf8a93e717940e136609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671c57b54cb6426c72f565cd8480e70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f600cc71a598bc55dc86ef214c255f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e4cea91a591736032eec5f56383fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717394365271f3e04c756cc6ee3b5ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f415bb037fab5260617ba45eda6c06f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01197e0168404c4a8b4aae1f1a8d6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5087050e523c5459f74453161d85bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3e4f6e9825fb2e50e438c1b03965d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73633f7c1ce46b9336b1797bb0174877618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386298c6a4dc30bc6df8e1a14049525619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ceedea7cf2304ab0111e066222c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172285e8bfcf6eee12f00b24377f208621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20107791aff7b6869a09470a15e1dedf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5f8c03d5b187d4991718431b1b56a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092342eed5a07f25a92015bc3bd07b87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15107a9676931a9a109a363eb95aed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b8ef8d8d75e672b5f634de048cfcb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf6e481b3d1f0d93f6e0abeb9df05c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5703a9bd75b1218cc7dcf6738af5848628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14de2fb62dd569b98e6ceb05a8b786629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a476fca70f0e0c9d10a09e7e76825630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4914bbbea29f87c0ddc48e65c57c3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67166b4aae518f3bd85fa254fbba02c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342d344074dd234c4cd0fdf2871df5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3d8ee7e7c292fc34ab09407992d9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a5328f4eee9bbbf598d064b850f50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a6722e1f118ae9e30008b546e3d6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6fa73153ff7f3ac0aa0a224b59ffe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65d68c6696ac067f170fd8b3419246638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebe015f85bb68ce8e6d9da1cc9d64c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af83e4617eabad3b0fc899cb628793640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d4ddff85a51738ecb9003711646ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1e176bb0ece1707d7cf5ea453ffce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21921b544001c6e246df6094b0ae89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cef12aa1784510b48d204c310912d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915c4f59605fb3f8f175999a523f3d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02838efe1bd9f3dbf3516ec51cf00d1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7085cd9b5d8c5967e873c3ea085b60c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c0a18ce2c964c525ffb55a5fa1b2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18ce2581b5ba9644d4238ebb7cb419649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fbdf4d1620c857dc98f02433f24ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527514ed1d844439473202e47761bcc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ff29760a53412f49403e514ddc59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecbc877139c4e52d1cd3bac5372906653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd362ddad9b0c9b4517d2030136634654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a0494e8c909fa0094d3fe0d98f056655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb44c0d9d865583a7fa1b2793f23671656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cc4532e47bde11565ee512bc4e326657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903a86c6330119b661e013f36847226658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b4fffcc6c5479917334c819afd707659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45e42b76104b41ee7bf752e1b9933c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd99d0c6a4df3dd7bcb48bfa0f9217661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad05f2a01f4cb7e5830c0e738fc42ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e487480ccf6687631702ee5e5da8ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63160511edc24d8bd32281ddc9b95191664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf089e0a6a0bcdc6a226fe2c7c416b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5dcb5065c0db3562af3eb667b3b26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b9516daecd328f7d09eb2c7f4d81a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07d0d6781fe97fb85a3b66a1097f0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd505fc94e4649a60d5ed17fb2445249669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703609d52a87c797aa03b07b01298de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efd4de96b29ff6e4ca3c34a50be137671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b257d36f66fd866dc0e190cbb791eaa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e132fe48443655f455079e2ba086f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd5b8d768c68cc1d6bbb22ac205b9c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f92471ef24be924c5de4d176bb892675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed2b51e5f0dbaad45af352c56ee6a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b7564da732b16851b0d51fedfce7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527447fe2bdb3b9b10890140f45e4e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0770bcf15adef599e4834f8ed99f2f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3c1c65e14a0ce40b17e2317acdf0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852256f895578e88a975a193ed4dec5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0e1a6fd601ce4ee8c00e1e5dab856682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d457f3e6af8b4b91b0cc4028c18fa3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7724208114c9e4aebbdb50443a5f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec199afd1ae2b7c20c7602c5205286b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d802a1b33dda12519dbed2b07968686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7e8d56d19237f51e1c11efc08ffc4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf03f90f9e59d6fa682509b13fc092c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7c97a0fa3c2de49b69691f19a1a13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126565fdf5f889a057868316092d63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942afb548754c1c3098170f2f67f974691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7210596e5099d9f72c39a912db7e948692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d75c08ec6c741870419cf27262d059693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c77b5cf860923b59418d2d2f12192694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd8304c9b0bea2e45a349742e8160f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72ea05aa73aaf21045db9e02ba13b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdd0a92b17441bb1b8aa0c97cf8539697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea9794eb93d840941a493c9fcfaef7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84487ae2a1db5854cebf57efee4525699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27c00ecf19bb14e111d6548d2523fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54346cec711c378c88d2dacde6e63b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391777cea277cfb2dc768828b427139d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7efd07ed381b2efb60a89f340539b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f22527719f407892c24711e6c37a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da028b6421552f8853029273b80bb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a90d44057ff5ca305cccc7dbdd644706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abed5f35d6df3f21da88cdb69a80172707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a9f6915e8637b0866bbe687d4e41e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2140bba12d407834b7a6608bec1f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff48279b2c13f1ec13f4797641397f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce73ecd19fc18f50ae38b71ef077025711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a539d72a8c41d0f63365b33ad1cb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dc5d3032f71e0a05b9643d01f6371713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd3d26056bf9e126df479f6f62c421714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb47f338ebe7c0ca81c6b732216105715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da07d5a2bc9dbefa3baa889e8462d40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb980896b2c12fd359411edf435bc4cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb291502b20864f9378d4c0b2e13e37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f807d2225bd38066aedd483b7a661719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003001c955bcad906cabf67f1dd4aa3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e37ca6ae0656890792f7fc88a7fc2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11ea0882482056b166841e974046fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35d3f324bf2f462dbf14572e60faef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf16277c613f4cefe48fa849d83ff82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1b96781bd7a51dde6d9edbecaa644725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f87fd66953e623bfd933b846742871726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b547e1942a99fc16bf0eaff04842c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202ca7b5eb72015ab688661cf83390a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507982d8d78cc8c98e1c23180708e90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6dc504173beccde139639457aea03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd247800d1d7557724dd2ae18e2b828b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfa040e4d8545b5f233b423fe38c2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a124c7b584b9824ed4db4f5550372733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b76d69b197ab91989e7baf096e8d27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658c3c920d552e793a7dd9fb49039be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ddf76eaed094e84675f9de5db5f90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266d6c2deaf7e4372d890aed74a7f0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a91c19f415a0704470deba2d0c46aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61fbf0aeeeefe9fdbba8901dfdf3c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673c551bc95060884aaf77f834218f9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a541574cd7acc73d2f33905ebb1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bcfd0996d1f22dc8044afb7888ab4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba5366b5f4d083e9473da0a478435d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee8a612b7c4d0282e04d16575c630b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bf6f11e900340ffd31bc8c4a1d2b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4f150cced8f01d332ba954f3508e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ea39c0419008363dc22e2f21400c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d711f67cd74ce01d82d8cc6c06afb8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e83f809ca6cdbcb96d39dc788e8652749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dafb02fd61a0e8982569f5789a4e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bcc4d6b9182cae60d3ebfb142f7ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d6ac3dfe82211e96d327c1536de6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54e9ca849ecfa680fc04bfdade9a54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b7379f02c20e7ecd677c9c26ec0e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdcee296aea8a7dbcecfb7a9042548755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dae7be4a75fade4eeb76bab35de795756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9e9a94dc9e1ca4b2c80b5ed952cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce845ef6194d6398e04350678ccee680758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560377a7d1a23129beb3e88868ed65d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c805d2a8baf7ce2d7cb586a6a32cf5c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ddf808a3141de584f1e5b81a3bb8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e31c421191247df7527ac5273f78762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86483f800f9b538b55e5394826dc6f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3ec2f0b7d49622e18096a4e0e7b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40183878b34e2c5a784ca0b7dd5c35ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a61991a3ced6386e1e641a949d938c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792812c369c7ceaec631b8a5d0b6094767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>