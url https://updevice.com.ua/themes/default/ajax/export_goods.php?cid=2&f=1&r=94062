--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bbdc98051de8aeb5032ddc0ba137b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f244cfb25b0927c048b9c02a1198e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764141d205b273b955dea6790a131a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fa37baefabfb7864ee886a68d5cb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e28321014601f4b6188ac8712c995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74bd10c00a755ce95ce1d584250d8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351d9e30b5d1667a1123df7ba7a58d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb37237b47f6edb729ef360c4b0d23e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58357b8e85a778100fcdfb95e316319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff78397c4b5e1b5ff0af341c96f44910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45bec2b6435fc0d6eb8637d03b26e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec376af99944a66988b289b57649eb3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36612b51881ac1aee50595da5b511f3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d512d25209feff200a837a889970414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5b51b2c57ba4fdcb8444d72f301af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ca3798aa25de3fabba2f15fc60b3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc801be5d1a762262501b76acb4fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0244b2dfc734ad5223d24a7c41b2fd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f346f2f103c8762aa272c898d52b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a73f3cfa7bb393a4bc5340b892aeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f05376b98fd6932d07dfe12675f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40153623118a7f559a582256afb5024d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f517801cb1d0eaf837b42dcb7d4be523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f46eee53f791ba95c21a9dbae9d6d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82d014b0b64bed3b6c195c492eb64c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97ecba32df241aadafdb4c28cf6e5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa547c04db3c026749a0d68f2971ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4daf7777ea3ea45e6a9d67213f9d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354244d5dd5f593c1ee127e5f88a49829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d8ba2c2c4a38744fd8598a100129030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8c70754732c7126460d1f188e477331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e27fd5af46df772a8379c82866ac6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ee12160894f6418752cf5bcde306533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16481fb05060a9dd6d1647ab8a92c43134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a62b4e66cf1699555e5ffe27775a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754556d22fadf438715b9f4418612d4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c8afeca65875f0e7b61bb984daba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bba0d9e0a56824c84ae6f4ca1508438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65d4485feddd2630ac6e6e8365172b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3e2afcf748e324e1daa61525924a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377bae16056ec40a91ddc4ccec9b30a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858267afb9b42c8ca6bcb188a49028542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d31249081461e3831994ff0a313843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a9e955fc711acbbda31ed84777a3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe28147386a2c1aef8ce5b58d8e1b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80930a3c28e540b234aa18819e33684046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7328ae220902d35d8ab81e73f03dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94e1fb79f6c389646c6fba5484e81d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b00b387c4b2fa1cd059d81b3f3c4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66903442c8dc035ff445c7a3195802eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa38e5fe61868cbfe69cbddaf568f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f5ca6c815d4e5df01428642afd5f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b24980e07a8a20c627899f6299d2ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3144dd172f0ed2e92e4f2774763ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589aac9fc9be51cc84ae9852188c9c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f32aa28cabb78c106922f9b823860356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b7b2a3159628918029c389f81a17557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce790ed9968d3e2b085af2873e6501dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbd4a5c581e1fb522b966150ddf40259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04dcc7bf89649da289f2659d0335d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594f9804381e06093c62c10e6446a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b0b913385cc9ec0f6268c07e4d89462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23b1a96a8a3c8c8f1b4b915a9a773b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103696fa39c00a8de6abbb4086efd5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ae55c0c43ee37d74fc2b389a5658065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9596825f7e123d22b416542ee219f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f6df9cdcc5c188b00b49aa7b083eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e9903f9da540dc9f23b7942f0997e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7737bcbd91e16760b4777f71b09b8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595f9434ba36d9bd84c19453d5d906470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90accdd7bc7a34f6a22f20a4712d34a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60b4feb96b0c9fc1f0b98b5e3f178272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef67cb2239fe40e31e275cc092e39873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6cf2a350460239e5873736d7ce07a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d8aa1ec28ed863d752dcacf03286975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c7b4ec8d85d88a553d382f66c32c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498612bd15a5eba88ccc592ec9e3103677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c37805a0030ec6f69bb9c5128ad3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976920b447d4f732f3f51598aea134d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bbcc75d97b76ffc4764f0357ec37080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70609ff20ab7085b86ff07750319fa6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82023ccca5dd54b418d869c11c048fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f888eb8807ef55e5306b01893f5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb27bc0397331507a1f4c5e232b42b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b07f85ae628f19b35c818e4a108ef285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad9693def28a246e8db2e58dd4a0d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70c62d8fc8d18bb25c4d1358ab0efe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fe1621c5af5728246f1072946521088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b852be67c7ded2e6bbb03c42b45664b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e80ca2b9513de76312c10c25a7560e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6599be0e6b77f886a077169fbc99b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd95775cb299f06c9feb35d71ef0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b85d431824fd5198310071632bd18d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6d4c156d076ed3bebad490b2b64e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ec7251c862d504f224216f6e6d31595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53582f35a6db860647ff5f5adf241496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd78b1de8d0e4201082084725ab9ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473d6a1a04643dbf7c65f86979dd5c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108fd4b13b57851a8e389f917403d5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f7087dcd96f6320acbc3ec3a959a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4612d99888c7b3b56a607d36b0dabb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c912805d1119f4faf4d9b21bf95d64a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1db32aa5d63c86779339017d801e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8952166daf4d72d1d753a0a8124a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09786e113adf4a5547d606f5aab311105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392ea0ed80e2541083da01b07db257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71e999497ebcaab86afd2fa4cd6c3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2738a039833947e4ce5c56e59a953d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac10bd441227022e8f21ceaf9bdd380109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfbe7e17540d7ccc3f724441d19f8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4577840a4a75c5aa016363862535111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d6a765b3b648914d61fd1c0d4c635112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3e82aca01ea53aac8f180eefd6c58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41fe30ecaa300673ca69a1ed1978a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09206293845c230393bea9f03d1f3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363c47a6998131954a1ff6f9e65560116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61befe1a8301e0c59c0b39f4c2f8b247117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75667341316e864887d1fccef54d1654118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ec163ddc01e1aa0c47a82f782b325119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3246fa4f3de24c9f0d66f640fbfc1ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2667376713603ac2915219acc1bf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865a453d3a01772981ddd1330e175d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a99bce06acd6e1f2fc8c20b053969123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa373f61e68f67868318608a5f21ea3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45784a67bfa995fc79fc293bb5ce7014125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cebc789f10bd227abc5f1f53045bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48902a27f2a0d51eb706dd4b83064ec4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb92fb2502bccb455917cd8eb585e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8d8fe272cdbf869e686d7935f3430129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282ad4f8cb38c006ccc47ea7b2425cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780bd9d213496de3035cfd8b0d06022131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a01ad064ccbd02c5f87d3198061ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae220bd09003ccc32959f8dd189b345133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1b0ce88b55964d7f5b288847a98e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b09151e031d63ae2d357b6ba8deba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b14828d180cb433142a84134054169136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3ec36df39c68851f1a6678e0dea04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016080a91e4b710d18dd832a185e745138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb6dcb4aac8cfb45b7a0ea83aea440139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b848e03e6fcd97f33da0edda31cb31a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87528949425965846b4c8408cf0356dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161704292aefff636e802cf490bd1ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfeda0c15358e7f7aa1b2ca5a47a65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52ed84fb8174e458b289e08553b274144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a2a3331a4f09040e8af3f842b37f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b6a5994443841d2b58ef65fb4230a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ac579a28a1c47add58fd188fe4c0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a4320bafb1b3c7d31ded322966c84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d76c94770e8cced948c1bfc7acab8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bcfbfda38c078c853d5693d61c99c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f677313b8402d94cfa01a4783ce5c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea8d7d2c5d78c30500a010646fa544152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f35aac64478819dfd0f33473a0fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b68921a6a17eb6beadbf58133b555f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157dc5574049384f897d1b20ae5f762155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2341b6b90dd47e5c377de51a93da84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab88eeffb868e4a407ef1b1d83f5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73a6fb8c0b29484399b184a5e73ede158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da3461f00c75be7989788b20021166159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61c2e08936357e54f5cafdb8b17b68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0011a516aa5ea5b7f29db1abef92b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85830f684f7f2a195ca4c30ea9ad89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0a567a80742dc1f67690e1fd74b6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b09b947e395f00795e4b00bd5158f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ffbc65fd7e0c3ff9a403262acd281165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cd5b301e2df4c1218e4b9b248c040166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187a4b3496b80bcf556657b82687dd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea454d160bdbd00f7b8de4df73087b55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b7be1f599da696fef0765d6d58786169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f722f91aa0c32af88d22074505cbbf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c861cd0c944497d45df69ca03eb4fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5a834baf58c3982a4c84f67aa365172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f75a7c1ed1fc31b1ac3b9c56c8496173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563e6d7ce1accd387473a23ac5278f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8a5e497e78e3e888d2d4b2faf07c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9868d96c04436cdd63b08871e1837176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28964bb8e0297399658b328c8c8c2bc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6745d704a7aa1d3eb6b1cb66d47790178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a366f17f77cd4345d8ce0afffee1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2741ddb6ad3b69c3e39d9679faa389180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa681d4ead382de59c77f24983ca34d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0531deff5b4d323aed70447096740182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec466ddb8749965d402829ac9b79f159183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47695564709db95a65a2d00bf3dd107c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b409a1235fc1fd5a19d9d6d7b1a3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c88ddefb1423b7b2dadb59631cd69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9030480c7fd6c87f4d944a83515c524187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50323bfc233515a4d9337436b508f2e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc062972f63bbea4621d1f7e1ba9294189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a1aa2c147badfa00b6fec01bdf927190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7861a75ed5abfa1618045ec9b3eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7e95510d569354a1bea2d09b48944192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5380769da1450733efdb1f872fcca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620e21931eed2a96137a96421ddea16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a28a17fe200a696227ab54547600c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a0932a95e641a272ae106f6f39640196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c3562b26c601e613a87a2b6ceee6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a5939eab49ed1df6746991fc75884198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46a6bc2c6b0e1a4d329ef750704d61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102144921fda836bd7b7cc1827fd0b76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab33153c290915d4f9cda7f5bc51c72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085a2ecf87a81b532736e435a4d085e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727fa7adef4e6e83788fc2cf1d16638203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da090ff324928fb3d12bc9d863d989a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef8c82ed27432598e18b3d9b72a1ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954acf7b7aec7296f463ff095350588f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b514d3a11252c259dbd1cb2893b8fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aac114a4a2449b305ef4a09f61ca7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d26f85fcb4737df99c177e9d8bad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fa5a7213e4fb7e789f5f44a060e55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7906e4c2a6f29bec328874f944bda2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82de1bfffeb103e6eb995c689e8aee0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc986ca7cc21316527537d17c10ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85837e6527889e8568999981972252d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b53ddcf08578c971de951458504fef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1102ca1fa1983f9134ea79c3a741a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d6943e76acfb0ee02f17755d0c389217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e234c48dbbccb424bb6395700ecc9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4f15af315551514fb2ba2b8652b34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f412de46b294a9cc77adad4b0e70a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5ead4eef0e0dcb3c3302e16d4de90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b692790a1c3b6d396968e8813d6f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd26e24ee8c68d92cf3ce486643793e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23808c62c3f20e4f6de1856d83457da9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fd80e696c878ca06178bf0f1c08b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e2e3062fc7bd3bb4a1f73e0cb9c38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c6b1b841768b1831ffab9a6fe35fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4059d0be6934252b59a66124a7bd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cae34fd2906aaf5d3deb03874ea09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96853088ba08de61581ca5d4c479c51c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690fc2358cc3e3fcf662c3efc9d5c66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51062930ffa0f63b4224ef8223fc5bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ba216b834c71c924ccebc6d6b3e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebcc6f8d5da6c5a98ec55eb867919b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a9acf96cc70590ca337c2b3daa2b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bbe4bd3b2e27a11c7fa139e5d9f05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20ef361ab6eec166a570b330e04be7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b054ba1c07be400694ed89c046b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5c9b219aa005d7fa6afe1c7882a14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f17aa2777dc71624836867f856668240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5dfdb01f6d471e9720fd06ea320fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c5018dbd2c5da62a2d584c554331c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc1d9c79aa89bd5360a057a041b55f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f712b696706ce19299d8615bdf53d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772983673244e7137cb2cfccbb8c193245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0ec593e34b69dec47bdf450e61461246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4808d26eb162203fd1deee1e8482f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c79aa797cf88ab62e5739b375ee147248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006223c54bbf842125a7b899f388b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463fa9a78e72fe9848d01c4fbac7036250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10664d1dd27e63ac3d256a6b8f11aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861c9d01417d5b47567c2e065e4048252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844ab1ed7bb1951717823dd4cd29b1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7851200dbb33c6095aced670bc395254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb4ca1a033165c3afbb5f406a6c490255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5154d157d3f53b55d03f81585ecd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe0609e514f29cf3c138fb3354084f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eed0cf402c3cf57a3b9058e912348258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cbd9cc768c31500c17872c2387e29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ae1ea63b86c807c70e9ea794b589260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84dae708e373be2f38150d2f5e12d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6b2703b0f10232144440cd49bf9e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c434a94b6cf6b00e17230db0cf42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4153d46ee3cc9b2caf3e76bcedd8e56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe75f0c0a037dc98b7304f6a24c30a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf49e7842b0f212ad24f3affa85cc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d8c5cee2326618559d0aafbe62341267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02e561827baca9513db8b6338be88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58148796320917fe4247f6efff2498b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b935c5b135c5a4a1824a1aea3f40c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d403130910fdddd489da4693a1c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c76efba6ab0375933d5c56854ae3af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cced65b065ff2dcab2a7bb694b1ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c98e95855d4b6803a59da776812d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb5f6b0f7e1696ee6e426601a8aef3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab7664378a43d9c5ff222d9e0ad55c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa1770c7d2eb008b6778424a34c361277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed68a7dadbd82387921a3598dbf88e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066e92a293770f63760aa6b6390aa03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131114350f1fa63c5acc9c47051e9997280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381bdf45da7ba70be230fed3657d856281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c5e5e654855d0374c65dc95f77c7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814abc6be3022296201e8571bce96411283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d46f307d6a9e4459a178e41fe82c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd843d1cdcd9ee08e8b6a08315db674f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf98343a2810b0cd3fa370922e0889286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcd21650b95babdda18c533d2211bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d8a52be2e9e0931782189121c29e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40f2df81a8cc7bf62f777dddc7b861289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272df3687acc812b2e7becea9fc87b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b8cd89b2ef390f6a372acc20ba98d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9808d6a09e8d49a5de2093153f65bb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71744c347c49c0327a3b648953f77f8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3b46039e35d0c248e6e7ff1b8113294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971c746521bd3674f1276214509524e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21623c09330f97d56110814c177ca486296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2929f545698f78c82f447c265ea61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7a908bb890afe4458602ef1fdcbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18714770090f43b5784432894f6bf63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2792bed8f19c4f80323d26e50022dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5e2fd1f0124587d4c251112121d5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff6f0700b7daa2c1973c0eae839a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84109cc775ed18c39c22dd0036429ed0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e1752176b86542daac10a2a9c425304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2f85c7e5140f18c49d0bc70ded653305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd15a58cce912bd5f64f777bdd255306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f7fd2ee0e7e6762919deaad3a0790307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4a10b6223ea3549ce66a5198ce0be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90dff88b2498ad8842ad36e6d632e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98f06d887e057ea7e656426823ac4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028478f466334adec24624b23f3b7419311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c60b27858c49e913164127dde060c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50675a629d7fc56580081f81675bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea9383f7df26a8569b88fcfeb683d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa649eb94118a5fa0c30aaddd9c6302315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6603db5b94c79313b5f2387e09d412316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02de392227aba8d14683372a711c7a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35655d78835103f1790c332bbc95646a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f278e9ba980325b4f14c9a6af4383319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5b6b609914abc951c472e3fe586a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae17f7f98073b3a76eeb7eb154ed05f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313b9b804ebe556508161382d5805f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d8308184d88f3dd6677cafd3d02a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66253b9dbddb987dacbd3451ec41e174324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245b9be8fcb18dc9b433645fb645510325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cc6a4d997d06fd3bde301bb38c190326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224cbf0205d621c65bbd0fb05f96aa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093994ec4c3794fc0ed2fba437f881f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f50c1273b44a1dbace521648d7ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a0abe416f719f7f7ef7963fae6661330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319676df57de9e7bf09ca88f7e5f3e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e772cefe7ad164cc9ab85c398858fb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2be9009242018feb525133e912773333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e4100260d20a6206dd2aaa5dcd282334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe0b772b315345420ee0a4a57fbb58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddde9d492b821a1d3b3efcad3881035336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41a3414ce432ec168027ab5690abb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b336b43bb494171134e07796538ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260e4bca6ade062ff8a8689ef7742cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069bc437763b81623cc2bab232a5475340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb22986f313421976e0a1b9792a0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076501a30a242f45c0e9d4d3d1cc2fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d81529cfc15b2f0f46c34f80d7f113343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ae0f2ff78c90b3421d67131ffd5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03407fb80889d438735a892dacd86a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb08adc7f021dec1ace011e071caa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a014d7859ea6d133d92080897ca9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363932cd790c3c066acfc2af0d37dff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4b2bb6850b38e17a8ad51b7c7db9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a2827db743b37a8c3187e2a9826c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476146bf75fa57fff2bf695150632ff1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7144854d43e3976f0c23f12320b91c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37296d329ce0aa263aef0e086afe5bdc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78625725e10e210d9b6813c852d9c4bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201632e76317b04a2d9bac1ff00750355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e24a0a53cf7eb85661df087c488331356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e5ea07dabecb9b73da4e2afc33c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166c0f057c53a631df86cccd1d5299a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800c9278de62550ef1f082aea8fb4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0096354ee06840d04182219d87dca3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b9528e75f18476cafa6c6d370479a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b4297a435b95efc4d6cd9c1948fbd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b33db9ba01700ab677ca5553755854363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c18fa71ccd1afddf78f51b14c43e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141e1331fdc39926803c5bb5e27973c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d7f454862af48035967aeb25799c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da48051863f078a003a1eff9c46efd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b108374f5f3c90aadb6bbf7b9478afc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f4e2a35d164a65eaaffc2bc886443369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23675033e38f323880a2e8c3c332228d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd67f9aeadaa230b155dee87b5d3914371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8cc930c4724def0a57b6524ff8fc0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3ec5b7b78a1680b6c797f30cbe00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab518776a5d22580fce7dcbe97638e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374d5edde6f09eca63a40444a2f74e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ec6d4a09b0bbf0cf1d44e445404b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9a735fbd25fcace639c15c91433f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33db3da2fb1684ffc1b28c6645f8e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d83c1882bd734bf8bbdf621481d2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca9ca31dc184bfbe966044044408b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336d14cf0a6bfb99d87e78d0a0aa262381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c9f95efa9a8f95116b623058ffb42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56ccb9e832af0d06731bd4aebe17cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83c176a04f12f9d2dcb24f11eed7be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97528d1a162368929d3e8b7af830ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cfc0a3990df09c96f9984c0c770b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8bc6a0df7ae551e9070520d7e3385387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659c690223ebb9735e77d5c1bfa7965388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84326280563f5178c4d2fb3e2d21702389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00365fd4e4060dc95143eb5721db107390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993549f7be7d11bf7cfa6e7f2079b189391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4776c210450f645c6eead432e8256c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d9b4c071e14d6b6645bf867d74a96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ab30f133429541aa437a79b27212394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1d4df57488a7629db5ee1ee9bfea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f91774dcd6f0f94a06f96268bc45e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b670f420a7920f0f85fb3aed8f4d149397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9743e7022a8e9bdd9a5a1942ae71a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253b24b4d9f7f0cc63841a22a4a9559399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f617fb578d6c5644a1f9518e5b70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cbd5f950a1b9965898e9d833b181c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f993fc331e924ef7409972244b10d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a40839f8e137f6faa1580a039119e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0eeed0091c6e3c93a0653c60b0b88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21961097cd663732ee789762a2cc2e06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6185dffa3cf9a7b3d78ceadf0443d83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53f29c66e8deff8890a715a88114b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85dc84400e3f8c0a19cf657e91a5f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7afa7043189adcbd649649e086330409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca582932780411ea566c443e531c0f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74336c281663b1e0004b8d0df7938161411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da45a00374b2ed0148c715a62a3af9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bce5c9320ce5f766ac5b2c3a5ae71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b1be4bb6ae75c47abf8615523cc13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9cb0734eb397af206acaf671ecd0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14e4dc0bd8bc0fad5fe47d9aba1844416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a299e34a321ecc835ef9e23b70fe804417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be172140443c3d934b38666348b8e99f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f50d2a9bb65e818d5c9cd0ca809a38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293682caefcba510a0771018d3a87e3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d760590456f8ffc87ceafc6452811421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca91eeb6f81994727f9ea712fd1298422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba811d3eca2ea9db1fec75a460f9c973423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411043a1f291eec9322754d5ddc0ba72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228db1820ddc25ac300735a5c676a745425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf01be60af9b1619b7b854ae03b844426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2b97b54e9e8b14970b3ccbb2eeeb2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b7b4ac99dad253671ed501121c038428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d8d3015babbd2402c81d338d7a4d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc58962ca5ed472cab92b651041c769430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266e8d3e7346ee06a29c88a4c535df9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66da0ad51a1cbd43479b24434e75956432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cfc6dce2aa14dc367b063c57d76f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388d6ace77fb2bb31d5fbb772d94b6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe2d1f5e51dd6121e28deea3011245435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c26e30e0c272dcc16b4da50770bff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3b663f73c9d52749efb535f2caba7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41fe22a74ea24c3f1542147461aaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29dc4336e2af9df09211c6a817fba7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5d70dd7121ea80d2917811973567d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14669c5dc8434897ba1644509330d280441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a260ef70bb911f4e6db10b32bdf4292442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c118ce2d23db94a76600b3873e78d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144415a95e65585ffedb78bebce11dbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72d2d49a2c291226c8caf4cdc9f982445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c97e890046c371701e0a0fe1b2e44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b008b3b31f634fce9a0771721b6bbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c518bf4f0dc11fa3e17fc7af590d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dde0b2ad15f613d41a196c98ca827a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242211d8e4a4a40b325e2ffa1a8c8a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eca9082d6bdba728ec74be9e9d0d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e01de64222492ac5054b85216f5a64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c55014f46d286621335b54165714c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669740eebe1b057fac322036f8f076d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a116f0c6710d72bdcac85533ead60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d783f16aa4e6495b2d1d5997c3ee33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397613eb2ef9700fdfee82956b68e1da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf7a7f06ab781237b8d787f3f78b61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c60857c0ae9cd8520f3b9a8323c0a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c79e116f058b933d075bbbd85e9c43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dda52a311d38026cac59913a77776461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576c4897624709f3b69cc1692ae8176462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8cb0e17d3f3b80ae6e6002d3f171e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c7d76ef960766fb7a90d9be710595464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fea82eed1176f8d6d6105976906c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5fba89e05e40a65208beac4b7f49c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e168c8081fdc4e60c4a061844a2d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5d841d2eace636d623dcd6f4c5227468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05e454ce0cd032161ec7fb30888912469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b483e896a417c2974fbe2b0b4df76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435535932e86d7f146bb50ba9249a41d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805e742a7353d29ec37fcfad0d10d51472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c2376396398d0ce5784d9e251c660473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50ce53019ed5fa4cac632879129a1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d8381baf24dc132c15aa491efa43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a92d71889da501d43b23205193715e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933cc2317161d129c5ecf85cbbdab8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d44e9f0b5e2fddc171ed19c7e55f0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893fb35c7e3871c718ec751bd400895479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ede45a8ceab5a72d5bf4abc75a95a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082e7d91086fea7875e24666bc3730481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17103957629ce0b281117b55cfdb984d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49439d8b25a00d375e83e171ea18460483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca0d6e6950ad2d35a031bf7cc38959484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517182546b6752e9c1332c0fb57232f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20009cdcf10e87c6fddd412121cac88b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142afa6606f2c629e83af7803fec00b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c062829e0c14294a30cae5420c5ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5967a2d6e283c7819add4b16a29561b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dd2f47190cfb9634c6f1c3bc12a78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d7effac8e54f36d05fab98a9dba4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2309e0b1a0b8a905ed7e67a597965492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c65a736f6640ccdbd95f9ff6a67c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea696cd1eeb23fb616e191a5a2d1472494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604930e71b716b8eca87d1b89db8c26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e938759863e96d42608ba692b476f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d04cd79d3b3f1e9a5ca1bc6ebbdc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b271e233202dda846c9e2f19d757dc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847be73731b78b30114f25dd26f68ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25a4401130e6be69dda56f2cb2271f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae8e24bc6a469fe4b4f708fcc6a29f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8af9404a7825cede5da1328a795da5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de10eb14e39b0aefe288f6da30b6d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c37154ff00b28ee960e8cc54ef994504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06460f6a03a8e81936c1d18a00ea2cd7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9cfe82e15c4d45124b88d5f632542506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68fd48c861dc68e2df7763f0bf1b35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0df259edb699ab7ca35f4420944875508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899216a8196ec55fc87b0fb741e4e365509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab554fd0d58e19ed08af86eea85ce4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eb121295f3fcd1c5a078b530f7367511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edb741357f4b50f085c63aa17e29cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f513c58de26ed7c9fe57ee0c3c0a708513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbbf2d61fbcac4c9b35440617551c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d013b231b739d1bf9b04ac88d1ae4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c354927f5759da5591bec8fd4156c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbe12da10177a13141af9039d72979517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14d11f643839508abd1ed23b3e56f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5231f6b966574d0dce0ae49bb56aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796a45f985a534c25dcae992c04e94d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eaa2e70fbf3a865831306b9e24df4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc19848bb6d2209e08f0c05c73e617522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632186cf90262497da47e319e12174d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b25dbebe236797918b6acf1c1cc7eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17860b3e4c991cf4ce4ffa530b7b14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd3d36bc5193406572efe508b94258526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd241ae832b331c3783fbf384f7ed9cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa3f3e9e07e21b404897d88ba1bffe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bc6a38c81e2840d7b5c4e9ccf1038529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f67d90a6b8d3f585394e173c0de8a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b34e4fe3634a743583bbfa799953531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031281dc666ebfb8dc4e0ab51d5ed0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed298ed5982ad517aa89bc38ce9c2d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237269a7edfb701f650a7c3498d4a69b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa152b9ee5f0871a5c0b81539f06197535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33747563beef378b4f14f68bb767d4b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08103209d154d937db861d52daef44c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7296ca55f08354180dfc1a2a093cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2c255963fff5c98c082ff5500985c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9d14449a1cccac4fda7ddd89ab08b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d5e60aea7159eafe69f5da6891e84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52ca33d34b2cb6173ddb478ca491da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005184167e09bf905f96fff814ec890543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a37bb1daba261a30056f391c4fc5e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920adddc5116d34d90ffa78dba608cab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c93a2441dbd54ac2bc2ff51f8f59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8084cec66b6d210ab2b90b6e4dd17c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930cc544868e0f121321ab302fb241548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c96280788fc713ccb84466717c60a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2e929c6e4d40ec4cef49bc1f4c8f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92256e54043f642cd57482b4eafc6f7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6c2e7fd8449a62253fc7d71d4a920552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aff14d0263deb412bfca13b580335553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31486f09e39dba7365e50fe95b473870554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048cc03a3852557b194730978d4cac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf3a75febf10b174e18cc750c4df4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244b0b5a05a8bb9adc48588d8a00e4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba90c291c9ef8e5783ce4e8fa4555b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c3f4a5aab86bf791b1bef576690c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2196e4fb7a0c90e5f655a4211f239e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90583b40b1df4ccd3e4e362d86312364561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44aec650c549f798013b217a92682f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37a2a87a7a0cb527d65c507a0407f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d005e371e7572c108df8a9b4b9d61ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187364eebb4ac935c1e1f89885037195565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553654d5503c2770c789b43a4e92517566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b0af409251d581874cc40503b95b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bc3f17fc6214773812707e7de8b3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b58f2d2b8bfcce00431e04bca5f95b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4255134c924a63cfa9195ffbc1355e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623d2be876ad2d3c33f8c368a499dfc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c60e49867864b2cd16960ba213a5ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da85f9f1a2ab7b76ba91305af7aef6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0930c2a09c1c11fdf4941896b2dd64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ede737558393c4405c80627c995ba9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e293fe8a488af499d4cbda35a4274cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cde442484393f144a58d9bc65a724d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb96a7ebc0d2dcde68f7821e86b01f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a16d8c30b9c8f3e27b0c6bef3b609a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a928ab1fef4a2901440d91d709e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83bdbfe68bf7e6987793d8ac7e5df8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7d7fb44d70aedf3488a7aea8b545c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f981b43cb5daaae14f21303a2f48e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83482d53b529c29576e3ea0854594ac2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a78d0c986bd9705706ac8d43a1669585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7d3bca7cbc8b1ed4569cae14d60e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69668324eade104f471716a06600951c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5390fdd9354c0d325d1456d3c6330588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078d896e9c2836ce5f181f21ed20da7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422da768a4e0f2dce825697c9c1078a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea33981749c957b817aa807780cfba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507a473fa32ef9894fb738ff3e9ccff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b069bc8076c20c33577943144631b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7e9f5bb072044806234834105d15c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02b957fcaa1ec59352533eea6b8814595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e6502df854f2c5d46310488f40acf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5e164f5b05db3d9de78d07df46c0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b40b5d44027f8eb2a7cad7ccc2c7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87f95b080501db30a877b05ac11b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd280d845a086bfdd333524235ef143600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba293fc8e25fd59b95ae7157cdb8bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58899d2a994c72da57abb494cf882188602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd0bc207a94d0f31506cddc30b9c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73c5b15350ea936027576fcfe772ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d98bb6e9bcff891c005682fac97c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f8159f032ceb340597569a3853407606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f436e43aa556f5947bec8a33da4388607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f569c275b43ee9d1c1f89ae063180608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1081b2a4bdf8175fc70d9f911155e17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d474bbd5d6faabee62c29c821d7ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f08d8ee19d726031bea4674909b5fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d1d8f33631af4d2c7307870210009612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8641759613c5ef9e478c61430725613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537199d4cc924714b5a14805c3d7e443614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49355eb202dc9ffa1ee3972229833930615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc55f3041ef0435b7a08930788574f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd09fe5d1c93bbb5aeccbaff494bd8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76245ffdd988c0775b7aa670a7931b88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b66ca9a8df74876725b6085cc42e0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bb740d10bd2d772f980036d3259a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf8cf3ed2d1aac98543eac3d337a47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b4fa610f6380d9d52f48312298e51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a4093d4b236009280fc46d01f919a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7413d4b0a032ebf308f1fb4a02adff2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b7b63bd123b7a288abf9f366727ba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700318845dc66475aad0607d6b7a3dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968aaa60f38a60e73c2b196fba09b4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e55e9edacc94fd8336edbcf6914753628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd5d9357ede34c575488b82b7b187d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3942e2505546351986bb708f0d3bbe4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f141f3b8e7de4932a36e837881664f0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21769d6a695fa55ec141268f898b75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f3f36e034afa07d93a9395c3be4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660fb628d9882133e495d16ad9313ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8251d27523f495efde2af1da8b966635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716bbbed8577a41b3f3dc7f5604eaab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9f2101fabb988d0efa7d0355554ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f5ae5a81bc743fa9406ecd5f6fc18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b7bb6a8bd4b09f6ec597df1144c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29898881e2f11a7886d61a8dbd9489d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47c2271f20f068bc89c2b79ec57b53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa5d66f17f981f83763b574b9ffd19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fded4428f4bbec6cb40ce9b8cebc36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc0989d77cdca1556afd6c1df382e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ab4d463adc3d84806d4224b38797645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a81412b6c708c73c00da0c7b70f27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e22f9ea39760451b1fbf51ccb2f2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab123adb7c4f33426704c38e7c501d52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda7fa6ef000ae2c996513fb052ca23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bbea42a2737c512f61cb382b76aa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c9dca2c5eecbbc913282f49b2417b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b7ef3e152c598ec088a405d503ed5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a603842bb5ff2724cca5fbabd4a63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f366393cd1bf69f8d39692566eb6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0538d6cc2b5964c1501ac9884042033655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b4437b9966715712ad8a6f75ceda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e8c8ea482dff4f148cd88e5366811657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd36958072aaa18022b8468bff1af0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d349a90e76899bf51dc70cadde7c4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb7d33d966893f4a91fdf44838ffab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599eec95f4385c8759ca788b620c5cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864126a04632770e0e846b3b014697d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d2db3bdef1b8d454d558e47900731663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f907e9a08c80eb4df052f92ea561105664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d740e1252850e6a3a1acb66cdde1a69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b78ff495e2b122254077018a1e19a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613961eadf1f1e92ee679108ebd3162f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78d798409ca28ded348eafdfcc83c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d6a60e3377d96315be9960f1f09a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff933fa0bfb4c6cc647138adf3b71f7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd090bfbbae9731326f37d696049166671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e61d37f31f268410bdcdeb667f02e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502218c28569346207eb1c42c18f299673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feac2a7cca364627b910ed539d767e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac49836250884a8850fc42d04158a4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94dfb9a9eb1ec141e619a2288be5ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2071ef30bdd2801ceba952d88eaaec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39aa2fbc6d129c305640d3a8c69229678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8fb91dfaf3ce277cea83900cf75af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f399cb36a4a161a31f3a4f202a9885680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8647a427e00f7e2dd1568700078a1aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f823898b4a4d6605c2f6a2f04bd01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3927d73c78f6aff356d8d0a7297f43e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69097867282ede646867f5f9f237eecd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db92b23c1302e1207156227f9de16db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615ff6b0c6a810d599e5500fa96ec3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f4f1f01f232655060981839a07848687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4f4dffcd445b30a2547c81a18667688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffd23fda8e99dd59ef1196da770aa0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4a97ac190bcc84cb0ca7625495436690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcc64de21cce25b0826741e905fe93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ec3059b2bd2c693c7067a7fd17acf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcb196635d1e0414ddb78c5a49f3df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df7246bba1bd2b47767aef73607c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a3189223250d51c4837c9e145ec1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063850fb3a3cba7601ee18af4c874e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cf04ba5fa2ccd5b08016c644dfb2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a390062385e0be30882a7446b50f0f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c135def4d38e0566ae00096b2097559699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a03d843bf127677da2012cde9225700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e69b93ec12a749c51baa30336a272701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f479d88e33d1f14b2bb7ddeee34e41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b4f2f3fc717792c9768e807cce70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f437b5f86c1334e3cf217a555aa25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe16e5992eb2bf01b911e333eef138705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a50e110df5ad89a63cc7a7f9ce345706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b467a49ff1b8aa55a2b48ebe01ee4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb928e72c483142e400b69c14beca129708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b29db857bb901b9dbbf4387874d79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd7f0d9e411b58e456c61aea50e47f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe63b573488aada28ffeebdaa792fa3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4429babb09520d06d08c702449f10a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ae02ae4fecc73506bc55a85c91de5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe5f0610c1910efc969b83702d6d66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552598b86402c96764c0fa178d868b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8408c73f139c5ef72395f1ef5df00716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb06b4cbe40bea18dba24f4e596ee01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb41e055acf6b2db96a0745378b4479718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776f3e3fa24cb977d772479569294d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ae8f3f1cbb0852e7f75dc4c62cf0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04c944c56482c91f17e3d2923e6edf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094233817df0fd6303ab35aca4638fa2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911ba2e5ce8ba8c73c4c445ea3829e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32df9e6291cf10b3e4d6a7a6b902cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142464b231974d7b45cf03ce9fa48b6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68ff17da60d0847a35311f4f93b191726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74c2e6f0b7bf826a6c7f41577f115c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b4a5dc3ecb9427af77e2a0733860c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d4119c14f1a1f0cf92ca2f20cc8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dce66e0e365e4d77f16c9b64c8f944730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb7514c9ba49a11866e90c1a124ba8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356749e27c8173d53bb825cfb8c4b26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638974ddec924627ea092ee1f10ce173733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03a922501800ed930659a1993701df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8188d3e053cc3dd60c3745fc49b68735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3eee570bdda2b0f4bc1376b7f3c2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39ec2b797c66ace292e8b6c97847c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68840b514bc7c11c73551aa434abe24738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b9d78652bb0bb78a6374378cf055c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278134643185b513d5d08e4d2a0fa17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b50e1d8e2e91c2cf5e4914c0a2d83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81167f58b1b01064228a4ba768d4a337742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a94332c8a424d6c3d1c00012ec3b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d525ae806a2dcc176e12986669557ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5218989666d5373eb08b3b313551221745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d762cb09165c8b86b4c0bc7d11e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965875a8bbd21c81feada906e6179333747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291a7155368b0f573d597168ba3d688748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e32821d20b6ffc6e8b0bafd835357749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46da708ddcb8d6de1bf88b2462a6b32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad931668279a1ae485b555291ba3ec1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae2711ac1be8a24d083ce54580838752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d16d5f2707220c4582c2cd8e1a20b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7aff7934594d8b913ccb87c3329cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87390b62f000f7339ce087ace4f70432755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb177a342bc4413bb386170cec783a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bae18829d7228ce513fa7fefe7ea3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3dce5305bcf051f83b9bcccbf6dc7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97a105eadfea9d1fc5441a69b1891759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eae0944d59ecc667ea2f5e67acb8f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba61a9c4f556395744a426cf8b64e7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb9f41352c61c9b20d164bdab8a9b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526da760e398ffe1661cb43bf358f7e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c937de96f4b4b10e6c59f7c9051645764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214f3ae0455e6627291f25ad30d6eed765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3894644d4d3540381e5c62fbc8e528766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984e2b33abbf909f2e94b96b9ff3a0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f348d3f50ee317b9cecf4503db4284c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1c8c0ddffa860b9bc2629abb3f14f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0c3ff72c7930758ac94205d7feed1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f8a4e7e7ac3a88cb7e8b9a8435c3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eae8e7e18f30b7bab777eb5747c9c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885963cbe393f4ca649dd1efbde0903773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27059f66d049901b77319c572410015774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e875a933563bea1f58acb6b1176017775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af010a4d673ebca2920323a6a7d982dc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d106c0fb7c41445d394311339794a2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecc85338e37b02ae326009283fef17778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae58cdef0e462efd20385d515769bb5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f5a2a727ebb8108bfadc3e4ebe3fe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3f9e61ef27f5ed538fee2924b455b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0c300bb29164a68eb5b1fa9f2faa7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65eb6b63d7e6899262da8c67fa35ca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c833d861a303b57f7b49a261f460765784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e74b1045237a246e66ba4dc3cd4d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d4c9c46a5614d3a5c2bd2b45f5eba786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eeda3896c2c8872fe787c9baf1893787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4790022a844f7a3407393fde36efb9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dc0bf11d3a00a3630daf7a8ce1f44789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf557d0a170ec0264c67211e97168d8a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f4e5c3cd7bc24f1488b9b7496406e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdfb899f40be81d346e473e7c3d512792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ea01bf762676ffbfc889405ecaedf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a9634b77c1116f676385096ca30ed794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bdbe6df298fc0a599c334e7602c8b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304eccabeef4d669908897a2904fba5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48cb55de3c5eb4b56c64a143c75195797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058347bd21690ce185d4cc5326b72bd5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c41f1d44ef2c4c41e3395f23393675799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a6c89109f261f0e4ffbc71b6be259800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487e90fd960d3badbe2fcdf34eebec4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c895e299574899b26b555fb6b95d4a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5165d0e9a68ca84dd5d843186feb4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45711a478b93c42a225d55a6c99e18b8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c5f9f3e39c5daaf2d6fc23d5be18d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a099d8a916ba17e9dea2ec5dfedfa00806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ed30359af48be084d7d56e46560d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a5fcb8beb075584a3fed1f71bea29808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fcf2fb3f283ce058caf3762392d3b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09030b06beb3e5873c68d61d5935d6e3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd2abdb35a89b390c4cc3a9bda4116811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf48af17c6f4c9cdb0fa8d9ed615c6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b3dc805fcc57a42010b60e90737da813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd0d75fc319c7854fb858810dfd8d0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6344e64cacf5cc94df6144d7ec352815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cee914e748ce863233b477a9edd92816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219874f0df5df3bb76814ab93f9a4185817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40509e7a8cc2ac808a82c2d08036771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255caa975656f4b6a1bb0435fab9c70e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c09b68c09f8856cc6df656dd6a70c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13049b2a0a145592db97a2585b5ab12e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c15980c292948a2432e65583913b895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12fe6f3300e23d573931f8eab6d09d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c361d7f602feb7d21f75c3db40f6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40552c3c1a2b758ff7667e5576acaaed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea855c3e9b019111dc3b173da57ff3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dd495a45eda02c9b8278a7a018aaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4f53136d5133d4f883004f246b2d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c83b2cfa8b87fd726ab70773f8721c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706a2916027431568d805d1728973b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea3b22d9a4615e2aab8a4239f9dff114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a057d713193cd5407a1850aa8c524e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f77a0c78e1d0ee8f5c55c6e02aeee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe95658587690ecf7f2c9280fc1fe317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c1d45341fbd99347ac30c9f8784ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe4468b7eb4c5ed3806b4ac86f301619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee36017f41d0302cf85184fd5a021920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe63918369f06cdd1730e4f9e17924c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff80f6d92e09eced57de5a8e988bb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566867276bb70e032f7716d9d3075ab223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0999e86d26cbadca687865bffa4c69f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84064c9bb4d067b9b270de419993a3c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32173a14031f32b4459b1a064e2fb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94650fa27e9b4d71fe38b891711abcb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30487a4ed40b6abe0b7141c699fd3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b4e0243a9c01526f11a90fe0555f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6660e9fbe3835fd08bc4bc6a772630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae76a39cb23f966fdcefb47ba19da6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc067f33614dbd7460ff2c47fcb7e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6703d5b6518954bb1b23ecbcf0a2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129bdad00b0ddeefc4b9a3b21d5d9da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b98cc2eaebacda7a84e201bc529635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292db88f3c40fbe5c6a0a8ea6b8bdbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b2187e183ae0aca11040487cb7eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03336fdb0f0f4d9561c4cf384a18f1c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057d34429ec3e29ec826f631a54b89939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd7b30f6b94e155e811bf87fafd33f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc665acd6557193118e7651c7a0c2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93154e949d10da16ec4430856229a7a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9253a6500055b68576151189b386843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075070e9682d54ea35e9911a01bc396744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea938356462f7da5eb8a7328e9378f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5558df78b382b3e5ab621b73a4e0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4d4dd82ff6aafb43f3b93637434a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2383d0836bd4d5a0c78e2e1aeb78b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe821e18fb8aa7269dd08e34fa1379e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59905f81353eafa19a683334f65f6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f97ada5f347820d6ba2c16d8a83251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b6d93cad217747645ce8b853c5f7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e216e35ea9f39e6a0ca1ce44e41ccdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f7f0aec97a302e74ba55dd094f0f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647931c9b6882b77f7a6791bb75f9bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcfff5f5c59da84c1ff4303a44c67856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9ab2373397c8ff2958ba25fd1f5c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc6850b1a582e20686e2cdf9df935a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2689a0cf1e88fdfef916ec2858b67359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240674e03c91250f0e88bf1c6289732e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d94e060a0478a3696e89d80fcf13661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6ef42ef89ac80f7c67747e05c8cb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84588daa7fe150d93f6a0a11d0ae9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc77f4aa0cd17f831ad1ce7e44bccc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbecff8cb5d384ec81b5f4ef72e23665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff38e17fce9ba4e2225c3050b60327966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375916db96d88ab23feceb51043703e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4aca71124a83be389c1496a4c0fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfb06caab0d38465efffc6942b992e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924edc069a7823e760ed13ef87b0f5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4d7cabc0b914421b9692add9468d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e394c02ff4483a3123fe62db9fcec172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705f8d7fa97c533d98e170e3cd5592f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c9b65ca1f0f5c330841675b0316f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8778c8252057dd333ced7872c5239c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7a6456704495ccaabf12189f1974b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d752460c1995fbcac0b969b7e55bbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99145f1b022f639335679950b4a74f0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334bf7a6de4e1ac0aba3f829ab8a7e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf00ccdbede588ad3e789ffaf71a19e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1c72b75b57b1ae2cc2b99a5fa74f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656608bffd895090c3426c97e5154282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc27b886005bf2bd7b4ab24219fc7d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d30a07fa315605980113f9bc1387384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdcadbc33bbe01529e7dab9abe71ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5594768ba5d59c049bbdc449ed919b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56984efc6110fbb08a4fd5e6b155d5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e8c36d4338cbad562d7363c777f8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b87ad43b6eac74849d2c82bf0c583e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf89f7d22e76097c7083cd833a2cc9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fcaca21f6f248300781cf6113510991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de0792052ab788d48cfdb0a2b6811392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b14e702e16b41baaf7a68657a12f8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4acbe8b978ea49ac934c8d4d54757494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3725a32d45f3cf3d5f8466096b06bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f86353da419653107af8eafc59d4fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d6d53c1c4d8a4da542af45492c19197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635648d6306d0fef274537bfdb2adbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7357893e3176f7e887d96112c680199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15182109c01a275a49df4fc197776537100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689c35d387ce44aeb394b2f8b8a72e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b606f99dddbe4d23a27048ecccb8f54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e8f09a1f391576b511a2cc1a53bd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2183a77ca35a02824fc52733ea75b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d9550b708220998eb741d18750d4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6df29804a37fdda636f2a98ec70702106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee71ae78f65dafe219a3cc28e09825107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d88a66f11f855f512046730f4fc1aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f5e91715fbffa58caee909a9ffd32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e409d97fe4ebbaa887ecc64ea7bb9a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e295a28cf21dadf4eedd5b227db1225111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aea48d012564b554b0bb0e29f8aba4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e233be9a7ea76dc13c771513309e31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef091408929a03c7b9d9b8c28ce4e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976d907043dedbd74a3272f99024032115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e214d505f6fc5d8eea11e0487ca23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc150453883c813c2c6b21a27636b5f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c34e3d0292080a60aef5a294ce15c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e181e96e76ecbe1932c4c1723675119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544bfb83a3b3ec870a08f9e35adb5e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847ff3d86253924cef64989098ba524121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5ae2feb296804098cbb2f18b98a54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8490535d43beaf98f70cf4d15fead40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a147233a72840ec492baa34217b19d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cc1cf30aefee7e609e93ff9597c11125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd4ec0c7d245cdc5e088ac4ce314fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be551dd7ed9f6c5f5078f8fdacb67a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2eb1be0c433a16c1ed8016813bc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7d718b9789acd7be5dbe8fa63e146129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a330a1b7c72728c14e2cc345ffa0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9649043d723b371fa96d8dd0e522f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6eb570f10e1edb9f87117f77f395e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eaa2d70486fcfa3433af321ebb880133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40c15fa6507cae8237c6b7d3616e7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c3b3e6885ca49e7990721a20280bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f0b828a91e19e05774243756e79c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f03b0a1dfb26c91e8926c10fa6eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b8bd831c017a17a777d9c226710ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73198f4e357590aae928294b9d6e2e64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bf284123154abef15249964594b1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d3dbfe39fbd60ce47f5c24e5c2a6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e12f2601ec29b11615f1e8dca76e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540715c06f383a97d4ba8472ab406e7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e74e20025e25d5e15dbac8a4be3012144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bba963cfe724b6c2b905b500c9aa05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114db4dcd8ecc0c05c623ad09cda071b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401579533aa4bf57865d7bf0e0705651147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe5b7391569a8bac292d9310313e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ba1c1df1d53cfc5f6c9e882ce27b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a71200027d66b510e6f94a292b15e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9e77d8c623513367f7d08796d5dc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da18e7dabb0133fc24fe3dd1f4c73e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741b56bdc2ec3971f716173cf8e4a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda5cd7fcc904f2b313da7a8fd94392154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea28347a17dc296af24c6a43d11392155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1da3a0265f691c4ea8fb9aede419b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505634319261af48ef54a3950a9da1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6435fe9c1897acf79c5023730c8ff3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97829abe66bf11fa3ea99af9048e687159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd429d239a3ef31b9e4aa8b0c9b3dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ba3fb36f68f77cdc238fb45a3794a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eecedf00f3c4034871f8d2d6a4adb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d055e8379c0fc55c27b1ccb5f2cddc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f537a5f5d3278b0ba85bd8654b48269164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83792519b9cab4a13fa9d4f5c37dca3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de446cc47137bb34d358a60d2c379185166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732079b1042de28fb25850cd12312d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65387cb2a9cecf613ae7e236b40ebf02168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271995379f8cc985ccf61c4d07be1ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ac16e38e0963130b8d6166046a61b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffc0b115a25ec4f21ce7bdf14de699171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecccbf94686b1b6ecdaa3b8d2c6aca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ee0a1de6f4c95d21cbb09542798da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9700189774487a9584fcf3940f6f74a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9997ecefc4d20969f19505bf9998175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b28b053adc6fef60198aa3b05c1c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6591a026663b1528f75803af39fdce3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2109d12330c81f22c0d0e9e41aad0ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcbd16fa6f25c93fd232e5ef3c07cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd1279fe177de3fdf11beb804ce830180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e29ecdc5b9c56ed189ac9943a037a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6a3bd09ab5315ecce8657a819bf8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aa81afef0f450f341e60dcb5459e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af738ae8e16ae3d060b1d5bd5bc7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02df8e95a0c0161d4aac0e0943b77a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97406d5e1cf26d1624c86612ee0231186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9ad518b3040a42868f65bc4efe085187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2dc3a85e9d74ac62da5ba81ebd509188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2518e2b364b5ed6fca864387b80da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a57935bb67e8e0965f0f13e1cfcc51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6da7a3bab071d24d9809b11728248191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341871616d00fda2d733a77f6b1ac1ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6987ca9c9e6f575ae254052c3486a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f36f918d0ef3cfe41ac4376461ace194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7437979e9908f0c9c1ba9b09e39fca6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a172e5b967622d993fb0d941b1925196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a53b2d289a03987566eab4c6b9de6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802680b7ba02a283cc3191417d9ebab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc6bb06afca5a594a5c3fc5b67ca0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603cea56e4bd35edd38a4f3a3d0bc6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4ef66f32193d93e7f0e32c0f05aa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c73c09ad053bd4a076da39ab77ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c582702dbc6ebe025f137fc6ec9e497203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6740359009603364b5d43d0dd480b41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb961c2d38191d6e6ed490c6f0713a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306ebb7579693e5291dfe08b2d42654206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22387ab11193d9f74a74aed509c269207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82f2225d4c0f37b41054e525a9a1cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13476a815e7a9e3a3a149014a0c976209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae31014a1dc7b107c0d17376cc2d2d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c0d0e8f581ddfe9a75593429e450e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c34e628950436ebcabe94f29d3c015212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680a534c4c30ff097702af7204bf500213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6131640e6258e2cada3819fa23b893214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae27d502fb32ebc83fd1ba1129551db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098c060487d1678ec33c6ff928d7187216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa307c5f29a878e4252b91740fc47d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f3c327d7b274ebe54413728900bbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244f67727265e79c5a727eb2db85049219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467a6340acb2769bef5ac88333c86db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c4b530ce73a8ccafae1d8fca6d2bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d502288453078c3aa8dbdbf5769818b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566681034144c12950bd15add1364b1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e79431546e108923d612a8f81788224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8db48049d0858ba1a3ce74d4c8168225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224027f9fdec80a065dc119d88c7241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62d19f015965d16afeb55fb0d579a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0435b53c1e3b040ded9f56311e757228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53eae737262122fc9548572ac2060a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03022c03918a0ee253f159b338f014d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734f1d7c31b550bf99e7f3920f5a9de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f1a47382d5b58baf2154abb36c33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a9459143edb7ce0579564578bebd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad6f554e70cef48a499420bed39fb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5b36ef6efec42cb89bf42ad771886235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d36ace6a4c2f6beb7a0d197942a16a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d34edf9f01911d9d13f30ab5f554237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d409a7a1f3402b32731401c50783a21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416826f93d4f37ede2906038db1dc4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629cd6059570497ffbd1b055119331b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb1b72727f50e1262b8c14f4842f3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648f90f157b5d46b97fa77efeee5991242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2311562ba4b2cda983b070ee00345243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e473dfb2fedc3b80b04247e776db2d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30627ac496917ea7be9ff12ad511228f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d974f52fd21276cf8b605e136a3be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a7f0019547070789295c7a7936ed7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14133586826c0a25952e8295f2ac5903248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec04733eba86866de71973ade3fe97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97381307686a4c492d6add1e18757036250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f09b214c69859758f449218cfa5a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75139fc4285fe930d6e8e98ad523419a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df399a4d750be213dd8b588ffc849af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15677c4e3940a63ec530f710e07b0a12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3cc03cd3f5eaf250103bb2a43bc8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82320e3bc9460998228e03cc23de159d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17595db07a55308ff2fd1046a9cd2ba1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbca524c046bbd6b3794b01bcb83b59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3d771dc266143b5519339971e3a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc85de5f2f0fd5bab5ffcb2b91c002e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ade60f7bb6f0a74659684b4e7a20ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3facf6062e6b9f8aa578371289c85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ebc3bcf44c417763ceaee680c49e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b741b41732bb1183a1903a7261d50264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7d0e0f44eba2432f786d39df10f86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd09d39cb3bb27d1f0ee7cce740e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c2b65aca917ad7853f58641f59b1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fdf61875edbf566a22a2ec7d72f01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea435b48608d1c20946dc8c2fccecfc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b3c7620347a860fa287c4b2869b03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f34c29b9431490ce9002d39f8962f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e0119375e7e739bbbf953ccc049a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1a34a6548b7ec88dde8710971b62d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e656ae6d6fedc87e05c4bdda3fa61b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d64dfe7372b3c76f42c44c7fb208275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce780fca01d0569e7a59679d784c5b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a1a30d97ae069fb5e072cfccd5966277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728f656964224b72142b26b0495af3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6491b3d42d7de9694ffcce57d57760279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80df17dfd804fc63a45eba692ba25b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a40787948079cd8963ed882eed3d4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d068a472f4052decb81da32c8360d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3106a5ad58c25c181c554f9575fad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988e60f658438c6872bd894bc1a4cdd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc67ab5e9e5e0c514537409f1eaf748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e961f59b8a85e0e3fe5f653900fdc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1fda9a1f83109107b269c28bb4f13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df9d7da52137c69a5ccbc0c60d7caf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd02fe8c0439469a1c95db414486ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07804e66fc94512a6ecfcac4a589890290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cedc5e0e1afca8c16e6d3ee7eb717291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1333a2f9241378d065ffe4d7050d332292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829bffb7968e577fbd3cacb01cd5502293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07d05ea5b9231a4120cc9b7dafad2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd52946052ee5cd0e276f9efc9ab8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958640b25aae1d5b27ebd4fb61618858296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f558a2a692a181243c5a1de35d4d23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c1e697b280bc79cb37f43ea88a0ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cd79755b61dda274ec54400723f6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a999fe1a15f21715a6e1b788d83bb05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e389ad0b2ee18f661efc50180a80173301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c020c47d1c1ee5aed04719b28fd93a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba0cc722ce48bb334f86b44aad8860303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7e4409dbb5a96482fdfe90d48bdde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95bcb52a9cffebf549e25ab25d07b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de365d1b8342bc86944169b7246e3e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b8b7be8b4b8fd46d9c4e27edae1e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326fcda798aa7e0efe40e09e6c38866308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48913a59ee2ad19f60d87a371044c18f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a7a08f6b0c504b6f0aa41f2cf2d61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd26894450fe5a449e6ccb30e8e9c90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426637972aa90faf4e959a4c10434e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b58caa1dad79c9dc54ba1127dfaa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b695978252306c8182a7d6a5f024d14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfa0810f966bf161716861ed38b4e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c168bd98b1c7a8da515b066abd0cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65351576d003824c511636607dc4865a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113ac4d61b3324e03489840800d5261318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00f0158c8542bd971a596a7979f6f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12523b02389f4951673694a8620604f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e93d935a4c78007c76d6703d93719321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85bde748a05351620e4544101b284f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707fd97eaf525cb3d32159d9181ae54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe7bd949c2377cce792d7c51f6b86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aecda00bcbf0ce619020774a869f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c41805655944e2521359620e45ff84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b0693ee976fc3f4693768616ef0c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702a4d143a8781f20ebeb69df9d4ab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb9ba27ad2b90f3955a86f5e8f7823329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeca74a4b6c2968909c573365f8f44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56bf9b86c6dbb4bf8cb906c6e3d5bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508b706ce2d79cbd5e74889dd602d58332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9939aca748c2f424f5967f4a3cbc43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba1a139f07001e2155ab9daf1d80cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4357143eda98d0e54960b4d55a5548335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08372f2a9d2a72cce56f5a77bf0bdbf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1321536c31547723df0e24a8af440337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee811eb8a32379b048c7d99e3d467d1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e8e66245ecb332617c1a1be339017339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92fb2204e0e09e832d46a6cf637c3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2992c4011d13e2d207ba44e5aedb34f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f247151c61b1881a2be2d01ae5cef9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f72cb5644ad4d75c9c9c0cee0bcad8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b69dc1049124fb651dc6626199949344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efccc16d8dc46a2813ad9396c68b000345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4c7cf4630a9fff005fd9030b9dea8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73f15a335122872d4b52d408a2f9e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219cbd0e21cfd417b4612c108afe787348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010d6767f7d2819b50386dacb3b8b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837855b73cd570f53a967dbe68eff78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec0137897246b9eb58eff4509bf49e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe1c0d623de7a53a218f9e10c4a2a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317914326d0e98c665af6748d0e03c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f2b857988acdc2a0e99012b8b073f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cdf3e9f245ab4007da64b53dc0f65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d0d75211e4f22af21007dd19818c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb3ba1138c12f9398010c6564216ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca8c0d2c15623e1512bbd05aa0300e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe24aa2453b62873b213c77dee9699359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391f406806697b00f0f97a262a1d638360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494b358ed0a17e516122e61060dbd0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e04ccc112ff397270ef528d03b8660362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8410e71b3a5d81eef7cf4ea45bd7dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8ad81156fe7f5fd6866b1eb69180f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e704aff3f6ae188b7d34a9a5a55b16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50322ac6d71fb9e49453e7012accafe5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ea09a55b99387aaee966a7d5fb34a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a276747ba16d0b3d5c4f778c2346d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebbbe966e827c468c1e876eb359fd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86434a4bfa2b9d7da7312e9cc9d8d0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206849d6f4558885049407477674df1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433c752275817418a0b60b0540c9b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae5b8c2d2aae0533db1d30cff4be62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee314c6f2e63e35406ed0647a5173c82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e82081b4318962ac1b023157acc67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f3b8a89c809bf2e8e66010293fe52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cdb5cd36a27a6559034fcb0510b3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef20fb4212c1a2c490cfa7d647832e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac586f4e46bd24e34d05246831bc1ee6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d909e823e084f7191c79cd47d40e90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916ba707eec80437081f62d94db76df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dad606132e700d1d331db7f14ce91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498973a14c1982443ba9478399fdd70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9596418b63c4c00638b6fd7833015e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54bbe1b9d12d8dc392dcf17af1ae79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83158463822fb0b2443e2f337752ff55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da287228e0dcf2e4c8bde08787bee4be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e586888b572587c33d37ecb84b3b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2018c38f51281262ac6ac494ce02f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b36e311616026c7452b87a6fc0b67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d786b7262816204f7a682101ab565391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b006eeff1608d1dcf9784bf868fdf74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982c58afc4792b46118dda686d4f371393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04aa8b1609f8184dba9de69bcf467d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568e35a4f7e64d2ef3e3e91a215f7f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7b6cc74ede3dc986d452a70fd5f66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3186597b5381b7a4a980e498e1a5ce8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ae47482ac858877beeab3d184449398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b078c07d5b1db6fa631be694d61614399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f57b8fc5a8a08802e6f4b63f81963400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fa659ee89410caa3de0bad7dd1e5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f154356e7a8a22b13100fd0fda2653402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da68473f76c8dee5550dbac45fb2aab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010002981497673ac24faf6819686d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290d671dd22f3fab85a94e4e621a333405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6302de841699fc53d0e3e13769d9ec2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfda0f0f5d6af93167573a5ebc8152a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b507f1c40c3664f5dfa1fa1edc6132408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21a7ad6352d3fdb99bdf152fad8568409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c35df84fdc5fd36ec4d8454f11ab5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071c02f65fc33e124fc4681d666f00c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec89c22036259ff76286f854c1addb0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c2ddb1139afbd157df6d137023b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7373861aae27174db528537d876fc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c037d55d545bde29bd430f6ddfb7d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8d62c0a48df2d75f8a3844dc22bcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a08e33ebe58d44b3fe64c5d9bbe13f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bfda60fc9d700dac903652a4d3e17418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2ecb7fbeb998cbda4ed0a112e50c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b45e87ea14b578d4ff181d1a0679e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ed3a57cb9dffc37eb91477059b951421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d74335edacb6a0220227b7f6240c0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa7d1aa99019c754bd420c0b86cf6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e1e249831161741c0295d6ddf445b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00837e70781e34dbd3148cd5e3474a47425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bf2565d70681d416049bfe7fc545d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861ecc133610ac0e886efb63868356e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f4f4bb99e427d58f8ad6ccd4a389e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c3fa1796076b8f54626f8f6462d9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6209af24066f1c13245f2cc28c5027430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f698b12fba06c9dc3e0a6423f2651431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecaeed8e6b8f8a7e76819989d801f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f69ad5639e86c021ce7073ce55901433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071f32353e9017e9e07844644847ba8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596c83160100fcdae68dd17d0a97b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a815a21d9218a5047495333dc6a3ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5616c804f8ac28eade3f2a9b81c4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b292abb6b7f917aa4866247d5625438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eacc6956eda4316739af81698cbc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f016d176c305397e68340f7a307bf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ee08c154bbe5bab2489d68c62d566441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc52dd012cc9a69a26eca1d60b8ce4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54322aa5633f257cd09a456b1ec5f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2386a65358f9078074e8a49a0db125a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464cf23d33339157011850251f949ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd3dcae26ece79a81d4e6580288a21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c18bc479eb4faf0cdeb2546caeaaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af220dea9738aed7893288dae44c5ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cabedbefb45d07b40e1aac88aad03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a7fbf0f7b52175e07d132de0a18b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510441b55338720386d1434bd14e35bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4bd9fe3daab6a26aca63705ef727a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc099cb2ccbaf54d2cbaaf36619a8b6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aad28ecb60c2dab66df2b8f2cf42d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e34ed1b9450d851266983b27b6dc62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d131a86d5a719fed8d37144de575c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57c77565b364a47f8e012a234fa436457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451eda4ed03f4a4ce591e52c2f9e40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809de5c1a34e7b4fd476aacad8c230f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec69cea08c50c98ec26165a621cde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d65a8adf994a1389a05007e372957461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc654e01fbf56684bf9e54d8e3f182462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11090bb167a54c99daf2f7cbdb4cec9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498b184e886e9a92f35cf4e411e97d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5331c3bf7229698ebcbe23f291c9633465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc8d8d2bc1b9670487b95a4482b022466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc12ef353a15b4eb612486ff93f741467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87311fa66d67aa7be2a8f382c76251c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1384e2da9198febeae39323029cef5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ae0cf7491802e08d7251ce4a176fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791626e12a627dde11cce49d4703885471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df7a42fcb5e0be6ee5f1564d49b808472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd04b6f0c1b4d8acea021b3c31c8fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54809154811390a3939d5669e3590864474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7a1c30745103a59fab3467eccb8a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d8aad13e2086fea4558fdad1203ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ea6154beb8031e1dc8c1717cb994477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf12f6183829f11ac931789cedbda7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b2c68f27d4a787310cd1c7b780d01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59701626975f2dd83b101c0918dadfea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fda4cdf5cc0940435d456017cc36c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c65e9522677c9cb2072370cb2a1e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d69bc7ddffd0e176f6eb11b8794f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe0a54b67a29a7d0549b6af6b9d6cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d06919cc0b3b3cca0d3cfa031d3cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69f8690aad3d181d7f9ea03ea74738486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9094e3a55a0f298ebf9aac84a3f85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cba90b6f4121f708cf8f67a95a15a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0552894a7cbec723c15cc95547bcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61160ae3a83463c19d61779a2c42ae1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39310cb98a23620abbe7f77abcd0a36e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe13e8d1de86732c796d7c503e2be67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df16fa38bc2aee63a08c3179d1e19e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76550b6c3e7729401f3380955f69dcbc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72837ee3849d40dfe90b4f42b4b596495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c68fa2d137597881170570f858c4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0472a5a8d33ab5eb5f15cebff8a0df1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a2fcc437e7a6c8a33435a27489a3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023ece741936730f54498e51f393952499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7f5c0270b87090dedf5bd2af80719500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2667205a90bda9b4b977a809e19c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aa885595c694588d410287133febf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8699b67ae44f71760f5c8338c8003503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e3a77ff6541eceec36ddee68affeb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd5ce43f15a9c90373e84419ca28ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f417f4c3a9fc183dad21142c9004506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca138ba7443425eb8235735f515b84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e4f17645ba06665d7b6d51a7c846d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573ebf9186e127d9d7377003729ec3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d185baca1863c6fc19e089c7c087629510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376295709c39a225c123eb95a54cd99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073f958e182683bd0017dfb5bc8a61b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3607bd31268cb0494f1a33fa67e64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc7616b056e93f98ac7278423215e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a522229f316afa0b26e70695fdb6bdf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f543a8407a9397fe4e8562dc79163516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5b3c7512cc42f823cc4cb8eb9492517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41daf143a04625b17927036d64eff8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a8aba90e62881b384ddfd3e008d6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d39656b28d4c0ec356382e7bad344520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8b0f16e251e159e8a568b316b76e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324e4b8f5aeb3fb70dea74cc1ba80cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066233864d1ce8e128089ec7994596b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342fca814c79a44572effa0784d4ec4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59846ebb98848b300ed50efa34ae52525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f5a388ff25520b3594ea2f9f055d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46bac8256ed73d43a6bf9a2ff178d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae52ec7952fa3fe1be476e57229b56528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39390f5feda42263f4bdb8ade7900551529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69151e444632d41ad5fbaf22316751f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf3d23e6325bdfb2adcfcf96c0681531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621d90bdb00fd7c6e392e8e544d1fa3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c223b89cb5a1110a84e00a74486067533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7789c8e4281a9905de74e6dfebd916c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1da97c62cdd4f6b0ac3c8012ca2bb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44612fa0d6a27f518b8a9b62476b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8e31089d9fac667e599e9b2efa9ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0de6da137d00711590ff4c53eeef1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499843f2a484574c44df574a760fe71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed4e96a5e6265b50cf20837dc13250540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc505b91c9149345a235021253dba4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2682f23df6de20be1cb57e6e456e0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625b8f0ffcb5d11a1c12627907d7a52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5afa95745550e20d33edd4d6c506ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bde5d4af1fd7f658b656ca7a1427e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d846aaae02c729a222f983f0618814d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70e4d2f88891bf9e57bfe324bc8e7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6157f936178c92f9df7964424a642548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf4f11be984ffb2b4570c38aafc532549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad2ce6f90eb6a2ccc60fe6f51cf5c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d851736c8e791554d29abd84c126ccd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929efadf53c9e85944bccb2ac7950d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4e9f06f576b4dc3c0429cc9d1eaa3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352cb26cd4333ebabd60c2ab7d9f5ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8f3b7ea56eb730d1709c855200d76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fcb95e035d2b407136ff678b2e1be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a72eb521bdce80516bdfcbf5351ad1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba745e479f51e5ba13969ccde7051ed6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c75b8880fa59d6c28e097f5eb7ee3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522c22aacdf4cb2904df389b595fe7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294b32ce81cad628311f8f3075b828e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036b46def8f972f7008b75cac918cc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e87259d556880807e7782e01869a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a63a8ef040363bf85f5b76e7fe560f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fabc125d7967f4df1b2e1454514d79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a361ff92aa444e870e659137372b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24741ce15cf34d982e91c0c588cb9a84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805e3e82a9e4e6bc899d2544ae2154b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1dcf5f4b10c9c43b11bd6c30eef0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a91dfa9b3b7484a665f91698be5aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e2c4a00484647c665a368240e8bb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152df69c67bbc7898ae1dce2921ba11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec311e41a0ce6aa9b75667bb31aa23b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f28a2a020bc21386ea04bf8905822574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eda0939c5ba029ce508bffad9bd1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af268f9368b57e2ae5824ebef7f8c07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc88d2ed6a49598dc562ba123fb288577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314998145e133b415a22e8d8ef56d66b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1cb27d1574e5228f4a92af0bc1ee6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d206bc9ee47522666423d9068944b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73b6499c50011b965e6dac12235690581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e6e7379baa562c9caf41328774888582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d0ebf46a6405291666365d2ffa92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6b2660e695fef83fd97f0109c9b49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3ef0c10689d76186625391c8181be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52f7331830cdbb09e9ef387c304605586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84108d6e0c95286107f48b1493b6a686587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec809ddc034ff417dd5c1d8c94eb2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3a9378ae028654b4f09b735835293589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9686342dc010177dfe2f0accdb385a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a351344a2628f8ed084471eeb8ecfa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eed0f46a26cc40188bb3460941ac1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a511be79e66d2d751dcc8aef39f644593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd654708eb819d11d85b5536c06287594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808e8830c815812f789028fb492061595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e137f7441fb8ad2c7fd0676eac05d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1897895f2aa5dd42a064b7deb6448597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc28d06fee9258ca784fb85ca748d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ac503129c298d445747db7e0ffc68599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015286fbd0d346f0d1288bdc4a7ce22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca46004060998397bdd7261baba8c26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05bf5de8fbf365ba699120ced1463b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d2d072cd0808965ae6b6ded6dbb17603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b128de205d7451995c45df22e76cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503f38fb3ce50b41a9c7fbb24e29138605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca1f111908fd2c44ee23995f9222fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c465317012afc24ea563aac033a0b9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059644ca58ba969799d14c873b322c1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041299c361db0c15395f28af0a4f3af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffb011320dc3591d08fb4cafeab62e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c95d8baa366d57a5ed5977e06f1486611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ea27b40d17e6a4986908f759746f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e27b995dac7661646dd55f9d5afe91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6605bf71d977312022e1dae2cb07f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c8cf82ff4ce10b2a95b385d81c877615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3514ca3e4eda2e90d4f5b98b876d87a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437de0594e834cd2e9eee607631e6c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a229b206f0c378aefb0a913ece6873618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b4349f6d276b112cd2be4e54a3ce4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1979ce3f51a5a0bd94f45243efd48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3bc5d88867ce389009fa708b89193621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea5974490e4d0ae57a358ccc20a7c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cf9e1d59443530a50f35fe45177ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3465a8f2d2a158d36d1c5a2d5ad0e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e7665cb9604223db497c65233f973625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b2145f6e44df93eb06e0032abaef7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f84b759c6aa3f499d43ead51ef700627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb8555395352789a9bc72b68873289628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f99b86a6f41db36d4c761005e9de2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc18df956afec05419cdedc86e0b6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12da2b1324505c7186cfa3a983c707a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83a752c427330c427a32b2194161a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b5f9d11fdec84e2e0894c686a2e9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac2482a12a05ac137d576d88383349634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1df887b1b518c14e7ca9114c0ecac7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f39f18a5b1d47c71023835fe1b5b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe663de1d2e1db452adcbaf74ce112637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a40e817fe108eec03769aed4e960638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21490930ee0e8b2cbff10efb3098abf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317712a42c4027ebf389dd2d29d6b9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3030fa66f4160469ad2c2573e29c300641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154db83db7adcd217e24e4a85cbab76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba2b6712d03f4f750108e692e7a56f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4999a3a5fc85bff6276583c39e36ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac799ae7b4b91d3e49266efb0e6d89df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549922b7849944d530c6deb42da2c401646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9e08afab2b1338df8185cdf7e9e66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71bb8b69849308d2612358fd51fa79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c2bd01fea9649d85ee92e04cb63f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8a175dfca0b94e02a30e64efa1cb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eabe765c08f0bb2fc6c53568498bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a13a2ac56c84518ef8f522d697f7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab44a57c0c0ec794b0b63ffb54ff26b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd440a6fd8ce5df6005e32a8b31cd7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f7194c01145c963876cdd17d973be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aaab297f05e014db8902d74ccf68b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97884efa3a4ecdee39a57c1a69906c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877eef5154e90ff0bc923247f8ec933658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c0e6a7a970afa6c12d3092ca6ddeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa027eaadb027f157628e3e8078bd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104615a1353832b3c1400e36483a6ece661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d17d190adbdf1a73fdfa06c05007662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59223b324d9269b93b3e6edcb666b354663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9db3a4c7aa658dd4cb205b9a7083c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3026995963db9e3e5a98d395a51a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97a688eda7c473396fae5b3e392b0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03411873832bcf9b5200aacad4a603a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be68fd9c004f277c3d5b35d98dc23f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cc8980407ad17f93273bcd86037c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7d241652971355c960a59268b2c93670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1c78135160bc2d067fc9f27cd309d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf141fee7970d42f18bc5ba83ed85d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19124668dc9c18c8a0b70ebef19f7813673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25dec9b92c2298c4714b1d02f1aef4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2770dfb6ce9564cffe672bacaae3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64fa4598796b35d10cb9cea9450bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62f917a0918ec0821a6f6711c77ec8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dfa599660a7709e7d8a7706e9da52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5900a3a9738b44bfee4ce094b0f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548eef786360962e2991a6e0094298a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83572b75890b0633732dedc6b35669681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9c8b76bf92ee197d173f504c8359c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fc38a06e5c1c7a574df36f1dc5eb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e4589ba07fc504f6f638f53d62320684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5b327a747f2d73d4438092e6e7e48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c6dd88ca7e5c532ba7d1eac621d7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93a40180d5345186d0bcf406c8a3fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6154d1159100c82eaea17161c58e93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68614a003cb4771148125ed607915f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3a2c4cbb8c4592c53abf6130e5c22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf6275f28acd1fb9ee4cd5882f3572691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b08c1963fc2bfaa8b7d9c830760a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310c08f51ec6d8afa9a8df9ec9654c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a22abb1dbe240b3fe9de3b2aeb8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4dfdfad546a395ce050101e508f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a361edba383e188cb6c50db914c15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a564958be48e59cb38ef981cc2cbe7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce1ec4f8a0d8a33bd08b95fc5a6079698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5123e00e6b9fe0aa00b9bc21dba763699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f91b774ad0382d23cd68c7d6d9c7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b912f2e097789eb9d15f17ba57d3962701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24240ed99d716fc4d21ffd7f914b765702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a2ff90e910c8d4f89554bd2d4f75b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d88e57058027ac15121b55653eb799704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef2336e228915f4823f09f1097465d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58199826fbbcc3341179c23e45965be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc45987ecb6071bfe3240e00ca5b901707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e86479f5c8587cfc6ebd9cdec7f44b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a16bbface1224958573df6ef287380709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90476c9fba4b39ed2dde2689601c863d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71882cc64b5cef97abec191fffd9e6ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b83b66f6c470c7a4f97073cc85191712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b841f920c32f40a621189f96261da5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fad7b1e5066d697f21fbc5ab26e753714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5796d043ffa918f74622e398833bd2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db562d85663c069983f0f2c0f95fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9c55f812ac0012c2dfdd438d2a0d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be789a51e046eed9a3e4e18153061718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dcd472e45d0f25afe890e96f43eaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654fa1781ed30acc088e12a47b0b985720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12825cc7dc409cebccd56e9438b3d715721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851de429caa6ed41f5393e01e5cbca3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11acf2460f7f1ebf8b85666f2a3f0d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42420f9008f67db34d0644671ee431b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b863f364e8a2d4def41f0f2997afbb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657dd504c0ec44a751287271d79199b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f9e91f9c3d4c05cc4ccb90e882f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780642e88ca7c790b635cbc8b686ad2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559673a5d8c8086bfe8a1c701f2bcad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d47e8e6954d6bc912cccdb813cb114730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e0b22383f69181bee9122a34c81e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7153e0ccf3510ffa64991eb275a338a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0b362a71991a69f120640ac2b9324733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b1217359ae1729eefce6a932c59ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a01e3affdc6fa1e5fd17c2f705ad74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bd7f2556ec573fafb9051643ad89d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb163d52dd8b7b00e25d7c654c60a95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed49ed895848d44066cea5e822954738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead2262941b25d63227d50582121d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc013fc8e46fbcad28a5d1395c89dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0dac9b164b97918f50150f1271ec3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e35749a15526c5b1e06be877466ec4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8457c7eb64882f6b26540cd08b4726743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be68170db2d7228c9f0a35a94f8a2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e506bf358bb8fb56fef35d41d869a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e87cb0b6bac6aeece0e9eeaa0cdcf6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373465b306b72b03234b0dafea3cdbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66370a9674d0b5a2a3092596fbee9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229a95b82e9c9e5fd40a4963bba54c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1c232d07d814e2a4b9aacc8456e28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085939019e7a1bd572a32e1e1789aac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079105345cf68c33bcdac6d0d7307e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b1ca7b59f864f1c8a9bdc4f453a71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da19800fa7878f3a407d7adf85b7c0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadc9a1f829a4b3d89b851475fd2e51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304c8e5115bc45b7c5551a20548e6e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18028fa89f3161a5fa2dbea729b2d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428018d986c1365aa19a30c4ed773351758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c591ecf253009d96b06debff56e3fb4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59da0f1d99b657dcd7acef214c0214760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15695379ba0c93f258aaa927547db6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88f7931ab8e09ce37218f7baffe4e7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6c555191b4eb03133199f06bfb83d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa82d06309d3cbdeda3610e7584882d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28d656e918f6541ef0d6cc9a20356e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9964b8b9d2be38d74731f0755ee68c4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230717551ce6ffe472705f1647b9bf3b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>