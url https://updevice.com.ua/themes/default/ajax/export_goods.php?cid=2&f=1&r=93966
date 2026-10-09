--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551de63c60cdfc45bd67bc45bfcf8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70930fe6637d88b31067c566b6ce62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdba6f0792335536be4f4d1694a7d5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990fd98cd83151de5575148253fcd9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801883630f13957485ab925cabb5dfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed079e601274b6c5281e288324a7c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283bdc642cf65f582fb9d87041314467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3078e8a55b6b09d21e28875d106468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064312c484488c34a7a805abf93623999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb7511286df538159ea651a728f1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10702a49b9ea09fdbda6df763720af3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e57d2b3953a2bf38b82dcacf9a16112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef004543489c2829c3a51569f2692be713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd396a74fb8c74d781160a70dd48e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c395e863b1e6a7c5ed2df54a1aaef8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e87e3a1240e12a90798b8a7362b10516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717456266c3fbccd32bde721987d9d4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303579226dab73bc3714c3c74725356218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e175d2ed793f67b9ab1f7bb452d6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001dc604b3947da295662f9e0a992a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3e22498c847f857805c8f29864b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a9bc0702dff9742ac1cf798033c6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b412b15392979109fdf197a67033423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069108dde59e57a099d253668a35db324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d609e43701420e55f6801bb0f876d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88224d8b90418e58ad9c8056d2af926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d37c6d6967cafff403798afac8409f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23dfc5825c340004c495f28d770fa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e405779933e0186cbf9dda666aba5c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92226442ee1a8612cdeab98fdc4960b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5564bc643c739d8c18c76393eff86031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956e7a058c1df4551d02330d3b4a96132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580c182e5aca0e9f288f15dfcf7800c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed918e4d48e0d7a575a662304364601634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e29517eeb3b07bc637b6037a25627035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61645b592e1b9f307409c70c225ad836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d448bf508c86771f2abd3ade7d7a4b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355094f9b12cc43f1c4e42facc5d07d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3c678d7837ac1247793bab67ecc0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd01a84beec5c6986ebbe46396ff4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27588f57d0e98954e3d9f4bcf9a5bc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a46c20ef8e1a5ae14d6ec3149fbb5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef69d25e54e53af4943fd79607767143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcfb02d4f12b4efc999b0295b5d61944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647324fff942fd14fe5e36da845ac1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41170e7ca521f8cb0586b7a52458aa9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444c505f39d9eec1b07667b37765b1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e68497edc76e7ff36321b4354bdbb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ecba7bdbc9356ad15c38d9c93ef5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6260fc258336d7adc7e0a9cb7969f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cadb55fe27e7da97427bb72b314b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1c221f6111e368cb0e7261f70190b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b6122b67c5f7112ace7e5853bfa2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54900b00e1b5218cadf1cf8cb0799d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b6d3216fc6540020ea00546d7d91c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425f36ee24adec8328db1c8481693a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0010f0e7c8d6c0b692f88632adf610d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93a1846c2c86f6c5f9b4b7ff39f51458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315fed6294a7c1b0a91c9a3bd8b515259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2863c1e8fa3ee9da39c306e7ea38b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1015458b3634318919013382b00b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c7ba1c9d62bf4e183be032dc1a5de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a83c03391b4584a09c419bb03b8ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fa790764a367dfb3dc4d1ce5cb5ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fabd813c1974138038cbcd1b4bf1a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a57244dfdb184dd83a3454bc9315466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b14a791c6c3bf806cd78ebcfdb86e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff90d66ad3c771aa04c06cc0b08e9f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ad99a29f87d04395ac506766ae6e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3aea7037f03739495e470e809e39170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae974baa7638202a39bfd461ddc6a4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35f304804479975fd3001036cfc8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f242d95321f3053e473989d03c751cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e294f572f1e7ca0b096a72ad729d88274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab9057c2746198095804e815037c8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bac8f8d7092281a083ea099af91e7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148c206a9f7d5a5e749a012e5ebc14e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2081c93e8b5004be2dcf7751b93ab8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8598248d109fd4f371aa144e16b861679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e999e0018daca6d5b00bf282f53680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327636245401a5f5395e53711cf215781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801f0b4e60c164c12ed588654a2baaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47002639c88a4793ef4d57dc3b120983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721660a7c0c20aa807348ff56cd4d61284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff830addec5d14b93d2f829484a61f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a293d5387e831b1a94545d34138828a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390ccbeea47bbbdedd98a80e7e92a0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ad9a4aec9cf3337ed12d61a31e0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fe37af657d7765f658e833ff2bad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dfa1bd3d5d81b789369f59d5248b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a796826d3d03743a7240f8c6ab4ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d9c8ff583af41b1f5148b7363d4a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713fe0875a4f63f98bc8e146994b70193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440c556f334f5b079715f139ec5ff0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f061f935c0a2162d6e34e9098d67e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b140243dbc1dc805b03a159608b5f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf2782d63aaea4cf002958f32041797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981246779efac710bb33fb6906aa444f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10d4dc6b42e8c66a12827fbf07530799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d54c9afe73dab04f4d59586a730c16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3e3ed955c4bb0f10eb1b35d7629c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda841e1551d780b1d9dffe5bd26a83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268b017dd157342c782ec20cd8f035e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e1eb7b8f7da70e02ea4a984e5e185104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b27a9e1e50606349c615d3192c0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f95ef2228133ce9f659dd64858b41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2256bbed5d4c1d350b980c31071c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76f581439704356dfe78d7e6c460ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eace199ef546072a578f6a23bd9b8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d6c1c9e75c349ae389495acbdb84e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588034ab9cdb2870003e4c525d01ee7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276d33e8648750074a6eddff2527f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62ed8d8ab46c4cb2c70ed42f6b3be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11946ed91489f7df143faa37e75631114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26990b77d47c920d2a8f8aa06d5f1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9313630b0f7a7a7439976b4324ef381116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276ae5f3a3e6985bced61c234cd316f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1168646dd2cafad187cd233e0d5408118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f4143dbc6a75e92736462d3c9aa0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62b5259a89f6450dd7ac86c941d955120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa692bda4f21760353367e3f586b60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2599593ff4eff35641f7bab67f0d77a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bda443143257d550b39d949dfdd65a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8afc055abffe7174c480b0f0aff31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f425e0e7f3142faa6f510ed92369dc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d70b5ede7fd6ce9d2b1a543d01df05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e0152993b208ba0705cf37416e499127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40a657d8719d0c910630e08d105c90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e43204c0329404b74478f237872407129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3985f3be1b9c7ad67fda7fa105dfbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ff04c7793c29f5659a5ce89ce9f32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d26a469600db70d64881bad0681872132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6554135b79505a96f10813d5ff7a9a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9f46c7cc078e29e61b22300933a25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3708b9da960e554af1df2fbae2f8c15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9fe105081214f52ad6ef151a0a226136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054daeef2953dac8481d3d128aeb3fb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ff6e730a2affa1754437f1093484138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b6b565f7b3732631e60b25535d599139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6793c9177c27b606d649aafd9bf6d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acb98744c4f38b1899b543a5225257141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a68de89b7b858f20b5f73dc1eb5f11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ed128613c06725dce6d7bc2167451143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd089360d7014fecbeecf464d82a3eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bba9174a91ca3f31db9539d17875a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6c531ffd3cda3946b1bd7fdcd630b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dc678ecf32f21de63564a51ddf076147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79fe89fba0b1dc17683a0e692520cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23af2670d6d8f3978e95074aa1595a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746cf175d9ceeb741c6cf40cf8095b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2456b8b015f7d2efe7d10135912c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54f0e09219b4524d1e65611c0174a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01f6fdbffcb67b7f95b1f41ecba45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f895b6ebc4aa4bf061245077a906af8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb590b8a7332a6122bd09c2228740c10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcf6295c6289f3e57b3a6b4258a6a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf69d0131a208232667866f646090f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4dadaea0a2e7cafa66e5148d871d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86623e9cd6268288aaf3dd0801a53fdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd778070f96df5f98e08d0d5a59a2fee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838344857ac82ae5dab3b04779e4045161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2b4df7dd81f03cbe4a35411a99a9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a4a8017151cc4d888e7232a5f35c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a6998809a4cb039e57bfaf58503bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb95a14ec807f718147820800ac63a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49805200bb82c06a8e126c4cf88f7ec7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d45e6b66eba7d908aa537e2f6f40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23127c0523171ec537d311a753d38bec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fa339c06ebe503af5797fc689a94b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7cb560cab13465f1823b50c2e374170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15cafae3868aa52c9a2b8082801f9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666df2708337396dfa544923522ec586172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004c133776d4dc908004d1fa0ea19f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df060a68d68c4ca78d041f52e92831e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d80d853a20eb27ee235d9db00a1f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1b9f088163706413906b0474fe68f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860aea12c2923d058d96bc14cf89d88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5b589c752333771c1b813e43ee9f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd156deb67879efc22535a14aebca87b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0774993bf5eaa591d4a1d22e62f9bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd9e2ba7a918292f6835f3643b156f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f0e112a47b2d94d67ef4188f76f00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc745594a47d358af78f427df5ac83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ac4a74d328c58923d8464fff9365184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaed3e8a6f99711fab2ab0dbb9ceaaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30c4e75d71ca1dbea4bd7e3fead443186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134dfde9403df26d1c2d74a8b3e0db7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d9d06b388d7382cde6f1e5454143b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aee9fdedc444bbbfc9e8e0713a13d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea6fbcdbce9294714fd4ae8a936d9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61bd54109aa8c4c67b7e68ca5db38c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06737330ca64b0cff89275fb0ade1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad0cb51d2430c7df4b0fbd943ba459193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17d7bb4c63fd1eeff79dbd11eb9b3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fedc033024b4ea9e44bf49fd17d11e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1bbda8cc419cf8882f2f65fba5278196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd12aa6c254425c4a4f5ea5f77016d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5badc48e9d58ab4dc95f7aee8b2f25b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cccbf911ca26c485873d4feefb242199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188bd85f2b8cb40c49f971daa6c9430200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46d9eaa4e2365a546c5449c523c74b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b23870857f6aaadb7952cc3936dc33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f883f8546f9c076435fcc699ab9d9f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c5179180d0aed3716b3d63f6f6f7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6a990b2543d92577c094a678becef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccafc53df8b1ee21065afa2718b181e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8704acd9e9410ec63a52529b2d5c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82bd130ef81cdf1a9001a1324c7bd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79cf87edae76ab14d55f7194003863209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842578882422e7c8acf28535e3f6017210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d2be6d12afb4c73829254d947730d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3447df524b85522d95b1e4f4de93bbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274d984d4cdb552596a98eed3d1528f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7c4fde1fa757c8a9b4d8ddfd26142214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b515ac9078aa6affbe1fb0df560705215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4271a4bbe5947f03a0ce33f4940b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df9bba936929e34f7c0c3be251a70a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ead68bf9e09bbc2bcf6e26013340f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b56df48cdf2a1678dfff5cd61fb748219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5724294a4cc5b98d920087455a49f0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11d9592df67db816548a51e80c2c1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469675eca2d15265083b6fb89fff3119222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bd64a44dfd16adf871140a66d3c53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025c236a348058b342f1f51e929db1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ac788b437999741fae57eaedabb4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c57edfd05999b27bc1507d4cc1cc82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a81fd7ec8cb7747474b0870fac417227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d6de88d29e310cef969c276dc74ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a390dd7fbdc84b8f03b0486bde6e32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ae5a6a8ee40845f1d7c6303749fbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0242fbb5569c91f8737248f90f6ab42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f9aa5d30eca966e48c255587a7eb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cc5fbecba9cc33dab5072ae6f99ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f248c431b55cf9ea68b08fef766b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4efc4fabef6370582c2b902027639b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06c9e60f298d45a600c56140387ab7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54158a7ee258fb257ba5ab6e25c3d42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2f74a066895298eec8e35db3bc82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ee0e2173d99d504c89e1e5926a046239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd7343d31c4cde109541bdf8e1c319240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a439231bb8df482f384e600f69f2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a156b4974c8354acc678539ab50c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e663064c8f6e28d25e7d82bec0879243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e3bd24a5a0e1940c9e87383285af9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e528b604e82554b00aa1080836726245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c46e36b59072c4914acb7c8b7651ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997085a94c7163dcb3cac77d1c1f5b18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4028a022b60a9eb0688d65a18e66c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02bdb8f61e7369879fc0c98312876d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df809c81479e2f688b697bfa0e6abb93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cd411e373655d63d36c257e24df60251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f0dba7a7b565d2839152cd798faf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe42180d3456ef2613cb7ad61a611f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b686f5a14304e9f4fa8d926353a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b444bd96e38b1e8a2b9a8437a5b1a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2809d0742b4bb3110a542662466e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7375074a9f3568accd4e68c979288ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d86bde2ebf81bd5205321f511b36b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc2b667b084ac97993ee2ecc9f1ca1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3b3132d8c79d0dbd9c069b358c080260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c305b93f8a1aa2e9d26e342a8df20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9ee181ceb2f608abc7e0b99e353d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb56896e37f11e968afed866fd41ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c0da8e8bb712703946d2ff13fb54b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd48c80ffbf097b8e78e9ef24073e33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513164ecce6c646aefcb9bc27660f5ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1596d8e55f56ed604ce9145d2d40c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498aaca5c6e4ce5aa7e8581f177ce98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82c9b41834109ec0dbba068ed503c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6b0ae1f1519a866220428e6797dd8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa891035c44f2c751744f12635349110271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c637a8ac965adfa54094922a694608272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a41526dbc34c12046de9bca7aeebc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029554913cdad1b196bc5d3d75a38f18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcff80ad920d4783c7fc36f2f1aca5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d4eaac1416f40f8473e6075753f1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92995f41563c291474e4f9535bb9ed3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442ff83036c3c6167c62dc8095eda79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f608d2522621f304ee7c10c62427bbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801169bae1c8d05181cd2ad207e837a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457b6587e3e0c6046c7e8a0d727fbb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395730d952e4d9b722ddad63c02d789282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443510819e3eff0905a2b507e75dedcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14337af2d519b29c9ea7a1fad32c9535284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dff477565dd662ad7e01720c623b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d619d602905a8d1a4fc8593e20b28cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a78f69692e6e49c0c01849996042287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaad9bff73c9cbfb6df89acb63d3611288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310db440377927e475c3d0a868a31e39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7392b4d2b9a69700f48e76ab8dc0ab7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218361f777a0913254b0e192aed70156291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb6452eeed26925bb458eb7095e9a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420b2536be9feaa62e8ac631c67542a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455e391eab22e14f486393ecb3bd70d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7166f9c486604e68822f4bc474512295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c57be1c9cc2415cf48b50f170bbfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4393549ecc53ff4aba5dfcc0f9d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc9d5de2e009d5d69868743b1438ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8844cdb61f687b283eaf1edb1afe5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d096529baa82efb2fcd3acc2c26473300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3140ab0effab9b6a7adde111274eb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0077d7d2f01da70c0d9a1663a040a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30643649f36104a81b7b8a206f656a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c981fb75ad2464a3a6fe49a450246304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f763099150394785446a7bec1ec93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa244b8bb7c36a1d409387d7ba18662306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a749151e00b5c58e696f1e82425c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e37dcd46686520b284acb09e55f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fcd1e72e43842a52c2ed0cf1d6eef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999320a9fd54fa39d711282e1fce3973310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efddd44605c8428644bdfc89375228311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f846c0ae363d9b1ed4b7c0c062dc34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c39c0337b625b04d10772e09671f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ed02337a54f980469ef49a26f3a9b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ad8236cfdf173996a797460d8fa4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a594e8b0271e105bcd3a9cf58f400316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e9a44b5b7ba625c5a2810ae4b931e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd3c360613b34c66239d130f56f1aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b82366df762df22a1737bf54e4afa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf92fb38b216506bebb7e609ef7f0fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2767819bdd2b18ade77c7a2e7f3b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2b082c8a579e0117b9cf207bbdb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a98eb49020cc78fbc87bb06479929323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d30320b557e38ae42b7b4ab0d672b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c607947ffd3bff9b468670742adf8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8568828a0e68e535560a5bcb3a73f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438299fc61d4a946d7d195489010e065327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e206eaeda04f7c5bf008025859874c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c480b21284b10966f5474915250b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127b1868126b626fadcc7157b0095d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d1a1944c76f0ad60c368556d8fb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b54a807499795f8d5954334fdcc5e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a47dee31b2d407567799e488f815b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f295c97611f95fad1c32235494f819334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb1908754c7af363a99cedbc0513db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e96d80b0218f8ce7903414089350c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9503119b4ed145b19d07142452b78e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df5ab636630bda0d5511b7bb5946e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ec75f3d0046b009ef5537dec80ff7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b6cf4ee76aa912043c9934e2d5e8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e5cb46d7504dd8f5a54015c354170341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a540645da333b95ec934ef3573c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2cd21627ff697efadf9e14d273d1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4bb68cf5568171f98ae527c17af7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97be4ead4b08936fd7f2ff911d41fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9b70a60a02faad56c2413bcca256a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe786b57108bbb3930232a076aabffe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013067e3e4034ed8a6c757da945283c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabdd64ccc2b190fc92a994e745a09b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb8057f9d352b8197e2e26e9c8ef5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8bf8a4ff7092154a8dee3426861f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeb7a63a84a1ec25fb39d8acb6af43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a0eb4d93ac070ab66867e000ab6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0e634bea008e908a7640da169e23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc0ae4440de1e43fbd502edaed95fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57676089e4b9cd9051585d4126cc4aad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaccb1a49796288e35e65befff2606357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b521dc17b9c9082b98ef9c3b494de7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc299bf118e3c47d738e362b0ae975c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c8afea67824e7fdb8779b69a04cc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc0ed0a73e2d05dbaf698bd4f10cc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94a20d76532742e2c41750bc414104362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411da0cce53927a6ca7832c9d3f051b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c3d5c15345951035f6c81495cf55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43e061bcfc4287b1cb33f9b6e4cf89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aa38efeb80ddd689619b9c658cba4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1ce975901e7a7d8fcb97c21b585ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5406b969d93621c534d3df056b6ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67c8318bd115b83027282537914496369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723f70e80cb2deea65db7db9c15162a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d0681407bb3d83492507af47d1aa3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c32a8f93f706ca72280f2e1b23d7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26db6940f59eb0a134f5777410ae03d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511ee12079cafded6dbc366fe0f486d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560eb4cea27f1d1d1b489880659eee9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fa71af6037544680af5fb6ec6de45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11917092d1b6b64f904a7ddf5202824377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cece285f9b629538c096c61167566378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627b24ace5958181045f923e0c6269379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7194859ea3bf65823aa1ef3d8ea8fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf15f1e4eb7632c0965d91148ec8c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55ce1952d8da52a43531b8ebf2984a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e150c96bbb3d5c8527bf25078db72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2ae81bc0883634b1bfb069c880537384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6aeb2d95e6643ea47887e47949869385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad5590770a3d4ad1c2fc9dbeb14be5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe9001043d2a240cd9e633767821e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac751696f89c02ea2c4bcaa393949ff8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5492a4698c39e63968a86aa40b8b037389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c1daabd9569718fc7199a0dee525390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c1a9bb5acc6308d43511b2b8d688391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59c65ce69a93a54b53ccefec236ebe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db96772991f786e0776195304c8947393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc466e318aa5e06be34def7fa5d67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80792dc45b59a4a2ec2cdeac457b20d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da67cbecd9ab598c2e8f6a4498af65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bfb8a6362425dc6dcf82b985633c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed7ff2fc8199f17ef5b9e184421c94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033aede200bd89c7c7ddea7d24fb0e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8fb2c0c540475b384f0823b189c58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51793695b7c8f58caafc801b4af25d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561b2d6254f2f4707efed014a59ef55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc517759d8b2e1e903b5719fcb21b56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051a62dd823549db90ba8bb93cdb320404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16cef1f04ae38c915d7eb678688f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7daa4d910fa85f0e0bb7054bb301d9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b673283da142f9a81db0e0f013bd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080cfecdff08e8af3834fb4e9f3275a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031d252e9aaa49c03e619ce97da60b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72e896b51b649d3eb1e861e2af1a3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7bf34e950574096659349facfb58f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63f418ac445b91bdca1b79834db100412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bd9e13813ae28b8c402c0159f6c49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5643d11a916e340622e2f169bfa6605414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150291d5baf0a8b27511ff7cea0239415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e31d4a97c29617ec881c41aad58e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a0e6a5a50a9c3729818180aaf98fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08933e29ae625635ac5ac7ec0f0811b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a4c188b71ae674c0acdd408a8f4b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52899ebfc6c2b24ac7a39e8316cd807420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5510fb647088527fddd559f2e783b82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f1d59430a1032f1b20c3b4f717168422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e732c399379305b70dfab6a57f8318423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c5404645b6966d48037f210459c0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1edbc132d4d7acc0f787754968d5b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d6dfbd1c01fc2ed22ca177fb1e660426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e0aefa64c2477b06182879cdc4eaa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a672fbdf275e3ecd647f21abd001c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5798dd645bc22f53b4004718a1f28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138306b321a8106ced0a3ff42625b2d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c9a49e8cbea547213a1a380da0580431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6c848af6636e8efd291342f691505432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696436949b0854b496f49dc08de9891b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69b1f0048bccee5f0ae8c1201bb44b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dcc35db5cdbb76dec43ce05e01463435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c37fe6a37ce22b2f8f184c9aedb8ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48998db8c7f19d6ec7da3f5068c443ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09253a41e43f2368bde59950bc83947438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1ce1dc8c16f4555976c921d101abc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a9c4d69036e8041445368b636a533440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9927447f5deb3c45bbd856c4ea1fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1551ea7484f006d5586cd465f83b5b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cdcdd908742bd7c4a103176dab42e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc06d69e39567ebff62ea20faa36b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe622776ddb6d4fedc703a195e9e23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc5de8d41b88262329227b61d44a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff729a2f54f46ca9e731a9850b2b51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4f42b48c7abd5f1466d76325f8183448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69255e38944b4b86c0c000691c6c429449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96b9ef1c9beaf11f8118a9d0bb3b9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bec94dd61a3ce772e1b2a2ec9c5d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f988065a52dbfb2d61da9ac17abc46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a60b05c39e3dd9ca9bf4fe368658a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613d79651760b09eb4bb202812c097454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6ebd56d556163eba99069b0fe3390455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf7740d8a9b2dd4ff3bc372ff54c13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e07124f6fc7c6bf0f69ba4a95ac86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed715f5273b0a8ba1a7ecc1761386b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0ac01c815a70648db9c1421b66ec7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5930b6615fca613a8d7f44ff95353460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70de55798095f4372302b32e6cf1cb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c31a092e7526bb76adcccd63a61e32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fa2f6f69b154abcecb823d3301d45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b46dc19129ba9b49856f73b15029a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc1e5194082fa8a8cf01f0a1c062e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94c84bf22a03534d6d7c267d5716eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb3bdaaa92d6151a17ba0294de8df6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b379b1a0f27a298731e5b4272628e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdb9fbb81d9b648079b7f09fc4f5fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aafc4c7002682fa6a64ebc7e1d112470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f7bcc06c576d981a09c524f23395a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b332a7383764e204566e4fb31f1a54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d3ae6683bcac02b4d638f6ae70f2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74016e26ffc2764e98672136d8f699c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05034e1193dca879fc2f31ed61e0155475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf1ad270f497f72b0bbacf424606ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c718f3de86dffc24f88d5b486a7e59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec51fb82b28715fe592e521cc2e6446478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c23e81af6d2ed0341860d718193d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de29b88c82780dbd128002756e9980480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff6ff5fc7ef20a28cd58bd152d5b74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489f1badef68499130f64cbdc695b27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dc9256e7e3d2cd3a4ace0c450985c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea177cbf48c44f20bd338f52df4a89e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1b9a8bfc267918d63ecaa43e2dbbe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f02f823e4376c372eb8a008c5a7129486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d02f2ae6b69103cc4e8def890525bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad01bcf5e821fe29aec3c6fca6b938488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f822211af5a40feea2d7d62a88910a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e582377662e601069150af3a3b747e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db7dd7c628403eb49ba078e2057b9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ad900ff52c48f2eb8f01995cbcd1d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6894215e645f8be6063a227d03c765493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8f82122d471245e9828c83dce2415494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddceea889d7f4d219c2979232dafaee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cfa058d0676fb9d42579bcf3980ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bc97ac38a506879486c620a9bc71c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567dc6c4710a5955f6cd2cf3138a790498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e87e892bdc6766cfa043c26c4e0fc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaa12dbc60a712c5f88ea3514e70c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fba899a75d9bbaa3ecba453510844501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4ac11c885475d3b21c72f7233741b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bde3999af9ecfa11548f3da140326503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722880e3acbdcc916a5c3efbfb96de1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f7eb543c06b098ae557f2b2ba1257505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c444888c4e353f1678faa9662984d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07de9b482582d8ad9df5a7d1941e2bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b19e7d21a07eea181cc4d3f3b6a857508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be7279effb0f1cf03cd1bc261cd2bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15068ce7879cb3479a89e2e63f9e605510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a85222ae88bc9fff49b6bb5382517511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccbad7589cadc7d5d196fd3447c1a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62c51f9a7c6823dedc2fd73cb845ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d2de67e3e44519fe1bef513a56d63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59cea58e377c93ac232e215640830b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f5a19107984e15cf3e42299f0e0ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b322969d3115955c646166989eb1c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6ec83a968c22168a29f4960f6ab8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eff4dcfc4abafc25ec7e680bb6a71d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b4fba1ed1a5d358f2b44c7b996385520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4410b30af270dd90ce6bdbe1fe3bcf1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85498cf65f724f4110dcce4c215875db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0db1737fb874237b3b92f9b97b1e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fae6de60e6fee07ebb941f06585218524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23dabc2fc6af840438187905af4e24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13b48b6349303df2eb192addc7d92a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14faf98475889de1937f9a2b45d181527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6229b4f2872e48bc87dce003e01ce06528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0016d0be589b58cf7521b3efb221d15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad05676ffe5081df6bc1679916fdf8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1f3d07dbf1eaf4dd0d4f23225e19f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5910d3c782e509be5d3557a2d2a0bf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7f98d903aa2f5b0c86c2fc21c90b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c8696813c6fd1426e6551d7ac24ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cba545456056139d8051855d9c7a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7523440ee6f40897239912c0e978d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e7e00a4d5dc6fd601bdc689c8e900537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7cb00af2d31b0bafd8857b5466133538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293688fe2faa3fdb0afc5868f420e322539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff28b69280f91bbaf99bc0168cdcd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597503653babd75218faffff46cf7659541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444504365d9c85fb7d9ff22dce09aad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f84f55dd513d30e500d99cc56df64b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef80bbb5b524614ac259eda9f94e42b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2a72ceb2d0b659214453ad2313877545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973a7408fe1270907ed75cf8cb9a269546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4259186c6d929362ff24d8340f3f67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52173eb19a62b56581d8a9a742a6a55d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a03185af6fdfb20aa04fa8d62e34549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65cbc8495a6c9212f33e3dd4769ec6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2ca0ddb18386c3cf682bd56671fc4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5297ef20c86cb7df74b0601238507552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9758e9b606d0512ae4abecaf6603df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0208d6d6339f6cf142059248cc0a3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056bdd64ff698de2db95323c0a4e4c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112f73dedc4195832cf600da730893f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3a65fcffc07d12a76071b47db01f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1701b927e71f0f16946e52b330eb1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4b297a8ee3049e44578dff1390556559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47269c8516ca55a08402c510135ad3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5936105ba4902756abeaf1ea433f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f210c515deaeb360f372f45ef8a8f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c3d4d1fc666a956205ef455ee4c86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b779463b746d6130e47be7e22cec4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2571d1e5663c59b5012ae555d7a26b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad359f32595841715e2e056f85ab774566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095971cfe7bc4469d4348fb9080289e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216872f2dcd87f42e1f196b156a0362568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70d9281ce3a1896b49ea7967b9d66c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953efecdca76bf95ace009473d7e758f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7b2e41fbb29f61d1a1102dbb62a4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185a8cd72d90f6fa4d740e36a7c7aab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b749569dde40b93639e72c76fef993573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418026699252b042ed0ab1f043d8b57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1050d700800095785cc6d9ec9135ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ceb5eb43fe9c7794728cd8d85b8cf6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c81538c5798b2a35b38c597b7c55b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac18acdb30102e858dfffd0a103267578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a3be8f610f0c4816ee67669a7f3cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f447e579ec60cf1999193153e6b491a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302f759e9b39b5940cd3d426e829e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3419819e3eaaec0ccc11686b3e39b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f0137a2c12c80235c600253a25b3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404c024545796bf117dbfe34143be0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246956c5f9cfee56a7a41793a41fc7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb1af5864faea87432c0acf34d7132586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775334ca094a81071d46991e7c0d14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33069556bb1b9be581f4e1b2116037c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06485e79575b38648014465806cd6a78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aafe386d4f0c5a9ba7d48d3ae6cc04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021230f4e6df8206ec78229030b3701591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737109e22e5acdf12d72532d615c86c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a31534aa61ee6bfa74103b07a2b75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23edf2b8c33a7636c3c82261bea421594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeebaf6eae6c86e5c6d05f1799cfcc0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aa412e3fdecc2bc79fecae4d48ef3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5f2007a11b8f32e0bfba8b6fd32b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb8bb61566e446cfd17c66cffdc47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729118e20b89733c809940b20facde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149419b1570bf09a2bf79400eb93ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965806061c6ddf9a051023f733f9a69d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb00c803f35edb2c03b6b1dfc97cd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f2151e1e54d9988e2b9ef94257b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d4da6d1a5d12e04e03600732050ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a12f829ee18b69795f21fd3e9183fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dddbb6a6290326ff2cc576736c878606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b8558d24e14911ed66e7c6eec0ac5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9affbee3c10b279814f88aaa74508d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9b904cd8da25f3eaa3cc2d967035f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d43a93670c5cf3debe3037d36e38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a72856058e09c541ac10d63cd7261611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd42fe21c2a3353578baccab9ebd85a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4a11c8233ceba9c1b8da6dcbfc923613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa313dc78748408cd55c133c20079ed1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8f71c948a4c6da0c0385ce9a47f39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80cec09b08ea2a9aedcd9e3ac812dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26038cf36c39ef0993deae01af85b57617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dee048c3bb9e7c4caae078c6719e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba7e124a9cfe1bf8e40b2596ab7dd7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33774236b7837bb1b681f2ff18927667620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503473d5911846451eb728e257fd3ed7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e082c25322d3d86f21a6cd2a62bde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699b7faad9015204c9acb21d60dd54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe2bc32e7d2ab93547d6a407d155dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1e67ad6e3c250d72c967bd3f6c695625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b250f6e6b799725a83b988dd5fdd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb9433fd7e61fcbe0b4389d5d7f8b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19098b3ac58c98e4819fc9b94eea52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40e8193ecf92864cdf9a1c2fe5e26c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccd9919b976ee1b327230d2e757e9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca82117fcff1e8c88ae269dda98875c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8cfde1d2c1ac60d91d564913a9872632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b562d1661a70406eeb9cf1488a0cf2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162740205caa369f00d930eac0d7d55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98088eba1ad974d2066a382b083455635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb7649c31c2e5590ab772c053453b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f42f228458ca2c08c66db3304f9bc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728860de3d9aed93ea1b31885ad7f5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3946d3377154fc102cf287b85b47f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b40581c2c7b70ffc38a3e069eca7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce9b804018721b2daa9c3e03cdc85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b636248d3b950173ee3bd38eca2ffd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d051f220aa1494aa0412bfa30cf2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21717cde6d8ed49ab6c4efaf3002725644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33b0de82cc780568649eaf0a1e5045645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa10717c6ba0ccca22e7a0b0084d83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc40679c075bdc1621b7173e39f0d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beccd345e7f14a9a8f0ae9a0582da3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49626ad5fc59fb28ea715ef558ae2af6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea584f71791daa8c7e2f8397308fb4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32a23206bd6d6a87daec39187e5584651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcdcf56a871275738ddc4ef9587fda652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad83400e77ac233691f64b826dd825653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1b8bc7f6b945f20696f576998ec7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352db3d5f8cdbbcd389344c32fec5262655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad602c12e1b620bf194c211b3c3d9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36ca9dfcb937fbf2554cc94b9e3136657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b17b3324489a73cf6e1b34df9e10ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31367e8e3893a3238b6e0b32b466e321659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016234395d7bbd02c6c840b1e2bd2fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5a1d0cdf5151c95a259e8b689b900661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a377199060af24008b42f6a35fb71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614621657c8deeaa04c17a19de9964f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc85bd19d4f9179dd540c95fe0f7ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280a768e024ceaf06023246bf7011fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798756daa62863d535fa226a0fbfd76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bd7637697bbba30bb2faab0cdba66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07413314faaa72395b34807f3451dd8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b69187afa8888cb74d47e28c103f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1b9b22c01eb4b6ff5250b97cbab76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e908278a4fed6339ac5f419469d5e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6c191c0e1d974cd92d32098bed983672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024e4aa2b46f4d1f506cba6d93c3d54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e14ce17a439b38977dd29e7ff78021674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc01421c5c21eabeb10aba5c4c5a815675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f2b85f049c161ea2b130de8498a0c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422c0fbd31ee6581bf173b3d205f235677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcb14ba38d86264c60da3b31a1dc13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae30ff10018c0ad644979673ea219ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a795436a5e821f9d2fa04143f5d41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09de957af03ee0fcf74fed3d35bb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3867eee82d4f12ef2b51bcbda180502682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a0c03191fe1d73ca12aed7fc9ea8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe241ba0584c42a3ff5e5786ac88fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422c20c75ad5121cdf4c71f615a55a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385672ce9afa7e4c32293756b05b1805686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183996ba861182c4b458025269fdbe4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22051a4abd9051b86f970bb912ebb773688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd95de1ca34e753b9e3b590643cd18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686961dd334bbaa55effc746b39a773690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d99e80254cd05a3bce8ab4407fe855691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe16b9e2bc84b93afb44d636998038692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ed770864c59d432393e5a8bc3cfa8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c5271e2b2bdec6dda1d88b8a01a8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eccd840fc194472ffede0fbf13bacf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bd50188b40442264aef3861b96d03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68322d9cc16a29983a897d49acf5dc9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a6bc5bdc5d5309fab50241a9c7f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409f68bfae3753862bb7c8c9ec57cec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2b7806d7b77700c53b728e41cd290700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c953ed26105dc5d9782d191a60c7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac3d3398bbf865a3a4069092d75735702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795f922c918ebeaeb2549f4dd4adc51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84e04bbad130dec3dd70e7843430a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d3e7f7c3f9cb66345de080969f251705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14781e8b05172bf9288ae8d4298f10706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ef38a662db3eda848f362772169c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28920affe2df17ea76830086fc104f47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e7eebfec1b3075ade13e10f832edf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c058c2d7dd619fa8e9fc9d6613bcc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bee092012ba29204f351da630b372711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e419df599e1e7e24c6d8079eab58949712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969a1886d22b42bf871aa480352e745713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa27122a5c95fd73630a6fcbe308b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5791aef934199e695ae6e03b0864a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07cd91f9f18972459f8a6e8fe031bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238bca4c2a60940b8ae2d5ae3ea346f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21afc78e77990c8c84cf691f918e09e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5855febca5ef4d4ae4a35e1ebb58e9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab054a6cabf18ab0890861cb65bcb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19259155bea64a75de232c7804eebde1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02987260b6f7a42ddcfbd47638db073b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283e1b6fec9ea98c9c04aa5b5d51241723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1fca7223dd9949645d2db4d954413724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ad4120265238a4b453514de92da79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696df8c876511b2383920e618ef77dea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b5f9cf9ae7462ac891b8b12d934be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f07950de5c47e21cba442427c72fb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c054186efc608dbafd115807b0a0a37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008977919658f87d340b2144777730730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4473a2b81eae082b01d6fe58fddf52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa49c3f8964b637ce7c9fd4e349fc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6603310cf99eeca927515c3d96a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816afa33950c91f52d7d47bc6ee279c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c05ba4ef3fa7d4863632e946a47f51735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9e623c8edf36911de9f4b6cea1042736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade56858b4d7d72db741250df1ea61a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88b8e985474d3323b6c08dd0684151738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105e298e91fd0aeb37c7f2246041c36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6beee668f32bf923c38312c099ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e547fee2b260d668358ad3e905fb6c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c461798dc25fc455b641a6952b71964742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ccde14742e83911bf46d5bee20e15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f11197143181cdd506088b72b355ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4a9542897f0e9800308c66bb76101745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348550c9ef37c8c11a41c0fa5ccb7a7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed990ae556f8c59818626ff311f61b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74186bac5c30c176f99af45f9d9f905b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790b12cadbd9d6fd7314a0d6a37b828749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142138a2c6c263d7dcf314bb5e23b05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ece965249c52bcfef38dfe630d804751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28b02446c5909157496a5b461241d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c249ab762b324c85c7cc56a92ac9a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492df1a985212a62d4abb26549d0cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32a12448577ab6f20bb9f6b9f58eec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5270bd4100125e9ed2f6443790e89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adab5638af3502027d40aaf57d8cae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd729523194cd56f8eb8eb99cb535f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc93d55f918279488280ac817679a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5db70d78391ef0f51bc77863f4353760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927b100e3d1854f1e326ea4e4dee3c3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f97c9dd829f44e09bae3a1161992a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4f4eee148e11ea64fc504e6339414763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbe1a5b164070699e832e2d5ee3b3a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc44b00825f92ead05f70dab4c205e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6bcee03d9c59597f1b78a0b2131c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095acae2af76343bf39167a0635fcd1e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdca9f8987616764cd0d78dbe5ce2f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf2a249c53ab49bd402685b2508fc9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d408071546a2b31541136e0b37a30e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab9c04dc43e8d691a924c7191360cc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb4208f1e8e707d103f1f043e3bc79772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47ec984ea6074abf0831a7657d67b9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de8fa62b97ab72da7e9ad0f49e937a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8dc5dc12414e9ad1446afbb4a3180775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b87b7a1672c8d8ddabbfc932a326e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b30db8ca78ffd6b42a1915cd7789b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cad572f23beefe98e43e674b91050778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e485ae503b35e05fb557946096bb2d3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2dd3a60845a4ebbd2516a44f61906780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53f2771ea99ccba4ccf90fbaab8669781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da40ac4f39d8907c9c43f2160cde28782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951801ec83ebed26bb9cabe4b404d7b6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf804cd2337f8b7e6a64f924a05cdbd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735633bd3836901a34e41ef30b6bc16785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79f87e663ba9cc0c4a2000cd12e7da786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc37edd35ef0e9d5aa9af4dd850f4d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f57005a6eba42da37474d2f6d8d93788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9de70fd696a3960507cd7baeabb62789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954bb1cfd6312ef96af05c62dd7c746790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758d47f06cd16a817777dd7de7111b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d526045cdd31171dd113526df811bb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769781872c340f71e8abbf31103f010793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e53093f39afa1826f21596d01daf00794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5625cf5e1a2b9163e38773267b6a47795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d0b5250f530993385ab289a6f58eb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ef6bba239389a734773b4f0dfbceb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2dbd8a051daf561cbe2802ab39ed5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3301a71284e301badff8bb2ea11777799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ab9757990f961dbd8ad73f23f38f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8d7e22f95d25908bfec7d66cf737801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee8938e4a9f50829a1cbfbf278ca11802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2a59c50ff428d1bfd6d4f01adcb4e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d141e68f02ef79bfa9112b230d34f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568bd193edb82139a4f508419a9d33b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd5299542f66d1a346bdef95c3df5d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d9ab6962611aae24ee8c82e5926c3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68179b2cfa89e13f60d4d1c35197f22c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d75e319cf53c24e19e7d41f1301c9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b0abaa586c2fcb0d718381d85a395810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7ea864fe23f01fd79773dc1be6af811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dff8199508dc6e092dfa32c81f3b8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dfd86ba6ec73807e681c3e38b322a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc333e875a6d450639fb9bef30eeaf2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffaebdb0f7a31e3be51f318570a6a0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab79bdf75c406d69b41cb0654046f4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e409bb975084363f37d3e21004e4a7817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d01aa4480a0903b1dfec1e07c817f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb97b675baff5de870975c20edf90f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b72a2d6f6a759d542148a4ac449a553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586315bb8af1429df9005c807f5c97d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0dc1a917ddbf424bee1dab673cf285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654754f89d4116adb2ec8e88b3c141f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cba824f1dacd7bff73cd473b339ecf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7123f94577181bef07c9c25cae0ce98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432740df4f40f83c254e98d45af55009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df96535e49142a620a238ee59901de910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab349a12652b17eb9d68f2028cda34c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436367d775a6350b627232598ebaac5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43f634ce2c39c354d86ca174b84e6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb917603a161694b997a68da6d8c452c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029162c002ddd3cf147514289773faa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31c26b2b1b3e9bbce25ea50bb7552216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb2b95305b371bc5c178576564db717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae396e8d41ec6d9e282ae71ce08aef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc14892c3901570280ab94720cdcfe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd8f334db6e22d76a81c51fbd52bcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6b49dc9f0123ff2a03431fabfc54521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42021b63a3a5e983c3c6898bb18fdace22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c0354ccbbf8a5e007163fe24dcdbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e2f250a427ab603c6acb61412b93124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb640842e01e7fefd19f6f8d93c8f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669611de828cc5748bec0f4ab825b6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd069d84b1149572266c32fb7e959b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af824e62c2aef3559367f2921e26e9f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc54c88035c72138a76a131424307029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43311ce7a3828714a4a2e18bedcb81a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80352b198bdcf45c8d9e8a93b67f7faa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebed10b17cf7c6f8b545fcba7e449032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41396f8e8cd851c926d7bf740e53d2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84026d01f67b5bdc562cf30346e619f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36fc027fa11d27d3a7d0b4281ea6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf27b76d572c22f23ab4a8276774c0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c205400a5acffcd2bc2202903a7c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2828b68dc2ee2dc6ab30d5d89c97e2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bda4a20b998188e3e528fc02a6839a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61517f0dcb0ac675dd3197abf13d173c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d8e7ed68025915e4e779454887cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f45a9e71f01acb9e0ec5a56fd0414e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a2feb5be18f341afb1d23488bc98c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e9abdd60abf5095724bfcde08095544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef44feed38736461936fe2b95dcf0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8e7c854144af27f460c0e3b14fe8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4569534fdbbe97e4313c62cd9c9f8da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d67ba453e64585e65e6b629d95967248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac378ca466dace54a0b6687a1abe63b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433baa02ffa515db0fe20f0bf2195af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308d45780ea5bddbb7c733fb5b0d6ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d347957cc17efb24a89fa8496a71ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb4440effb19ba20721af2bf9890a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967bef8641ed4c4a6ab8e8d95ef5b7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbcc72e7ef8e668ecb86d88d30006655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d28230377957f7dcb294d4697d03f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564b74390a77f99312d14256304815957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365f38ac557f2ce3050bc61e217cb1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5f61606d150fe6316d8b36d43384459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d89bbbdc2aff5bbc8e3dadc24f39d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e30293bec8968a60ee6a7b45b5a9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8bee486cf01bb43c76913ebe1b8cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b87ff2522c0883ba93883a98564a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e89e13cd3b7c959ab67b35a09bf6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eee98a18e964a8caf5a551b8efd8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7262dde97ee56e16222c2ef46cae8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9afc7666d3a56b3f2b7a1e73668df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e8bc7fbcd3f928c1b1c56eb2a3c8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee17f3e2c6b338164c96818621f433969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf8b69d7cff6000c1d11dfe664ed970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd905ac973819d367063c4295572e30371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d789d0986d48c02e0844f52617ff172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf86c4faf8509d925bfa4d4872b7a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1cc9eff8cb9b5a3b5999c5aaf951774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9896d808fe0fad0b28806f38125c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a3695a0837b1e93be80460aa2d4f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de045f5353fa290f2682c0190c38354077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45ca348f6cdccec0831eab804ff26178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee171a7a8853ad88360248c64cd4eb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e0e2bac53e028e5ad9be9f23edc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183c645945bd07c51b3d7ea3a2b691d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f786148a4752461891f0611c3062d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fce9814c95e52f957730346c9945383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff69ac43343db0f5806b292d196c1de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edec35c476cad78000c7c40ecc2661985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002b310918f86227785fd219efd374d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf28ff4044333e9e58d4480fdc813a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4db63810013d005bae9f2d4fe20a8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478c34b3ec641d201f8390b44aeea089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3427abba10877c39225782556616a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a24e6ffe3e088725889e526ff079a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64be74f37427622cfacd89fcf23caad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f7aa006cd0a0f09b04a4a5c7db40d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136394494f4fdb184efeee3cc3bd40c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02717d6a25191aeee582ece0a92989b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299a5df479d9d26f9b96daa716d22c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc42cf15eeeb7fbde4e6f7a87aeba497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6685a54d9f6838c037e8aa1773012998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee521bb8d6e295d3dedc64d29779f35099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39ac29573f1b485b4feb0f8fd033be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7e91c937ed9441de2b9167716ac69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d167b2eafe250ff59e24b6080e33f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4cbf907d6f190076f5102293afdef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c9c2c45f87763bbc4ac15e83f6c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1f73f1dd49997adb6ac131f380879105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377cdda5d27503d81474e1a7e55b6cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1117301b9d210c9be234b5d3c0df5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1d2b0c043597285682705d4fc7302108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1eb61ceedc9c2beebd683a9c27296109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2289718f97f59eda35cee73071dc6fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b2f5df1fa8bbeda9f1bb8ff692a66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a624b3b45484943279beea5b0f911bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4f6f14164a61e4f86e31a3291f6f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819499d27771ffa4e194ce8585411a78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3859149944f279e6dcd552ae857d82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c3031310167352c933e2fc4f8cc0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b00fe95f3cf4d3094b6c9e146eddfb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae8aec49f1ceb9eb02b26a612d6dbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecb304479c5d49476426ae06ca68ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c9625de716f5a8065a0eb60615ac6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b6444f1fcf88cb145597603658a49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60790d416067ec39e1ede99dfeaf3aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d604b2487bab7e655193b9045f3efa9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abc569bdf0504353205537e03c259e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af153b8ca915041c9d2c56021198e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819104f06fd3820a9783d201c082232126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8bc272d1ffd0aedb82273f58b46be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8187eb3a55f1d9e15e07ccb9840d32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47fccc802d26735efcc34c40c7a0e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847db251370eb8e00d8c60af7474d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089748d85ca12d64ea53071726dc709131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e6aa17bfede78d48029c82f9a65c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f58f856a9d5c806990d155006c171133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf6846f59618d8402749f1874f1d25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acb5b706f9010bce76d4c28b09e40d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7c52c9b2d1f856687513a753f31f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a82554f0045c85b18817af08f473137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc518d131dd359103e5ec68a16991c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b210c21a1c43f2e99100e6049a6018139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e123a7ce9efdac9442fa264674df0c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2ec4d6c4c7f2632d74046332baa3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844639657ed6915ba682ccbce4d306ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f6bfa5c968bc67997982da12b821e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ce487ab1ade69de04c66a39317cbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7bb68339c34f6f28a5b42b3029d8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402502fb9228c5e13b9ce71a6adc4e21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc902028c4263343b42b21f33f25c9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96bc1b09d84da79f219f15e7b9338148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7b75e9ba7aba34f24c9d7af34b0d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4015cf03561b892bdfe84eb091ff433150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce98d0270937b25f4107bd477ebfdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859ce0ccd9fa469825e7f6089171147152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63189151dfa4405375ce872d5ee6e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4e4ee0f7a6372739bf5f70d0fc59e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024008afad8d227ffc6d0894f4dcc78155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340eed3f501fe9f4240c8f5a2e19d95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354896d7c9ca525daa5da0cb15d622d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3960a48e2e160351e8de66994ba38f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84dd25ca728be49132dac9ce638b8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e81bfac7ad2ef7aafdfae7359352e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70e6ec0f4b1d58e9d9f89dc464d269161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02531cca0d0c15807eb392cf3e0cc8d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eae2bfec4819cfe0581098e140eb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144b88f7022ed02739bdc0c9425914f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2be04d2089ebf30bc5e9ecf032630f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2380293d4ab6e8d127531999a7ae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57784508a0b2a020944a8652ce7d3aa7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbb7f35d80eb959e97f130d0e9d31f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a594b45d0df1c5f0d626e555d2dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca79a2c0e1e0849bf2a367f1c8b871170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240278497917dfbc3d519e13b0922f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29d2aa40acb6774e8dca16842e30b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ba29f5dc4e4713f7f9a69d5e1beed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb466cf052a2fb318498bc46be077628174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51706a0b973ae8d30c84050f5b06de8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05580c4526b148b98e80bc8b1dce4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3954fd0ae2629ece38cd21b4bd9188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4ffa118718a00f7347af6d85a02ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc21d5e0154a463e253564f018a7299179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e144d2294331a410f39f2eb1b64e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b400dfba72e02c2b9da478f85b88e2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfc7f9af7d8268189e253edb5876cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9db26fdeaa7d40ed14967ec70db20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab3c3d259423d2ffd28fa20d0c8cf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483bb1fadf8853a31fc7b4bfd23a38c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d24f76abc70fba47548ca9d2b9f00f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa202df30cc5afa6a8b86c98bc88176187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf86eb31ca81225ecd36f2cad6b8d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98569809b960b76b36c3c3cfaceebf67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9abe516677f073dcebe2bfaca863a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c366793c7c5551f618cead0b1990b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd1902f578fa61b6fb57e7ea8141a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8c27e619dbfd0d646e33dfb9c16a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f433beb3142ff6c66592c08dca152194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7556d09187f2c85939dd7d390f876e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d5b954bea780ff47ce30687a0af21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac445057b04d4d71c0064d73f3dccb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd9fdec1e463f9e7cbaeba3d7a6b39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9ffacdf96fe0a3558e7d3794b6634199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916153c30dd749ffc32a71ba77b67449200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318b6e6bf0175580c3a484b231e6153201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104c57ac0293c03e23e47697c4b49f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4d297e5426db223922e6d772a8232203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dc14dc9a98bd889a370ff35a563e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db61a3df725850acbb484ea762e1fd3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755772f713e01e0d1ca83eb86bbd029206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ab016c9da10ac8646f5c78c140376207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2de420adb95902c9265f7251310197208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4269ec1dbd7824970be5a8a79c6fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074bf303375f8d675aa5a4ba811cb7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6b1de195ded140752c27d8a9ddfc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af20ddc93d552c78bbae226ec5f6198212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766944cf60c201519ff837f0529117ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00041dfff25b7e9582c466aebf2e03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c81f2fd48a273c01d2dd125c4ea3d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a294d0dc51f59d7f38c0afb5fb0a472216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf0a271238f643cd5bdb8e8fc4dfd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd721f5891662e3b4b8363fa5e52dfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc2fc1aa88c68619acabfa66d2aab6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473aa0df21ac05701c9a23413fb1966220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddea8bda6622c6d2d94857aad538540221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933cdddd5388b08fb205439f08f1ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44041d763fc7d642c9f841215996617223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152387141dceb5180bbc9e5e32f583f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c294cd1a937065c01f668ed81d1bc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87400cb134aee2ae7419009a85844749226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e165f770a8ade611e9491261f9f19f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9acc4a631547f12beb1f685534f89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1792ab823af94a960842470c57a4cc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a4ab1ddef1aa2efe95eff78e46ed6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054444963b0308b35807f752c9393d35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a1001027c453f4e92bf0fa8106916232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcef337fbb90404517de72c9dffa727233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd65784a4f534c0c2ef545c252a0c8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b55e60bc264561327d712733d45e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e497bc249e9abe953bef2150202b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe775ece8da4ce6e76d3ff8ec22cfbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56baf152acfbdff50b979d7af7adde8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c0db7aad9a1397fa968f154e65129239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8f0ed19fd163ffe01c68f6d5dd7c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ed07a3fdf76e97c26b8b861e37a58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743736adcb0b56406b74133d8f50e2b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4f8dd3c6e89c74e4b55f6de4c5bd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b74608740e47e91f7954f69e950207244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1429f9a01cd58f0541b3a85942328245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dd66c204ad1c1ffdd562b65f47257246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe662e608ef1b424e24348c12c778f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dcc2cc527f2881ea815a4a7a097fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4c9505c2d3a7851b3778d20987793249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcdafacb03fe56cd8578973c6467a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e0ab4df649bff10a7d109f1c94f3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b194efa058616938a7465889f954c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e676dab7e9cbada83bdb5afa476b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a5162bc7ea16259b5f00e57f0a4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea40e53b79854c89d6e77f9e790e9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98fcf9b111a3e80097527a14267b6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea0653a60d0c8849f5b43cb197d315257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd8e2f88fad541a03e4140dd4cb261258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8471996aa9e9c8267dc73c1ec739f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f174d56c2d02320feda1388642f8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60868fea4b7a12271b5e6f62d23d58a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030818da7f94a91468b021a8ef3fa0e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df851c77c274b6aa20d4e0f9b43e8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce39ec8f664c29a05b791ff6e5614264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be05133aba3c64cb7ab854b0e1150e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d32716ef3e7cdaf893502b1b8acdc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e5c47ed0f05524aba789eb88fdc84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64593c4cef2f986fb9479536b0adfdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f7ee69671aa8c4c6f8910164d977269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b975feb6780d0c9ffa5670c634a9d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c759521f33d628b6c62c811128e14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9cb0c34bdfc698c8d31b569b1f318272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc90f4d92f847dfeacfb764b5b634b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a64dd6617e3a71f2b0c12b61062a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f92679369fb05379cc5d086eacc18d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9544e9224f345a77bfd87c4bda8b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6987ac807f3c647ff2d48e7d765d76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e08a2ea64f78d4ce96a36fe4eaa061278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadeb93f881e3da07d6aa00a04bc6fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b14325f69c7fe60570ef72ccf2f714280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7510604a06ce0837caaeb63f85aaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01a56a66ce65e524d19d3bdc68aee7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890b14402f5343c49e164c09e58ba53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d75ee162e9da6513a69cfd413e798284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979558d9e31344ed26322c0cd10f722a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2e8b6d84680a9422c3edceb4c0db9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17b66e9e56a9165c163545e836a45a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8eb234227d05a69b2cc42ed35c457288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88723a0162131c530aff26b63788c297289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df362359321bad5bb315e9900c6429290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472207e5a75d51a3e412f7752d58c093291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827a0f9e3608cd09551b58f6395187d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec13a6ec7f621eb5023b6338f7b6de4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b842bed1246ecb6ee3a5fe4391eef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30af40912ccfa583129fb8e4fb7b0d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff28874a8d301363ba2000778e84c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5e5e7d712dc5d4a325acffce61f73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f8d65203ce049b1b490f318a72730298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f477e2f7d6b7a28b4e2a6248f00e89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b8bc7338ca55cac228d3b3bb93a98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a28d679bdedf7fc8d718577d3a17d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd05478dc4dd4e497c1d9d75514bcd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0b43cc787aeb2a0a3ea5924c8d394303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f649f59810416ec08058f01d61283fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa907bcc200cbabf469b45f7112da67e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0508cf153a3440ba98aa81c133c9105306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f5a6bb974b3382c72d5e725502c78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928789fad78719aedb3f7fc82a8781fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea385861167221285c6a6382570732309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5571768236b4571df2166b2d621856310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7543a64e2d4e816ad2cd4dd19262c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bef235a4dccb24292413c8bf44bd0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b53692de625238bd5d171fa26eb5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b4e9022f2ed0c92cb655fd3aface314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f8149c023ba8d9be94c68cb872f20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92caa3d442d4bc87d1ac5fa7902bf0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f6fc1082595881dc7e01715d7a070317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447d044dc9c3323ef34c0182b9c3b26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86295f4334cb86a3b87c008c6584264319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f701096e34b63b9971bb2ba7dfa341320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31618024de6a8a3927c56e3526967cd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27244c89d91315a2087bc1c452aed16c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc2364c08945a0374b9d452ffebd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b0e8cd0229829eb252b787a1f0b82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af923061f431f2987bc2868cb0673f3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc294856e663ccddcf60bf430db5301b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a0e860d79bc4234b3f690043d050c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d454c7794e6b58bd87599e2f988443328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e770a3903e8cdf070636a049ae001c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b32ddf3111fd464bff01e78fa90b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d93df5fb233a3529deb8d00d4385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da5eba9c1dbd37a885d21a84bb9607332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13956e1e558a79535f4290acba811999333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61a9372bdf69903a094fd602c9c607334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45683d4ab05e04094868bb08ead8b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e77d4a51a25d483098e3c81082884336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87b3f6299352373f7a0ec9c73e81d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5c435f06ef979b834861faec0ab05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c934cded349142a4030f4b1f55ea9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ae741e4e7d35cd9fad6b014998170340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9494df82028aabc2fb2f979edb0dcdb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1f8ec831f4703afe32c7be20c6ee8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4999922619a99bc6fad5e36e5a82f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328348c38d495374c9705f2a031671b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3e007174189168a37040f2d1845d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6ecfa3adbea3df60dc473965e1de4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddbc2b01b6bf03ccb01e476a024dd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26271fd15ec98f466149ed39d11aa92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636db488a97112cee2782e49ac1b0038349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9bfd571b5077a70aafda2a326d76c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463451b47e2d335729091db8612c44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29155413a5ffeb9353a14fe72a5c98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747fbb639836c2d5f85409fa675c799353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78098d4cc1bbe9cebdd2931951fd8ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61620208a8cb81baaa8e5a73eb01f460355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d089ccd0507b3864164825f0a35d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef0f8df0b92c5de513fd0f424e2da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb073f9370366888379d7fdc6bdf289a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd49847833d5d7ae7d62dfff7cb48c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb90634bf6bc614af1009af9fbc403360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba277448b88ba6f20d7ecd1d57851570361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47ba691ac5822443b53646b554786d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa10a89a6ca849ea5c39b14fa1c7d18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365036254e152f17c8ff98493150d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1cc65fb38b26433d5b3d5d1810475365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa8b518a5acdd7686d8a2138ded332366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b735bf1a56fc68ee129e9c81d6ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5801123ca3799db488b8d122cc966368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60bc7c6ebd9dde5b40df2b122f00f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a94f9c14cf94f50f6de97a31a35a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb875be05a11526cb1644da345f83b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b7ce08fd8c4a57139938a319150d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aeff9f5bc32228abb8b66836080f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93ff1b705b3f70a8e430ae5a735d49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09516edaf5d11f18d6b45b409cae0943375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400852a0aea3a84241001d51a2aaf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb65cb0dfe152ea7031402cdc629b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3d699906eed529554cf2ff4e8aa3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c88e7a8c40667fff23e277e0cab15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de0a0c7b47801d35a92d84279f9cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b20ad769fe2e5757290872f04706b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbbafc608e2604686ba2dfde9aa4bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2ed78de669889d0186b62b1feab35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2fe3ef33af0110f063b0e03c07cd5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc8b80c542adf45735a0e4b167a68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abfc89743115a598463cef9b5f5bce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b886ec61701745caa3ad01a269b85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ef2eaf9351424f7016d297c053e37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926826678741b4927a50d205e56d894389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2c5d9e98764d07dbff7aa6a350058390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5e24645c3ae179a3ea354ec7fb50b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664455d70d37186eada9ad6d497c6077392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fbe2fca7269bcb6c9c19b495aa826393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5845ae498b00f6dd5c5111ad678c29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8c82a8ef8348f3886134522b82847395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d03865db311801ebf2c32c39d276fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3d629c834cad20bf95d34e041a8bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9f01bae34fb47c88c0af0b9a04ff6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5c5a08f7405997cfe7a082f3aa84b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2cb2416baa6571b49cc404c3f6fe9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ce29047cf8048fea0a1cc3ff261d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608127763942053cddba07a52c8ae671402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6432d3c72ef4612eba25203e41b4f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78c61e83f3ddc5cf419cf332c69862404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f75be5f74c0a4539dc58aa3253b34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037212eead0c4e2ecd4ccc1e6476b05b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac44203d9fea0ff14b9f4ca6e609a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c88a9d0fde0b40550d7a516328d48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be3a9b140db1018e3ea0204652bf0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191afda6817a7d074c1b5858e755c4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4e73b2473117cd9c8a605b6047ef1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808146d9f8489b4ec8d57477db5c8ed5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51835fcfb9b8d48ac14ea8b4e72c72c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07d8a29c78658685f6e5fdb85815cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02091343dfda56fafca6b8c609463f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c4ff9bed684e3395e12e3838c41ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5839c9eb5f0a205f0d17b62881c5b27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e9ed4ce2498a1db6a8b09312603a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069408609c6f4d9fd9a1381f83e7f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8976f3d4bfb67626189504402a04e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb163cbfe7d2aaa2d9216f93f7666be1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e35602ee84084667402a79732b7407422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca089c1599b7255bd8eb0e82f25870423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f3a5a8cd555329bcfd906c73187bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fba05e5627e2fff0be866743d61a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd77f0c01fa05f17c9ce68e474b3a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e5756c73ba44c966c2073720a0458427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e4923741beb3abc39269317504de2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd923101c5eb2a99e4fa7fbf7600369429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f70191d1140b985e42ca9f8407a6b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ba303d76e2ed114d1c99c79ead36e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f72f42699115dd95b663f528d55480432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563193f211e2fdf732a2da3147cc4cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91a75ffba53b49443c4d40d90ff32c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21373ad18e2c085b0aa53ff3e554a175435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7292cbb5585d9c1eef9f3a43428cc2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659e4c4ee9aa5787c812c6de5b5ac2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc319ec538813eafe10edae216f8e79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09987c00d8a2b7dc900e45856a28709e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fdd548ea92a87b0e8d9087323dd55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff8f95fdc6a1711b2420e88a6410d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3fe13f44ee24a77c3a36213f812b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507753aecdab980bf457a42c06ce2c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920fb52685c360b812ebedca22ca19d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fdcae09529e39839e44893e2a97ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bc7ce7d1241ec0a88840af49e215c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26b5bb30d34dbea05eab07c9e04dbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42a8aaa3623eea5cb555712d316c93448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15536ab0073175455a7d35c6ce6fcc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbb11668ac4f366cf6f3372ab22fe7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964b9db8b4c7da0384b3bb4c1345e7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3819f1dd503dba57acdd1257b0d9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc86a6b6235338988a7dcc3dca3eb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544396d797ef59cb80e240bf81779132454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596e4b35984202d44f6f4899249400f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa5e11f2383ec82de1f02861fe4f52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74046acaf7ade7cdb818d49130c59adc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11027b7db4f7d6e83ccc5dbb8067e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa40e1df43e5e265d67c95ac14a9e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa6b38a15de13ce16cf394db835065460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d359b1dffc36c42bff0a124f7112537461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c83cf2b9e90bca6e4be345861553462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390606052b948ac4f1697f81291e6ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c9dd48109dd11168db24df88d22b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf592af0d0b6d8b261eed4ec0a445dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e341ebba7f2a5fc2ce60c790c51e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1c70a2a259b4009898816b9fd3bb4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116644cb8c594d7b96cd600b6bd3aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b180edd32c99f6095651bfb39fa2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bfc1a8b74f596a188e52e0601b00c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e0bd64da9c5d3ee7ee124ba69d5d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf98af662f70c96c7f81d143a1ac8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf40083a4310dffb7f4656c6307175473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b776bbad95ec41f1ce70ac26241924474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5926d9052b023b1462fc46f2295da89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d9ca4fb4695f910cc9642c0639205476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905b1fcd85481eb01ee1b94dc20b3e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083aaf16e6cb7dc9b27066016fff64b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab9cc3c61bed4d040b0f750736d27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df028d5fdd9dc18e609da23df864840480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dd5879c10d199fa8f12c8c5deb293481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79bdf19c8a9ee90f90841cd7d932f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da056849e90a07fd29fedd5716f67242483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a091994afd0434935c5ab76454470484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba19ecd2fb238d3c8701082cdfdd95b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6666f0babe7260d8548bd7ddfb04b35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302926cf068a32fda90a602dcd997e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af7410e3a9b020f42a0afaad739286488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cfa98fb7f79ea3e40be7f7f8a9bde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129183abf17037e1048083da54d6d25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda04eee7bda19b250238b951f211c8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9583d044f975b76c3d8993fb0db08b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeafe259d6fcc822de79de8e4da331493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b4fab4f9d72779d60c914706a37e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2f50e25af5450316ee97a4972110e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be3353d8dfcb886252f7e06f0cb705496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8b1a0ab786d02049e1877bf871667497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143886f28a25ac164935cee4506bc0ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c471d6613807954a9a39a746c7d58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc380983c31225e1332e4801ef0117a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5a6c3a219f1065a66b629793b2af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbe9998e6f5fa5b6d094a5fdcbfd4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b9448fc181be0a6a76c1bbea4fba3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8342ede38ad9a07d8b7194f14cdf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abdc4e6cebfee8511a6165714f727a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ec140d2b60c5eee22950145a18d38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeaec132ed66b7a08b39d909cb9cb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff42d7f71cf537d6ffa22b9dde4eecf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8577fd0744001603507ac7f1022337f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e65b8ef0fe99a1ddcb7934e37bd87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61531a3a94a7984517388a1cbcf8dde9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07338a02b0dc332ea3e83c14cfe6a71a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cd09327f43a66e51a224b3069d295513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b55e94aa22469780cde4124c4c316b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305704c146b29bc2184a4d6c5dee25e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54cffb6468a98e20aa1261b15aaf9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ce97adc1340b28bb5eec609951241517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04685a1657c71a76e7c9923c7ea12be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b5be99e36858bc287cb4eff3fcd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288596ea9a812a1351aa50a49da9600520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9e00b3ad267947d9f0bbdf7ed6766521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a30468ad52d37f166e5a5f947787c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11636c375e1050322b6ee7b89a16dca6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845688ec1cd59cf7442481626b1a40d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cc59e43220f15777d8a90f931ce38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763486b916bdaad598db8c759ce29bc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef99078ef98f16ba00c1d088a0372c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa34e8dc70024d9805eac0982da0b5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a7171b0a9749fe6c39a1be343859529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a05f9fb898063968146397954b1ef5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bc2e71ce029353edcda9e2f0b327b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dad040e7111ed6b72d7421d4d8c915532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d8d0e22bec35507dc20ea9ad20357533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b2d8e47b8ebcaee673ab46815c2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876feca8d3b105a5a9196d676caee295535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef8043af2de3238ff8f70de333281536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705a9d88939d9d9fbf88f8fea51df29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e90b5c970acf98502277c50770c38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b57297e106205a0faee015c7b3aaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742fc5c7cd9b6f7c1cbbc7b98530326540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e249da66daa6c00fe29f7982d0e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d224bd9e064a1bc751d21ae47f775f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b23dc66f16c762aebda505725bb4b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c6abfc9e886cfeabc8ea210654c9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856df52c951aecace3611f5dff07c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52b81bd556f77928abd0c39049dd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4787fb9163be6634c6e33b5da0f2950547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36768309e1661d3c0a1f78719bc2e96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc60c236eb4ff71f47531fc0eac186549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd10df5c5d4bde556588f2d5967c581550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54446ad2ef23b91c8682d760951e46df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c160130af4b1fb7b9235f84ff794b03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e74a472ba62791226eea8acb2907b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d82d5e7091f2022deb35dd1d52169c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388414ae61ff1448342a863837db364555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c670c8846a0e9d13d2d72fedd4b357556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b4a840da8ec2b4b81a1436d2e01b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ee95601aab19b3a903abe7d068baf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455359d4a77bf3111082f550213603a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3361e66e30af8e3f0c9530db8dbc9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64dc2fb16de774d4bfa20d54cbfae2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf086cc3457779b5f04bf734b358ea2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7aa92f005afda3781de265bd8cae4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cc66521e926325b7d6d94debe8c35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e2d503744a224ae14f735d48da20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091b64c0f1c96fb4c07b90bf6495ea5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d06b2da8dcb2f45ffc1aadc835fa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5262c4c48d514d455fd19966c44d37c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeff454692491b72102322f73754c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78907dd404aed789f0394d59bbf7df3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5658acd628b517420fa2dcbe30ccd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e720da779003c849c4c313a9fab951572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc9c1200b40903070fee6d12a74928573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156dd281a437abac8c34e515dadee7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5ccfacc8faf41f1e9d235f0935ce8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d03ce0c8c29340aa75360171fb5855576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c137a851d098b5ec4cfb37b40ee76d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fa5433bf3691556eb099994153be4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2d465925d74395d9422e4e0f9e409579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56dfa82a901dbfd4211a82ef38c705580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd9ff024d785936270453620f28242581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7816f5e5e3f201f8d982d25374ef619582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dc9292e4a85995646fdca443d0675583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d012e8eaa6f24885447ef70bb4d2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7b32e390f06d775fddd531e371ea2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed5b3d12cf13097f57a4a037f191bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034b5944bce72298f91db5a6d246c40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f065b2babbe498b5cbf2f288bef8e5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe0f8045576f0e281eb0b3d548a7c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccf351c1341da3f4bf8f9108ff1c25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a059b7bd70bc8d4fa3334759f32a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef8140705e2ec8add9520cc0f004aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cada653d3e5a9bb2d3651b4975188593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20e4cdf67d88073703d08d6ce94c42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b25b4b4abccfe8ec1dab520ef2da46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c33fdba5161de979c85875fe41bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43d37f868bee6f697b584c3127149b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a6525dd7fcba3eb1b6bc78010dcca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d75e068f3c1ae14da946dfb3c4c0cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a28552116e30ca84e1568f7b9f59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0254de54a8878f8ef41c08e6bb0ee9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6d731d0efb5f153782de8d8dd2120602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f2f691fa433a614f4b3bf9217e320603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43556c816d4d6fdc834c9cfb94276f2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd82df3455fc0fe743cf1376515daa4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed258d300912e6eb144ad0512705c376606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d32a05c3f313f5994c0cec28d8bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02d16cf2d142e00e23d5031b8684a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ca940c23a348f77f4863c197ad755609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4feaed2f6088e90cb8449c56b7dc16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8916e8af347d7ed48287450d3d8d24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845a2e10efef8aaf301e3509f3cd76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41601ca328e0ca871fa23f54a005853613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8747d00064e7579a3f6298a64ed51d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fe1b627dac1791eb55d9d376c8899615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065da13a949daae4541f0870caad5df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d730fefc9d0847e2130ddab4772083617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68960cc934f942a1a7e0741c65acc20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903601014e6190a9a220879612b71bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ba51d39ee488a931112c2e40571ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4659a6a3e181e2821275b6c677ae5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cb90373fd2d621dd2fbffc46f51ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3c3a392bbe7f0ee2e998adc2a0588623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64323d7d77579f52802d1f4ed08928b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089458b3b7daa3e94877c1574c166fe0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cf4def9b00010f32742eeca25d97d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef4d8ba0401bf088264546c00d9af2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3517c9eb0ace72f3062a7e05515c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f661cbf8345a137ff5458ca2babe5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18448725df20f2ce3b4b74ebcd55cc7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce108adbefc5b9a5ad66e52fa28c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d2147d158168a2ca5a02473af066632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68ef90f429685ea054d03a4e69691a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd003d5e14f12bf458e18e677915ee6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd894d91e1adcbae99d6f1398cf29c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e1114a4ee21771ee5269c2b4bad79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5b2a2c1d144bd4e82afa86fbda9b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459afe2803182203f03f82be80a889a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532bdc429a2deb6d0aa98c65b0b1365639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ebfb214407de8d9c4048ab323e19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca4f09053f52744d21025a394b54ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450063bd97846fe90a0eb51596d1c2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77771023f5c8cdfde00bfd79914bb60b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea79844ae5c3c70d82ae3c1dc41da5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44774a91b05373482dccaca20ed46763645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4d30732ad0d9a8bfbb4dd56892e9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e14fd2368b6d730ba0053f5aecc1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b4f2668c627c14b6ee56448efb607648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df961e93ffa80adf971be8aa9718eebf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfb2d7d7fab77d8e0f9be89e5e0783650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bbf288c7c444da752a34653700189651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b914e946ec5e722b9d5ae307f3dc85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a1a26effc389c2ddf80b6060e49b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429cf1e242f3c4e47b0859a35122d15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363be035029ff7610ff0081b8098adb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f33a3045c33bf09f71c8ac1c58826656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245b33d7a4a90822db65270b35b3276657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380416169b92e063298f2c26d968b37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c764dc874191fcb0b5641e77c31998659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3a0346af2940f29f909db822ff8f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb61c3e6a60bd85788943406e3a1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2314196945ef6e56f774700be64e3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aad3a093b34b6665d9110dc511e1f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda1ef85e31d7983eb5acf5fa8fcc8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adda127e9778af22b81246e63c827c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bdd841250150297e2ab0be29e2cf0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea2aa750ff72f0f65417fb8d8a365b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dbf4f8f75d69ac79d42b0856b78a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ea25058af05600902ffb548706863669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f836396d5fa63dd8a528dc4d60b5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d708ca780f8ab4784681646daa25136671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca181a9a3e6245091c163b1aa67de3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6f509770259c99856fb2f797036cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8048d7b2993c05acc1b98a7a5704e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef7491e8e9ecab167a315b0f6aeff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b05f8f596299fa09684b55625f46d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc88340943740edd259bf12d1297a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec69bf7fd6dfbc53793f3195f6cd32f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1746e4a32f5552415f514b376e35661679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ed230d9ad22325b0580ac53d4076680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0ad2605f0a41efc78726f79be11c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de773f384111521c1725fceb703bcd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27406234beb74563ced8ed84185287f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19e6152a7267585d9bc4d75ee01c3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5290c88acf8e0c5e4ee73d936e56b3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23041476ae6dbaa045bc2f5a1fe19d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aafa2b365bffe66c66742e55b045b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc64010aecad590ad8bade68d9becf9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd74554b8829b4240952591bf30ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c714ce13fa7b45ba0d2c462eee8cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba834904fa52d4e0c706b237480201ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b23aa2bc25f7f916907d819f84db85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec270db8205d745c82d111da8afc3dea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d75d7dc8fbdf4896bb8cbc5d24903694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaf6887d3552f42da1ac96cc85cea1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34001f0b1830ad9fe57f4d83ef7d930696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40d309eb3d80c0bb42a0ce6a83ebb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42df4a9dfb83e22237a373926074097698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c080f6d2d665a9c068349088cd4c60a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2c5120e108100b3bb51fa9920fe57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd31692a56d38973f1b9c2270445e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cbf10fedc6a0ab68a062235425e42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87746ea4eafd03a5c007170a00dbdf94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447501952aef99def7d7c36f891c0ec4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68e662b3bada9f946a022ad19a8936705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81482dd17c702bcfb7fc137dca14f75d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556a480b1788ec45506d18339d9f223707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93396c8e04f777181ebaabe0f307c7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c086ab9ddeab7a0aa6ff12ebb0fd7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff6298da00edde33a6605dd0db207710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f393f4b27131565f8feb92891768bfe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ada00ced845e7f50bb0a37ae036961712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e14f532b9f5f6de55836c3d7e0b1e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ec2d308931ef3151285d35d3fc617714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c405dfe21e7b6ecc9240dd7d6556715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af3e5453e8c55052b68d80a316b081716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4c18fe3c2baae100ee7fa4cfd936c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f447a345a50c47030eda1e4ac60da9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14de5b8abd2d722a0e66a7f665fcce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3c996ac6fd23464b9f14ca1300a57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9729b2a0a19d4192c0f355ce3e03260721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3696b359dd35b7be36cab85aec3516722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8b83903ea8a3e8179c6b7f9054490723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ac6d3e3160d354360716a17485967724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b68368cdd2b9b3fe865a26e5d1f666725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c6162bba90a1ed6361259d0d2951726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d19c80dda1d0f103ae788aa08a7f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e89c132ed053644cf1d6c0443f0181728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894ceba812fab28ae6c3fb65d694ba3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b406076150586ccde20b45352a72443730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b49bf3471fcfa90b72b06e9e5a04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5361a217900d5d5866df8b8678d743732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee120bf637c33c4769002483c12af3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702575adf183514cbe5e7fb56f86aac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c120154916ddceca743328137716d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a49337c776e730d3fef30d1cb5fd0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2930aa6145f4296af1b8daef5fbc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdeac71d9c24526cb645cc4579bc45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f080e8dbb827b0db00f9ce7cee0b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edb2cd6ee3116baf0e468da9f77115740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0eb5dbff543136bab780f3e6da53f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e14c459d7b3b9d1d7258c1aa9718ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88437393b2f1188374725c0c2d0a55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dd74b4d76eab1a588ad1954c827ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a169dff66e7ea87423affc9693645745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5ba244b65d697a3d306b067149315746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5979c1d5cc9cce0ccdf453d532d99d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbdf96e0ea7d29272d2a0eea270146748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30327843c1df96a6013fd4a4aa956a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29b709fb156bb96fe43f747fd087ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c54d2fa80d20fbabf2dd790c2cf74d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29f963ff46a8b1f72ac1247544bc38752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4ad32caae2f05fab86aff444a1c3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c2c4d44560c6fdba5ad720a5fd07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd6bbfbab5180a8d1f9771999c5df755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9013addf6159acf5c4072eea4d423756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303d337eadc51cafa6c1c0087a79c84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dd9cd483d6b5380ed6ad4e1838d30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41dbe03f9e0d49188357735bf7d728759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8f7eada269f4341c7412b36913bf0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dd91c8c8dec92268122e169a551ca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387062b1b69cb2057241f285294d112762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb156382e458b913ba840c14414c4f3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582a049f73f2cc07df6bf4c67b1e27764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6353cbdfea5b36fbcb275d48887365765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24e4a02cc9fc1257b7fc4d41b654c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f6267750587d02a122911f35452c7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>