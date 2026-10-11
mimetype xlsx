--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936c6e9d8eb2e3c525a078884894da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5c70159b859489bb59b8f06c03aca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3539eb7e5455634d4b3b5731cfc14ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29044571553badb8d2732af04a4c642c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109441182c5a88216e20e2d7625d6ae65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb55f24a8ca3f4407adcfbee4123e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef74d9dba1e95774349a64c27956d177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9aa75814cceb00a6e7cf8cdab95448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208c6f5c6fe43f197bf22382ffb7fc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a6b088c085013d986f04a596a315210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da193009f836cdbffe13414d1ff7f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca0a84d6acadf8392018e0a7b80ee912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdd1fa24a48361717e0e8538bfcb7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5cd5641599fb3cbb24ad109e498014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf3ec80ff477e2798d9979249b33b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a8601d480bd1aa52a48789156e6fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444c17941cbb9f3a37b9b115224632b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f180aa622f179b731cadc4d5bc9ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38943be5f45df4e6bc9f72d1220326719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e2bcc4b48cd0aa754e3c1a12e338e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f4c8043f868dac525b1c08864c9b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2902912740516127ede5e2d36f67d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ef11885bc93f2efcbbaa93277bab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac504ce2392dbac4fe7fea8d2dda1bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01233b8c765c16208030e8d249818d4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e3248a169b392d1488c85caa1caf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f2220e486fbfd305e277eda1b7a2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b1e0df644e37a5be0cdc4f4bb54e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ec573257c77518a4532b371ae2ed529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9f5a225dbce7fc818eee49c7b40da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376b757848103c54fff546ba119e1d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bac340b9b933fdb524b1c02dcf76532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf68062fe1ee95931b78ad5d2d3033d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6ffad40a76c8b9f7126d225b029b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f21d5f2160b6bf0a8234dae6aa3a9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01713326f4f33db1d9c78754114ef1bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6f8c23905a4009896cc253d398c9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c01c94fe50691aa893e6a56eb8b5fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f3b6a5ffde884b5008ff432f1c51f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517ca41a539d50bb8c543a1469fa3d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c2c08e069d08d27f87be79f445ca341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a36be26dcfa417e1a29b13f0923e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a319cd9b7bce217e0de23ee95b193243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1d5617cc978240e49f030cce6fef644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050db1af8700ab2b5b1a20f52ea846345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ad9819e79b68aa9fa8d70534199a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eee2129787a5adff41fe68bfc66df847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ec0859972bdf1f8cd68afd9ef3e4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca26335297b6a56a0e7ec62fd45bba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2284fb5d66b65d9d0bd0a5414bd15f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a6aa4aa47e20a60ff75abb2b2c43851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dc4819e0dc59ff1c14c76017a10e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d13329ca219b2ada373f99dae2b92053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94300a06ddf8bad76619f953339f4a5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f68c043bb217d2d886e9851cb7ae455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be42cc6e91a850f3b09c5af53f594456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9e9a2bb9c7daff621df23d777682a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddcec48be8eea5cd5e20729404680a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4444236c4e24889a6713a42db035959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514cfa5999ca3f6d649598448f6d6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fa4ab18620c3e64ee848c2d088e6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b4203d3c6db6e28adfbea30cac85862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40319b6705ca045052d7e0de1640ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f87b2491899f1e6bc3786e12a2655f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921127e30e9720056419655c3441d0fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e157270d5da67d0ca395c10b572166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe113a93e51d1fe3697a204c30b7d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d9acca6a3f3d64d294f3c25648aad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454d05011e9adef4ac68403edb37ef769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae45ce1eb2f6a9c88151144b3afcd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f44fe5265344873e1dfdfc156fc92871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df973903ca2f2e4396e84cb71e29572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d790f73eaca4baebc9b8ccf3094a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103ff970b8ab33311bb87510d3bc61d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f292199759eb04e6a03c7d8ad91f4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597c6eb68ee74de4e87ed3f68444a9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183865e8403d15d22a49be847bf30f1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434ac5a6762812245b88fd3ec610db178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3647b6ca3bed7b2cd3fc5289690023e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f964f2df140af31cceb8bdbac5380380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cd566601991fce57af176d790a0da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9c48b64b55939e78a312b10e97a0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98589385b0dc97e2d7260a9ba2361e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fde40a1f6cc87be172adc2c5ff20084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b96feab053ab43bcc38ffde60d1f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4a7bd7c88fd94de8c475d07f64d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace421601a70edb3c2c75692bc455b9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf8cd99a682747ed7396e4827b0bf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f3f194df2343549174cb82c31153289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c3eba711b36b147e1c25a3a5d092790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856b3c42c664b397be242bbad19c4f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863f94a89c571c4950d15fe137f3a7792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8ae962d0e044136cc5cd2de3fb9be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b7b8f6b86898ec2f31c32cfab063394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dfa6d7c921f6528da6479f2eda73495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ece2518aaa380f6e4dac81784169296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28061dc8c8b4d0aaa255d3ee8303cabf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119334574f6d4fdfd3bd24959953cf7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d56c4799411a1f4cce32d4c2eecf3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122ffc4607d11e7a8e4fbfd2285ef4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd6211163c747dda91c08eb2f551e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1bba54aaaeab16c2ab21409f2e554102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27bc6a81ac5c367d438e6daaf19b8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dc7556c8446c0db0013e6ef83568b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16226bd47f6549329598a0da9b19ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb352693182638770bc9a9c0c13c9ab8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003345f9b554a8bf2d5fb440646475e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cf354839c83edb7a372bae763b5c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cbc3fff3e7706cc0ef85f5e4ad425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e4473e3945d9c5df5a6c894e91172110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f597a48ec44e83308e466bfa5eb5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a52487f3b642ffc01f4158392c8472112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed66abe2f7735eeccc1a11242d94ad4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc8be3cc211cc44658dbf00c3859d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a73230f83ac920cac109e15c9806115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad3c67e3cc3695c61647c554c43b6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169f2efc723e02481bda8a82da1da85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee3e9eb0c061d2eec283e203cf2d6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0130ef52398c404cccfad0a32e7c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623101c674d1155be0219d0077bd0a3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92145a750285e3bbc077b7767bac9ec9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c95ef72e93184fa0f56294df6cef1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d5abed146da40e292da748aa673d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1170bb6f26b46e0d7c374747d53643124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d655061c26a41efbd090a65fc12a63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409b12e824715fbcafc714070af4a84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703b3632e4f9941b808bca2bc63ddd7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fa16bf564f73d8f915f67def66a10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274488a7b9cb69e8045f2c78e5da703129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757c1dbbec6189c3bdba876b467c936130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc07f234f1756ed82a8485dac3ba6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc324057166809c9caf869962bf1f43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079ab6b645b140bbf00a70a075b0911133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d987879b474b8d280c7a1b6c4b25072134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba619cb747fe2c8fc02633866b43209135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52190a571cba51f64fc76a3cf179fe7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0345db8f8f2d72a64f8e9501ff6af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322ebde10252b70531abf3448de4745138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf48efbc65802ec6663015197ce081139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303f17ca43a825e619a6e91aaa80de4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673e404e9514b6a2f7c11ef7ed83d53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ad28af3d823e641560c5d08e39007142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c17c601332059634a5b86527598bea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17534d1390a0a149e5ac5845ab75ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664237ab5a6ef6a14ec67480a4f08d2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958adadca66d8f9a2d0387f1c5e03316146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c0c34a9854bc42c6ee2b1943b850c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c5fbb4a45fd4963284cdbf2b92bdc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac247d664fd0d8670b9997c3d6ddfe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1675833020a7dfeabd46abe308f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56ef77ba817d3e07ac4ea90c745455151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c65fa00fa17a0656a92abca32c3b1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805a44fbf0183408218b161ad610ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada4718aedeefd0ef45395fa0ae492154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085bdcd9108525a36d6662c41240033155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ca70d1b3e56aaf33ef6968fe5730a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20d10443acb467796de4236a2deb0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed8135331c4cfed33fd40d804fc91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d19e2635bef62fd3d34c86ef807e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87483afae3eb33e769b00051d5bda824160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b4152f2e0df952524b136abbd5658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407044fcc44e6acf8172d1662fe627c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9bd29d0aa196f4126b015503f678a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d7ab3c27dbca1d423d0223bb12b83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d37d9db08906d1ea7803cb0b2c0861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50176841be50d7e5165cc9a777fbcf92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395592fd549a4cb1abcd7f97f35d00bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe267a1498c7b575a10a2806ca0d8ac4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4c21decda94e023ec5293ca291eff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bb43c3f0a2159bab8f24d9b8ce22a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf965e7315f98e3bccf799ea7e24f4d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b795c51106b68fc55a89985ae7770172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91feeaa310ef9c7120dd4fb91ed37b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277292d3fc000cec687358b1d60e8023174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc508f47cc1ae8e5ff4a43f1108e4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b50cf4cd3e9a5af70bcface4fa4427176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016694542e28328ac274b7549b05ccf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d140daa0a11dec947b9ddee1cf5f416178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819461f05cb4faccb7657375a17835a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31478f0c9343e5a9726d5d3e01ea1af9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33851c933ea16cc1e2130b08f560b50a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b330a65115f60695c2211c788e2aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a0303cae2e5e33545e79a258c9e93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f71e802a8c369c403a0fe0f6e1100c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae9db7c35eed300014bd41ba3d3933185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af5f322e46aa3f3674a5bc05225a9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a8e19187fa313c5e23ac11f47bf2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb7497d00cc860dca77cbb54162d61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe5bcba71d8ac77b3cdc44f50cecb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6839cab33da478154fc3c2c1b29b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0f13828a7473c6b66442965a581a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73d68c8a29fef88bd4e46b59776bad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d73e8e3956ff808ed86ffdc403e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341661573f7183eed6e92a872eeafe8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc3be5437f2916753280bb7c18ca22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e14855865496eb274a18cc9a6e45dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1dd437e1b9d6de8c6cf760c1574f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b510d87e3592af9450d0a69a4c7e01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130e78080cd0bdc5cc0539313e63c13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15888b7b151d7c37501f36329b29038a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444cb9f414023a54696df9494b85238201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943f9f17701e92ff58d8e15dd53c08e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e841efda8418383880edbe423ccedd2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b924bc1cb36230a92d5ae7a35a8d1aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606e307e71c7a02b007a0fc50688645205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4615a514da0d00bbc0fe57612292745206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c07d2b7a8ef3263c5b09aa62e45c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605eb56cb500c6f406c67b6675b754208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ef1d48e8050cf327d5556d8c3aad7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e80a76041cd87399bcf83f204c692210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d762694599714e2f1a3717fafc2f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730eb7fdd5d23ca22f0640c11794ad2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb108c7f8a6432aa5dd5b6e45167c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76498c29f2bcb5740911a1f208e7cf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a89433525e53b4a7a58986cc06dc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbcd67cb1939b25cc47c65a665e13c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092690bc61a846c26141738d72fdb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779943abd539cd46fbdb3ad1118f6da9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380299e16cc6db98e50e58b95cbdeb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cda5e5f941950d3b8af8da4f42fc22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd2ab8ebdf1dac5ddab7875e014d47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81961194c8fc4feacb044c7f5c42d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bac08898af711e6ab0b78bf3ed914d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708ea46978af560d005c71b5edbde48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4c9d198e829d32e8674362d4c607e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b66afe954ed672b52d4aa0219ac4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e237b227841d75427b38c06dba1d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba1a9d0136103b1156170720f4012a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f456fd3e4cefe83a8bb10e4f8f4ece1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb0b13e717a94a688476472f184d04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3a80c17cf8f7243916a5503b47412231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37890df9e583c63780efd4bc95351a70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f876bea1f0fd09cf40144eb8ec7980233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdba1bd1511274accae4c45eec87d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c7d8947c0fcd7afc43d58092f9ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e03a86fddf7c407a45335f76957043236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80213038bacddbe047a3402e8e0627e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb60609e4432014798a6d64910bfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2d08018b06582838b37f9c05c71f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7fbb27c8ec786bd4aba8b0497c46f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be3b853bdd6edb59eb4015bff64308241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f86d2e47d2dbc8c5db4010398fa07b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a54f628c33c0e1b72021db356c941243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cb9761566f04ee0b2ada7552906bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237efe19d466f10fbeb6f2391df0610245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d99916ebfd01d2afa8db27c52a2f8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872680040315d74d7499b5485c09ed5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52440a78e9ed09477e6c960d0bfaf4e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb788fc7331dd0cd277a614e9c55b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169aaf8c2a73a3dc9a08bd63ac31a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309f86ece6c287d1240bdcdd96b893f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd60b2d39be014193bd13c4987f50ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793611867d43ea4774e1a4f44a674bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce5ff1b9595a2b3d72ce550821640254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24cc32317273ade4c036dc305fbad3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163d68d86060c770b429b47f6a93778256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876695d59411f1cc9b090a4a1a265a87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf46e21daab512ba5532072cd58ce77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868728c7eed74d2026ab2faf7e75a060259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b19f24d18cd408f7019b12c26b258f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911ee369b16c70e9a1d4dc0f135e8a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27a107372f034a86283ceb47f00acf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e410924a70a45f40117673092a2926c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eb6c10b695da8ba7686dd16018034264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b822c1b3286ecd21724c1f0dfa10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16517c5017938ca3a44bc9afc8b6ca5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbdeed8b84a7e3dcf24c7d00480d4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de879d017e6a4689186c801cbace21b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e4c54b891056ee3f5f757f72a4aa8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9366ee58a2f1cf6ed7b44d917350a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdb0732945c4d1c879c8c463b7fa74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c47f5b7f165de9a6c8ce6e57b759272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97f1b728472e39c87f41eab43b3894273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb0215cf90b4c6688c490ce77f91a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac347c51ec8d2898a4e92e1db783fabc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071125ef09d0e51f91f79be3668121d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db33e8eff5686f9084193516c78784277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78950427390fc13ec2a9940ed3b8d174278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e845925cc66f7a513d3e5a01a4c3e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea7013f9badfd7be3601cc2b63cf3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f1c450c9fbff7127201869dd7f00e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646dfe17a62bf46884ab594af068db6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2a0fd755c33fcfe1b3dac2466927283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e02ee06d03a29fc4767b97902e6c98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f5dffac796f143c85177e529cdecb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d982b26595c26019351e9b207ad4f91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f4e38d457ae0b044ac7ca70beaca4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dccf0e879733b73bece2802062006b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ede6aeac11f21fca7a66b9c36b0c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1443681b2832e794569a4b3d650ccb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f06b6ebeee5e9a9be95204b9dae7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcec92c1856aad9e262175ffc36b42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7e26c3bc2d136d72c150038a36f3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a4e21a8cd7fcf1fdd7266cb9b60ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab284339d66660fb30cd70eb7b71bc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04184f0185e845d70e93510e19603e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431184f6f28ae787cd1876f04becdf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792827422ac35d2ab31ef456712bb27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaa1e8107f8d1a051d61f02483b850299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4ddbf4641ad331f083a55f7cd1706300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab331c4658e72f891285d5a06b99920301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e90df78eff127dece4b0348f453c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152845dcb8d958b564414c64aa294897303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea462c44817800bc221c8da1dff9cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca0c9521a759bd5b5942ed0ea7aabf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63bf5837fb715bb073312ad503f623306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6022ca75075eb44976f189205109b83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016326c374c91cb010f67cc0e13ef0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3f2e32818c619e0725a7d458c94fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e314c15397b84e5b005f66fb9f2453e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b3aebe6b2886fca9fd6c8364b3b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616650421785d588d2c86ddaf05b38f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0154dce6759a4c038dc98b441bdec3a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d763deb27d247912ea00b485ea524314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3149d28fa890ca048dcddc9e6e63d93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed338a2cd9046968800a0178c5e9dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5a4daf3f57a6f53798303f6edc84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e565688658eaacd4fcc0a8a41507bc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55119ef8ae73c9210377478022fb5fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fe0835945565f8a116605155e5ac5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a867184f7699668230a488ee08c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169639e21aae844ea898b756bc06362322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684097eb13bb35f9dc7f2df0efce4943323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025223224c23dde7ca108a068420aa2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383f257d0079bd7a10d7864646ae9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bb01332a16a637ffdc81301334d24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651aa48e7454917e88950d86af7b19a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887896c29cbf0098299c96797e87314328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88681624da7a352364d11555204d7d91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6301bad0a7c2a6143810eebb95806ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255e19814db07c983e4d8ba858860f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac164474a3bbc666c21fe3b881278ee0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b555ead64c4759bd2d3f3934fe2ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbed4616919ab3b367010f97250ee3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fb4b8897edc3b9c4deab2c6196e98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253af3822d97c7b568c90f6651684fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1aed087284bc79f5beb0f9a1bc709337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e8151af827226c744bb6ef91927d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38f06504767539686dc357389cf381339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa406b47fe6bdd77771d4a7ad0676eab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa399b75a8d2e8489d9b4391f56e6b57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1a77b4344a12c11457aaccf712207342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64555b25b7a3135140ef59b10dce8782343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cc3c4f7fa12038c239ad462e1567b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabba2cfcbdb836ebcd49538d54fa2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a05f5c84c5bc5d270fa6b3c3efbf58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f182e2eea9e558c64c2190ced3bb98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388009c6c75426adb2e9011b65b3eaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159cba40ac2ca8f13ab7e22106fa9ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfe6a29cff4cc2f7bf62f4d6d78ab2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53ab7ee7aec0bd307a91a74b60f8b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f650dee7c8d62d26629ade42056d01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929b10536f5d4d959b36e3367075aca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7ad871113ae495f5374d68c110463354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720b0bbd47cf89598c29e635d4d5a3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb849cd3895605ed6f18763b5960930356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d96363d0a16035bcf3b2fe31bfa7c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3a132f648708ccd30d6939a89d25f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c319649b8dbf0281d15c76fae89fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad325e988239049ea0d46f70fc7e9186360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3012820c088ba4c7a5c8d44e4bf1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a22a6a3ed3d6c6f75fa7d5a7be8941362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc46a7946e76dce86e7c6a40f2cc69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040475cde6f0986b5a116a2da9348959364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d33c009c7d2c70d82c439feeffc1ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09e457be44dedd0903edb358240ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae29748c8744bc76ec63bd8fad21713367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf2b4140d61472db23e775e9a65fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecdab7699cf4b57748c5f8a8588fe9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e909348d8920145a5739f5de2e2049370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d76fa657bb9fbf6995b34fa9135822371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119877074abcd6d1c79e072243df521372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed19208681a45012fccc720562b313d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e8c64e7838d796c7420c47504de4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06837d8323099fa9e37d1025ea1092375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549de4f4f41bce666e1abe714c1915ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec54d22a2fb45ae3b64d7f8d08dc514377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c412b077072e88fc720ef0825aa964378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d505b5526083047cd79b983f58064379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f199b8e25903a5782a853644682ffe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b821805d04778095c962575b79dbb8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e686b15bfa4a44091cc305b8ea50a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41e6b26c01e6a0ce0e5a7d8a0d4543383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac69894102678483ac34a8f8dc99ec2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66675292000f76edd62146a35b99280385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fb7f353015c8e39327e1f9f801861386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6f0db42fe7f2c6e8e45e0869d5713387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d784d957a22dbab30b8eb1b9d1da6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae423e3122077f8bf2bbfca1b645db3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc3966c4a926d2b585b387815de512390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a259dda1b3d4ec6f940e79d532c52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9587f1bee210fe722bdcb308239c993392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da5024acb20d6521a0e5da7e368bba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652350793b1d36b04fd8a0ebd15a309f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4460dfff13e548666462b8c793e3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f9c3df3aa9925016420c0c21b46f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbacb5877967987e7a1683cf76b3517397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7264720e6aac7d46727f3b05726433398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3d2aa47a551c163cab2180a1d519399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbd7aeb5edbe2fe8610d5bd8e439ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e19f22dc7b3c382c6ba76d3703a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb259ad8d5ecca35b765204d9e4ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153217f55560ace5e09f14e77432991403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160575f8542c25483cba0bdef8d2e7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1299aca0e692c7bbc76d4006b148c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae78ad8e4e16ee1b196ef0486fe6288406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98427422d03f6279e10ce899c8c70870407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a3adb01453d6a6e1899ba6a9efe66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d1121afd121b7e89886945552a7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac61ea33d9396c84a9f7fe7fdae79f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1631e4ccb2ff477beaa57499d9e118e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53f4d895726bdb76816f8b3548b7d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaa6e41f94e7fc0338379624abbbd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2ba7b0d2271dbace4d2594b1b8394414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df038bdf68a67e23ee93f5346ea345f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8070a104ec1ed659cd48ca4a72ee20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7508048230f010967ad50488db6e51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783777340b3eef054265fb1cd0019bdd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd226fd2518b4ff0e65e6c8552e7428f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c013b28c0eefa8d13a82267867df3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dce2de7208dd9bbb3d2a28360beea1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b99d5303b5d141e66469b8e453de56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c590f92825e6cab98aa29bb8e460d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d87a6719701a9ed2a722be4bd4e7a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718871ed6061e145506d93a0ae13047425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079ce401dcf17029bb2ce8ff5477738426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b358c1540b1dbfb15ec9c12c31fd59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e42a1a7bda32d3a12d06beef9af6d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d187a2528b2bba62e5cc491fbb56a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01409c4b28c771f86ddc377d64a7139e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae97888ab44b8ed09b5180b2b89cc39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60fce5b4ca6635bdbc07add57e3477432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093e006102a710ca3ae286511c7cedf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb094b4a7bac0561a954e886e3974c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501987bdd41c30fbc2d8acf022c30bb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a07bd248bb0f1bd1da492c941a23b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e939c1c405df8ad0c3f637bf6687e57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0317e9da08aa3613d854d34f87d7c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0dcf62f2874759ec4f2d9ae1269d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c04036d0f76e138f48236333ea8441440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519f74656b02847f89b4546400d0095441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0a21ef338f81f499aebffb8a7fcd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9844bb7be24d069045c27e39c95dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a050dabf2d8f096fa5786cb25fab463444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26914bb5b8572d7c9f103afd74f3ddfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9aaac1a809d2ab92a626411e6295f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4f99fccef8c69eb6f66bc3c3967a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af8abfd541a3e94679a8d95d48eda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391a2ce4429d4c627099c4948414ac2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce028023da2ce32c7032774b8c2636e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67059aad74b714fdcd82b16f7c5900bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d4f96c0d7975597ba5c080431b600452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555972ebf29ef6dd12547d397e0da4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5a06a56b12806c55a2bacd2c6432454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f07ae8765ca3612ae4d9a42f3ee7dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88021f89bd19305a742107c57cab788c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1717a6b3ea2f5406f7e76a4914233457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d217b13139b95479111d1f4e4f146b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f53ab0c9fe8ae4ec5d35c27fc8687459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79f91a6dc59bd79e5a4d73157791e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db47ce738c2498108cf791f48501d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8cc381e3d4d2a811e64b03caa883a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fa8c51ae8cf43c05fd0879cecef83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97110807930842598d81dfab73ce79fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16c92ff23294e3d5a3914976585aee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df555a46f06b0753f8ac1f85f50f09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c47c4aaec24771d879efe1a95fe2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb7508367c92d7703a4d004d5a90e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631cd4429d45544cb72db9e09eb17b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8acca415352180fe31d320859067a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc75931d9e98b7c5fb8a9440e52646471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183443c4a1e714a152986281b8c80c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd353feb93af83752abe93fc16fb53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4075b623748d068e7c90e798bd8ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47276830056cbc5781e5dff196104e39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0c8e2c507e7b4af4a2feacd122f76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d5d671a8458310540b8a273f75eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70e10ac9fd44e036b7524bb3ecff1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f06277bfeacce3cdc5f9446c3b079479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0bc8e8d93e2ccee79deb6ddf3fd6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d69ad716559e09175d1c30e1918c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272add6c4a0f52a5c8d27e4016d1824482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a36a78ce58ce1aa1fabc29e3d1075483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edf161655a8ff4f190e52123e13e99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da0ef330e32e2779424afdd9d8f4eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952f78fb6bd2c3e4a9ebb68c2c13b74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda48181cd353743e1d48ab7c144c77c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8be1701429fa0339a7ae85fe16a6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d94d138b38d87e6211453ba726e99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d4c16ad91ea53359018e52f3fa92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6c60b9d5d390afe10858f9c418ba5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fd0eccb339703a7cae25acbb4da91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe768a9e39c880fb45b7606a746f853493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9b53b1d575c26f36f0f5e1205e4bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07c5d268ad53b6149c000d493e84ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9bbc5cd3311dd342c5724d8221940496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498d3f0afd21f7354d37d39d66fa5ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dcfc498c401197ac104e7011ef1c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fdc17c6ef3128a01fe86ae430eae8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3d30ed660e02a79f1b6db95910d79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7ea6ca242b774c07ea3fffde0106e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5961de235819d46d65e805b620436502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9339e685f0c1f8701a2361c3d8eb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59024c70bc3bf9b623f7a8508bcd137504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de355184a2e87c1e1811783d29e221f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a9a6034d813f1362103bf7c52b46f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4965d8a6639feb471207ff6eaf21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af350c218516dcbac86130a058e358c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214215cdb1a3d65d10c34103653bb17b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183ef29eddb8de77a8f19c6baefd852510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9c12acb2cd165a8182f4fab23218f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12080edb51b6183530f4da87f1bc0c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9227533a98d8f5b9995654188bf2991513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97778a92a6a6c656d1cee3cda885d0ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc7efcd68671dc55862860eeb0a071515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc966e09b3719cab46738c27d04144516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fbc29a77f101fdddfc4ceb5e10745517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5aac1ccc6f4f1c92ad4a99e48549d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3873aa0c329b3975b6b9e66e588a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c51ae342eebd4062c4689d89d2614520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75add8fa6f962c2d0c00b2527793f3db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539858a2491ba3f94ffbe2efcbe200b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125def25b7b088ae2900ac4ea988765523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d3f0b49585ee172205b3e623392bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6dea6b34417d3640b95ee6d22914c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee2029c8a7705a7170730f4e3c28e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac8811c211f09b341a63b93a652ffc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc52aac798f2e5abcceb804f91fb59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef299d520c959206b3d9517fcce5406f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5354f7b6f143588fcb9eecd028693530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a4c24879c3b5224a7085dcd302fbb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dab50bf089a11cfd7f70f0ea9835d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9fcdce6dad819529cc0b4007362a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c18f6a0aa7364af13b84599b96b74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335e2ceb214e41bf397d11d16833012535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e963e32d610695752b612959ed969536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2044fb981154693a012bbc8fedd6da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817702c2fed193be04e623227e60c58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81431f6792c1e5e8a9a37c2a445da97a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b105b6d2d3b3e1841609f2eae5fff8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b6ad3200bddd3e62db51165191fbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298aaf459421b9dcf1e4fbde1dc4811542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661d1c0a6278de7b3f2dcf7502e13b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57860ee215121da9efa7ec4cabea3439544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80471098b58cd48a40f95da095e3f78f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178f301201eb7c948eb5eb036307c71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b0d15f44037fba6bf4766ee6d1188547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ce32c1cc5acaee6465c00ea6eeb77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737d6f794cf0fb71daa7adb19dd8cd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f72febe4c46c674c54828576fc1ed9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84219b24d2b00de35c576c38e25f1970551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a73278a938b2281f9ca1c66fec530552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23a45edb864e5236af2e3f20b21254553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae595b778ad3935b3ec035a0273a9b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010091fc6c1c34739ce76ce95e4e1aec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdeda6f569e70bcd393faa26144041556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e061f08482741c94cee67469fb059a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86f83d6125061b17b24cc3015246e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24032444ef05b479d867e76ba44821bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3598f24f827686da3f85ef22bd86ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c011ff60e7e04122fd935961dddb9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0ccb5a47db300e240545f5938439f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7cd1af9cd15f9d684aa344379ba06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437e3393f3278b74d15ea42e0c53a5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9a290df5521c036375c0a3e3cbf64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97b3dd92e6d3e18074391cb36dad5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5fd4fedd3e2125a007afa4703f958567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7959e3f803b29e403f9d620caa13eea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4289d1230b21bee25a23180ae988de9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dae109e774ddf1cbb6c1482d9d6c46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aa9a2d702282b943733f645915f15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e89839fcbfee4cbadad81b56cd81d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ad8dd6e2f02098511b5c22fb245f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e60459086f9cd37ce916b57f87bce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c5da2b03a89e36e15620dc277279b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5af17570f659ee5a543c7b7e42653576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f43f630a87f72e9ebb6fb249a106577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e4eb8384d82dc4aa35bff8f4e2ffe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96720b2337aefb1a9c8fd5fcf7c02040579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eccd3d3f2b2f6b91d142646104060b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20901e993caef8eb5ea1cffafd36ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94be072a5c7727fbc35071ce520e96e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52f30757ad97f8ab4048e1a0a2c2e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f3c37df67023016b725b30e721469584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca6d8ac50903c08b1255cd2c43ac47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb6b864082d6570128934ac60285aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecdc97aee6f0ea59d745031852cf32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfec3fd5680e16338fe9c8ad659c384588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657a4f4dc03bcb9a314c5bacef26963589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331473b43fdef1f8652e5ce6a5c91479590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c77431a6baddc4e125041cc65d5cc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dce89a77bb4d75db7b62d7080b785592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17486b6a3167fa38ceec0a66ad5bbfe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87322cfcf23672c3efe2f04a802256c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f39bb0336d0e8e79a5a1cc0f3a5738595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89d8b81c6d4f2471552943ceea87ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be357e0f8b65199c30ed3254c85b7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2d0428550aa15ff8693f5f790136d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa72e352a39ad1ebf312c49a3009f9e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ea8cab2337671a9b4b824af4f2da3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfa24ed3a6ceef5ab0aa3bc84dc538601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8e0f5c42b69e325a17ddb128b1814602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f61d706807c656637d12e8bfe32eec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33115ace3b5bf6f15f0426cab276a184604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c472285cea3c3e74d0e08c7ea01c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d502991fc8332995f4fce286d2f946606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54a3a77808a826c285239a3ef6cd88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362159a8fb248882e6c4519918987be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72568ad7061d16e01f1ca6575425c0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f717b80a05f764a495df6dd0185ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebe189b015aa41a98bf444cbd6811b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591cf3d4f2e6d01d328a43fdf0ccc9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae7eae50e34e79827f12cc74614a1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3e7f26ccd31f140e89c1aae49b462614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f84e30e2b93cdd93c9148282172877615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a584678e0ecde2ec11d55ad626b9c42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6566cf000f14fb6619c16a3dc8dba6a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f30df273da91bd7a9dacc3d50ed815618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b1d495f4794cd4cba951a5fe214c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23866771889c8f2d4a2648d1558dad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891eace6b29575c64797b44460bc16d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabbcd4fa7b5ef2e9e04dff874dfd7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e322ac745ff267f7dc344f1ff83e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400ff5257cf706053cf4065a903ca78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f1d04ccb915ea2c2b366bde992543625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc0b887f30cabcbe8dca2fa3abdc88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8173b1dac942041ae1ddf930ef8c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ca5d2bad57b2d65b76f4125c86cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0e5d5d8295660396a9a0b005b14a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6247f4e470869e7147c816018199f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea5f96b534056e92cb0d0f9a8421ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8485e1a9f3a78c55e35c244e5e304632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9828f7ae0f43f2cc5d6b1e5cc54208a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f38e63dd07abd257d995d32dddd67634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf61e760c5a06dff0bc852296a06ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff8dda2d46d83a50ba2ccb620fbbfa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c0ce590cf7802da3953611ce25fed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dc4883193e2292143e81640277082638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc878ad5c7959fba02a0409af730d4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e283a0ef19024c567e7350a002309640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00865650a0781963cf50d3f6a24c111a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca231a2531fcc1d63a7217ae627a7f7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1351e390200162ee0183c9675e15f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee04fa76b10bf028ef7362f0248c39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e997258dfa98aaa985d7fe4b822070e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ae79b9213482e8bb0660e272eeca0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9418a65d2446836c84122257f092647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e2fa60652cbc07f0b8cfd1928287648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd980c9562798d66f308339ecd779850649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f685924e14cecf86588e9fd51e6c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055b6eb7e1420d028d59cdc6c75dc5e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd1be279287e0a54e523a272194ddb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786cfe80a8135ab32cfb12e177530e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabfb184c0a50c57bc709f4a23028a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e47cb25c35160dccdc2ef89797eca2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529c396475f1d5f2ab1b98a44ce9a46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424a46d3b4eae0df2c0105b51ce21f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b66bd8755f4eaff64594ddefe9720658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53062c612ab971e4bc1d7c83d3271ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957118031a7899824b50f6f9636aaf0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0655502f9ce87ffe35441664f13bc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b20f7f5130cb0a1afab0e03c7b0eb0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55671333dea988b9385b2ecec7915d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f7abda25eae7542a51702bb4d7f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62075ab2b4a1210b9bb1f2b235ed962a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e199062a7560afb8db42a8132e1e018666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea9c6cf189e5ca3fdc3690016456b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22edefe2069d6f2690037317693ce9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59893a96952b5041bb724ba9b4a55c9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cc7e6018fade5c95980e39e2c41e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4339c992f4ef512e972354ca70505a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54372e7d12f9cc13bd276f62b46c77f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a32f81aa6b2e1bb7811e65cc385b47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa51c0e465cff01a492e1db3a96588674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766c5183cbfb23aa3787f0a5790f4b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f97a8d0d86e6b88ff04c7020fe9d39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d9bf2c21c67da834ab914e3474a25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c8a1c59d5604141038a1c5a4d1c50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f485af36909cf346ad1fc4a11c97e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4215b63fb092f97fc9baadb5d4bd4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b23c61863a09d6697f5197783c4f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ed3e1c682a3969e64a8c3ecc4b59c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069d351a82d5248226b3f78d6cb22de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb356af9599c0b576e6b54b57272b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d62bf909ee53402142687b03964db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf430432fc6f87d9deb5a3caccec5c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b316d181ca657c6b636d0ba36accc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e587f5e3cfca43e1ea4cea6da82d63688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f55f7530b518be66d4c65b0a9ce7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e1dee24725560e6b042fd6b4af648690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e415a64d67361072182249f023091691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087479eab9bd524f7346492fc590d7d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2921265d42a6981b553603efaef1c36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51034289692278237112559676b53c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa318c23e974a64cbe6ef553d8d45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d07a7c91de1c05c4c34f4710ea0e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead5087ea2b8f8a287022eea68b6d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa51527d08d268435100d047b928fb6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70813eba9e17983030ae893be5c5a1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c664728f27505555821faa6bb899ab5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41716afe02665b4fea7317e07cce32f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf0b0cb8ff5522890dccc3b3708ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e633930c030ac9714bb07ab108e6d0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703390f1c598c3942d1598389491f3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8537ce457cd8852351f71e5442156705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7d74128b6b6863c3ffb105e81d665706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3624b8d1766f7e7ba1093fa0e1e108707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc2edf1d43739f82eb12aa3b5d2a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebdeb25af6f01690fbf5f2b92688dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fff60ec3d20b65f4c6eeaefe0ec7f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865925658054944aaedd08080920fb5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def19fd23e1f688b2ace6c85c576e41e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8f6326ffddd7f471c231c47321c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df6b1eddebfb8c5475269146d23ec7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f62b7d78326509801e61ffe2c0830715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b369d62392fffcefd3d7ebca2d84a79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58742a5ab956ead7122abf351e20f7db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb046e704678f96200864ef1ea17d86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc81170444278285fa28d7b08ade18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798bb328cc6b996de674f44defdce20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0143b0c37b5e08c0c1ede3bc7bdb911721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e21456b24b1738b86afe4f600ce77e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cc2f185db16f5d379879057efe3cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109203afca8f39ff31d9c0b933c7fec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e44e4089d7d18581efc5e0d424bf3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3d10f396f035d4b09bcd67981bff0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db9e2f005ca89b9fa75184e36fef1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc444f90dbaf00a1315cee2b529ca5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc85e56851e852a8e0f06276e1d8f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b427ed4a5f45ac0f2a5327bf8416730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b304c8ba4aa03035e2ac415dbe30f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1848f90684426802fb89deb12f077732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6d8de158c7fa49ddd8273fae0d944733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6a223d9c4f9e58125906dedf3ee28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693c5b833024f3837674acf6ab72135735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c19beeb34d05cc978e2aa989be841736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e51f642e090d674b48a423263d9efb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5004eac57e33715452b649d0bf00d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29885285e887c5720c27a7a1a5d80e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df204a97845165d670b202040f0ae2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b222a3a398813b8530da5dbf78214741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eb636bff316129966bad4580635bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e948ec2fb39169dabef8ccb0f2db22f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e1daecbf22837fc4d2345157b5637744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc87682d05bace7bf2137c5fbb1a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c574ef9be9b7f5656b2dbf59e5c44a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa813971e821a644e5a6723f86e7ec8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359770e338d403f642873f50626cc4b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74bbbbf0c5a9af15ded126be6b64dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b1428fe347727d904d892a247157c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c2aeafe557a49858dcd3cd0a3c2d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9feafae94213d2eaa179f98c76445752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761efe4631d05dc43c95996eea275514753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7704fbd0d223575b7f31ee426eda827754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2b0159ea7ac769b119cf28b2116bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edb1eb14fe5f5d4e2785131fab26a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064510722078206c53c8859d7ba5c8f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721017aa1b02dcf6d7fd461434ca154f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0a7f2b231b6b3c7cf37ed5ef04ddf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735bce5d5632414833bb286dbda4b5f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f07d5a22636ece017d088821ce979761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6f3988c4a764e7274b63dea0945cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575fef698a1696ecd9d4a2c61d47aa6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb7bbb49fa5f64087cbea160c0d6fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9109aeb5f74a8301e0e1643cc00d52765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad56bcf85ed734985468e95184f2e36766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54590d18ad66410a92fe2daa55544b89767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bcfba6c6584e182f739161f908419768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7805630d3f6f7f16ade62f0940c4b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa96723f30ac8edc40da7c5bf71dbd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afeda6caa6f1e8b0a71e5439ff4903771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9209069a088fe8eee1bb5898011f21772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8853961025287d4802eef26fba7444773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d57e16cd18220ceced19513efcea8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe608a54fd98b1960e1ab42bbc7315775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083c3922e884dc47ef65caea4f9c53776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b4947f2226da7690d640fd680906b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6cc036ad17df06776810563066639778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d44068581eece05921d92a33a1f0c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddaf11739dd7b6848b40c5021bd6a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aac2b7e8d4f27c32412465547619e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ec42cd0eb52295960909da12e7d2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d007de3238ecf6e10e7d5ed6d4c8e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26e57fb77efa63966299ece4d24208784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d14dc454a7f12d7906842485218e04785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bddbeecefbc267a396f933dc93850e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc262587476022d4c80bcecc9b9f77b5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2455865b3b2b406bb293ec325d7906f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639d0677604786959062c30e5e33b0d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab669f0b9bb81a8cd6a1a64bd122d0c3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31718f11f7e3ab5578dab1e8428f2ec2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09a40ed76cce661bb4444316869c60792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46759651f9d1de6ab4f242f8461930bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb87d585b4d0492f40c8136867cdaa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaa8dd90df0dddfb20e9e874542908795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22498c275fc7af79d51623b1974d54796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0437eeac633fbe413a39b87775d69a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b342eb600f6a64e989e819266d21e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef520a9349ab41ad657d064db7380d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c315c39190ec8da040199e270acd26800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d37a03dedc2e4d761565352cc398f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fec0736647aa1a548b2f696962d68c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c7e142ca591d97b7972eaf0ad8c4a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539394f3200aa9e78fde320fae83f0f0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785de2fd42680fb097401f573274a4d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd81c531a2252d6534891b6c9a962f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81770d8d62fa5c092904319a15ddf5c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e2a360fd668625daae9108e91a74808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463257048f325b8ca6ce3f845607121809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d38caea7129e5f743959a51209dbf3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3bc234da9fd33fa3d63f9d2db77dd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e991d55dad71ab0fb7a36317fcf2c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab51fa418bd3931200e24fffa2ebbd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbf87fcf1652891dc3f6774836f1cc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba251c7342871007cdd9045cfd72d01815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d46dd0ad05b5a37c3fdf55625a10a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9153167326bd4cee5e156eef73449817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaf9cbf05343b7e57bec904d2f12fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea644c87e3292b5b4a4e0e4c57650b192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2d63fd8f09cb2bf50d48ac12f77fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97b28726dc332431db7fea281c539b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537ee8ab3b0350f05d68f3db2e575b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b9b84e299e7d5b88325b75060b6c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d647e01b027b35210ab63ea3697437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971c11901cc3d9c561b6d8eb37ea3a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375dc31e4fd99aba447a0e7a38219679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eec08b7fd0444dc72e1dd2ac3b6b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa7410c00f3d0afb0a0c3becc96a3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a5ba51bdcc4ee6188e4d8b354f16112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53ea30e66aad9793178f72c4bfcf6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fdbb872ded8ef7236d4d3f4c5cabd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fea48c59f074ded02f092b8c1877815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f71c44f3b2c32e0fbc1e6a210357ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436b6d4cb4427a791809d33840794617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267e99764d10adb584e47847e4df93018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec859e5699de00fbd5d5fff55520b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df0bf5a4531d6cfa22c337d2d6539c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af42d6f6443188b5e25e7c4ee6aad921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aea7d34516c22dedb51ebc5320a8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89216b0c27b48f8c5924e7ffbd17590c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c786837cd075555f4df7f2879d65224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728653057faa3449390a212f59008ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e049ae48460db0e0ce5e38a5309b80c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70513bebe7bddd588083e959afb8467727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe771a4a94f9342a6ec534806b37153128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34ecf0f005637de5b85d9937daff1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8d25d25a1e68327adbbb152843e9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e138f64b2406d10b30336c7317b3b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3ab791e6d2aa3dbba41f1ce3bb5ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fcd360eeb5eef7f02a12417116c4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3dddcf79ee3ec2825a24211c83d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55299725bf9c6d452580e6f3d579828135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a804d6b852cda554db391032f7c51236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053c055458c62540baade6925f7369b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca836319cf93c87472ef5978ff9b66238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009e7f33b9d750b0f540ea559b203ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18b969c0f5f6f5b6e63bf7909b7bfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81330e7be1fb3f380cd9c6de2b143cc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf98365fc12db9923f5d333e6c3fe142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d727972b4aa7660a3376759e070d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcb89f8ceb67351eb9026cda4c372444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc44f99d91d92683e4ba09ed62ce145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707136e9b52b9ccb1e0cd6037f3b88346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce1ab15f20d7393c69407ab7737a4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ab877d2badb7b3058ea005b06b33148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d65314d4b9c8dd639c92d5e1fbc5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc9e595c94159288ca13280656b60450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f7be0d7fe5ca00c64a39082715ea551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8c96919882256d1e9a3a0f6bb333a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cf4d58eba6964e7b86153c200e0d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb5b05738372d3660a81911d6449dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c70ab799b0b56ffe7c130828e65af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfcc3c3ad9bb8135bfb4e1ee6ad6f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0afe5db8ce80e78eb19008d02cee757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4491740ac362348a008deff15bda958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428d0e4d27cc8c0a938e63d32a208d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d15ff330e25c5c9a5a4bf91bb008460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f91ccf721535a19a735806ab2df8fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160ad637359f33f08f0d5a00f5f1f0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a49d5ebe801c518e9269d36050ea2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c61d7fd159d087d93c63401c3083664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ea49d573edc0b23a91ef9022657d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b318284eb366e9aeca4917a3965c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a1a3fd7d4d0b95bbfe31387601baa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1793feba30e99ba12959e3844dcd2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02755c3d6b52a328814cfb1c0c9667aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964df9179bb436064fc4ba2dec0fa6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2e84a09bfc13f06b1f17aa02122dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ce2fb0933a23467ca7e286265b15172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243804028e9c0d6965cc0ebec8b49abb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149667821ecbcf28a15e61255ad95d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32540bafe9e12905023716065d02777575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aa64af5457bf8690f51b63e57eeb876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51e3cb5855ff539e8103329ca3903777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7336bf14314468138c5598bd68b8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedb42b0ca84c36356fa7bca516979d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce9bc78a7d8fb342d46def94861eaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86677590017f6f7936c3bb78cbf0d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b74950779c7e91cbba4a4bac0a10ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebf29f8617bf98f82f59e87f21332183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfb0a9c5aef5126c9a422009adcc0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0909ca5e799f51b191ecc26e46f630b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5443f721004443a1dd3eeb3553f2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d663608c7102add75210f4c94467e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ab3663665a7d5a1a6ef654dbf55e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511392e2df97ffc6b3ee076ff751f9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca015c814f499e891be0cf6d86adabc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad53cc32e7ec73fcd94f76fa143f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476da66c78676e1b57899a9c0fc59f9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337756d20c7f6dd7ff0faab5727f85393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca8a43fc8621e2334d4daf5b3989894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc92c8a8779ea02cbf7f0db2e6db695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432c8b3d74a0df42e44d806f2de29ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b409ce6b48511cf61366ebb9dbdb7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb38b29da6602ea526201fef63d927898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ea83c56fd18e83cbdf068cdf9a5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af556d75804615edf006f6089c164ccd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c69588fa3603aae5a237d26ecb435101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf503762b2d644678b62b31fa35acbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf400a6a8df8debf8e4585ee2f9a85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e4dd2be463bcbc640ac249beaddb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d4b89573d663441c7457aa9b6ff03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2d011ae07be6ae41dd62ae123613c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb3e164950af91a55b3fdd35495485107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a07290620366db0f07696eb23b13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38248fdb2615542bf291a45e50dfe0eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ef19c853167558aa62f4e2c1499c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32a5025fb3c70e7e1057fc30a8d531111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f78fb7ae0443414559ce102e3242112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ebdd6958c1fcd33e5f69f944195e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e39e82514c1d7f88c309af36e72d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99c81882048facdb07ae417a72d0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0976d31511a1683d0227dcea2ab27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671946960e8c01fae675ae0aa770b687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11151ce8b8ae21f97615e026a83347fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444153a62b0219a83935b9bdb1a555c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9b0ebeafa58289f37bf809d24fbb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc59b1d141aede5bc5e6aa9fd1e43cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd8ca68da2e54b84f7d475d90ecda6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddff64eec96c7799cca2c5b2b3629f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ab3d5fb89880a5b0818adbcabb2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e71ce99657da234ad602503c53c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e16386c7dbcefa6baf231622106b90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665d7f169415066c85c6d6f1a476de1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00980fc0e0bf93deee22355a7a172f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2923667583a2e44dc538d6481acede129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e40482a052005bc9dfd7b01c8604c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57310eade346e45471b9bfc3685825131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dfba35f60f9036bf02c562bf236df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b9f2b26a2c95fb4ca91f96ecd5001133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f459e8953c8ec3c5569a50efac2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c231accc59fb6db669309d5b1201e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c16fc91dd0798a8328a8f308f8a3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f521bad4feff7aa0ade2c7f08ffd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3058a0862e187538603c185b66e29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da518dfe3596d6cf6fc6bf790b6d84ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9098cd3692fdb6d8e5781e1f40a8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0de146bb4a526544140a2a61403e71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a5500f51755a822ca543629141ce6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31a23c6d1768646e609cb027c6312f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c676d03ddf9c99ee5690153504285e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211d55d3b1fb84e677c429cc387b3c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464b10ebb70a65430149e1b3e33c66f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1927473d56eb868af52a7651b2cd4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce011bc733061dbf01a9dd9eb954b7b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34822ab0aa4e9b9998b59a8e1f64666b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4f06c85f1f75ea80f56c53fd252ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281818e2971e2b02276b943662d380151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc448a4e2f388b0267deb0bcdf35eb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cbc2ece40e33cb70f4837d5bacd7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6960802bc7798424d6c77100f8c2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48a6c7785526f96197c6c77385fcf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac72754b7184d94400ae9460e1d134156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1388873e1e5c2641596e456a17b9887157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba647fe2f1582b3f91540bdc5c9803d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21e976f5492a9ce437319237903c6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1949beaf417eff3b20550facc16441a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13538c3ad42c0c7781b214f5225f2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb5d1694c543ff551433f7e763a90b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f18dc2246a1661a646dcad3ac509c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9a0a5b5e253dcaa96f6f14f1e03f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd129a1488533d50275ed60bd24426165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e7871d81e43fb9c2e4997059d5d14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddc7013c39d3e67b0fcb9bbef03ca9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b487fec3068b2d6e2b26390dce010d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e482c42fe7ae65297ba93f2de2c8759169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de8c637fca73093f5c7ae6e3464639170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17e2f4c0c51cb13916faf28ac10783171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbb8bd424d6c1a5a9201608251668d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c4f4e0cb5c542b45cb4f7ab030447173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206844ff54275130f31819fd84d11de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee8b0db1e8cfe5dec56e5cfaa57f87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e043ce7c39989337061b164e9717e20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609f9e31dfef4c94ef955e58fb1e6aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ccbfeab03f281f0799f66417e9b08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a232a533d441711b366172949f7b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbcbb5e83ea0513e7ca8cb9c916c77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72630559a7aca6adb4c1349623393e57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3a80a502b8bb24c29b0adb366bf2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e215fd0a06bdf2535b28b357dee25d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749b4629b51a2ed87039764b442b1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58648fafa806d5583378970c3f67d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e704e662b9c8c8733dd158f7ff29b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea329483e43eb4f5fcaf72ef98cea20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2640f4254445d901382bd126b251539188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d15f8695bb12e7faa687ec399e6864189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25d74cb1b1f221c0be983264b73cbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff08cf33cd2ae54d5af140edf2749f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20efcc974fe9e43ba70707e1428db42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98eda1aa7f1bb43f5a579063862d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f9e740e92ef72d21205f5de5d05f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979272171ecf4c08b5cfa2453233724195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930aa39ea1531f3a906e2b8d3ca485f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cb7fe2a96e6bbfa3173e39c7d1d5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd08505d25396b2907830e14d324d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1409bfd2f22cf7c091f939316d289199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736bbf9b0cc46929eaf47e7846478b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6820f80a787d02fde0a40ede5972c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c905f55537ea71315a54c50c00c123202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b9997727b3bac7440b344ea9979dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd756995e1e823e3824475035dc71a0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563febdebec153b2b8f48bc202d471be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a2f233ec8a4e96cc6ae3920f847d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09520ed4b90260f504c7e8463f60d485207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d07d4b4de6e2c0862f203735c083a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfdcc857e9dfb0becf0b6f66749cde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909330ed71420371684075f735f02b76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db368d9f54229cbcfcb68bebdfa0df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8825ea36d5e66bbfeb7b86f217e42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131853efc1fa4b69f46b53bea32fe6e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e609e0da3988099e6f2faa1227a96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39878af45665923b27d343341597f47215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aabbf4d95d8d882a7774b257bd4d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6309d7f3e2ae61d221a3ece65326dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1761ef8c64f0484fd6efc1e8da795218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adaf0e23351238fb9c9d5209b53754219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16056e9794ba96b552ae9cc15e9f7d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec80ea73dbb48771df73ab480bb874221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaa4838c16b0656860d51aabb0942c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84e2d092f9a25b1572e707cfd75203223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88948c3fb30cc462fc8e1fa22c4ed149224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4aa0247841d597c46abd012704805225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3c7545b08c03070046121497d6fa7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90535bc2c4b78b8a5e0871e1c1fb44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54957bbde006f4dbdaead8ebd3fe9fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d1527c5b71b037c5bcc21e0339120229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba578e02f736f1aefe72159d3747c97230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259536e9754440ed9dec0e6816ebabc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a908f187f0b57ce48f976255aec4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b1568ea05ba30d15ff5144ba8f141233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3adee44474596935bb382ca19e9d86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c20f6dc4775bc44dcbeffbd9e543235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f62c7049d22fde8dbd7676af26009c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e264bcc38d4a928258dcdf46a5f16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16befd405ad44eefd3397a8e0df40064238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323135e54512cdd16ff51f76f39cf3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b5ccc1a1640ebb530bfe03303ef14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190d76a1050606358b448868252ff6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea84da19b767ce3a9a321634a489bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329df0e6cbee0e3789e2cdfc495ad41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cdcb78368930a3b5e0eae29e6abe5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c084ae7ef98b91506eb55209b58e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726768ee203eeb03d1b88603126fdd08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a51f5d0e83cead119991cd2c8546247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967539964562aec4a014a2c5c765a40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32cb0e47dd8248a35da546e968c2dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c98588de1e965580f23fa33dcc5cb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8b691bd90a4f9ea8fee04a5dd2614251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab58fedc1beb8f295fac08b6fd1277252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa637bba1841b10642aa56bcfc7f678253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d9dd3225681bd267515d150b2f13c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ed4f39292741239edd00800cd9409255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5ea40d3d2eb7be4cc386cf188004f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf43b0696b9c71de5d340e57f781021257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bd17c730dfef930b0ede4bedd283d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d58917eb560cc2d8ed1689f00d7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5e8dc78d4a9351cabca859920556260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7edbda585e196185849c6e2b1f6b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643b179a8fa0f8552aac3c276668a9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12322fe8530effd0db408b84883f75cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c08f85446a068c0ded0aefaff91f2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb9058a369b168221c009e0c22f683265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce42fe0b4f976ce44c5ef7222f63e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10904dced2eaa94cef9d868e92cefebb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0e506156866f309a331a7273adbcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec682f4d00bed7aac75411488a152a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df7b0c73de5a175bb932d3969252e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96d050a84740785351028d774b48bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364a887ca015ecebf27b48ea347e5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5045728a26d1b50b11389f34c07988273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b373992e14103602cfff17ee60d14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddec350edc6700a5121578f79b2bb50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a929e1350112426c12ae4540fa758a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b325f5794a4e8c163c08e070dfc76a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c97c238877a13fbae19801deafb9c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdcf501edd032e36ce521745ea49ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd70c7e322027873504d856482341c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b50dddfd9132c0a6067d0e7412b75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7006c0860ea519bd0c8f98681df2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ba34448a353eba6cbc30925bfce9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96695131495b28c6886216e1431394284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4b18e2cb512167b31f6f14e71e917285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160522c6ab497c2af376a3ce45c88a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf48e600d42b33134a9ab8c4f84ab5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b641ee207e8f9c71f01ce49894a42c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94751c7734ed9220a3c3c010b0f475c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf28d60c35e539a5c883986f9eaaa6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc4aaf8190a3f2b93753c8b4c0936b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47232c8ef17097179d2c6e343bd5266d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77758845ff32521716b9fb184d4f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb189f6d3a5e5f92e714c4076b5b6fb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e9f03259c090f06cdb721fc1f4b57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ee3eb6f23975e1867b8f46926738296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b73b0ebc6a6216675c14a70776cf1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de093b7ec0884e762e51891dbf5e267298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e0914bf2b51e8069ae3ee1e9a77f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d17326e728ab14bfd47f7976ed3409300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc24e31d75a030b3d76e391a1024f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538111933142bee29a3f8bff4e329637302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bd3f4f21c4182d71ac0927ece6b9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87c4bfddf265d92ac905781d1e70c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa8407297da0411f033ad702a716e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef0d92d7fccaa93b6dc96a765b1fd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d6212bdb3a1cb3090ec9647c9d46f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c8420dfcffe55f72af7ae40d369da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d90b711d427bda3d16219be3fb7a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fcece71954df47ece46f7ec4cc5c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fa55ea75606185c52b103b758af5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdff59fa54d46e4a290b60cd3c69ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f8ddb6f8cf16f00ae62142448063d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f20e848459e45ee67cec37e2c6ab4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dd97b434800a82b4950d6248a9fec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639de924402e79e0c0d0f5b32a5e1ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd4881dd27f684274d1882b169953e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23a52fb57ce1a8098f5b3a4010bb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11bf2fa5f95ac647bdc49b05642dc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a959f63ff021cc9f6ac4f7582ddbfe2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac499c20ca022a22ebb2ca5a31f95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa176da2bc6889877a800519238af024322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd72e1f777e1cd2fbe8e2b38c63ff6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804e07b6642a759ffb415e44a82685e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7636c9c0f7262b47c7eeedac5fd0804325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207d547fd90d544cd0c78c656b20bad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc773433c7a81191dc9ac42e03c6af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d1a3eb5dde29eda1ac99aa84cacd3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a094fab00094c17a3de8bf9daa52a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff4422726042bc89f77e8398656c2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251f4d01a42b88bd1c287680adb2130331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98bc00734d7914117a37f864b5ab9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c47a74e66fab2832cdf7ed753459333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a0e6452516410e08160253543aace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bf9443fb27a1b993510ba984821a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a44b5d8fe9a461c269584769c9b0ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1ed76e1b961d87b3964c95f893be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06eb3ac91190ac28408cee9fa37e9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6a71de926cb24e44b9bfde92b8395339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba82e0e1f5194de77429463cfdcf379340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034b2699221fbd7d52ce2e296c716c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaac713d0356001a742bb23c9e0749342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522986215233dcd9c1fc9c8e63dd7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff1dd2715b22ecbccf7c1af624b7d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864216716b7b098ef5ede35516f15f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f71b93c991302112457f977c833db0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564d92920045d4d06a46c34b4943a7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add4f35a186e83cd3908fba1627a4e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a907f968e22aa0bd250b574fd7f9b49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7f66d556ebeec805d6f4510501733350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efd2d76696968c7d25590abdb1617a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fea5e0be336692a053438c7c4a6e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ece51204df9d5e42a1b70f3bd823d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9184c2e011d935ee7f86a140a815e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1231d10312bea3526ce414b7074d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3829ce67e07c38abe63f7c9ea740f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef72cb079736391e5bbc32e32b16dfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cac7ce416deaec9f484b2c8fc38bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebcea63965e40d6cb9bbaed04c15e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c94630c4ee0a4701929868f9a5a3f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbdc6ffa58512e6dab32e9f9c5488c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcf6232ed9738f04346ecad3a15973362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596154a33c07c23104082849cb62592363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53f0a96c4c492307303bf01e9c32fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f70ae10fd9cf392dd5f966e80a892365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f062403ccc2ec89f985bfb6cbe710366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a50435db257679c838232600946cf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cbe0b09a68cbcf7672e353403be88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b066d4e44b61598a7ba939f09a4c77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983415d975f30e609a112b21ef59e3b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172aa00133425db3083028a3a824c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02a99db34187a2644efbdd1ee7339b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd321b528c96ef4a539bf715a852d77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959c56a416c5e8c8a83cc4969b894e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf82498c29df72b1756ceb7d6a6181375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7616bca3ba844d3f2e9bb08e43f74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffcec61f95317f3ee19541df4f8d70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9487f28dcdf0ab8aa1506e42ce35da8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17043085ccc5efc33ef3f9c596bfec20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26754f7c0531da8902884780f8c4ad2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b89e15b98c476c50e799d44f2d4e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f493bd08e047fd521cfb9f9cea9395382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9035ac6ecf48ec5995dbebcd41c969b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d4e98a7e2d847251faef66394c957384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1d3950e92db1d9ef6e8ddb25417c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde86b7607b19b5610d1f7b5cfd3f7ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b50863ff2fe40923b57f56d899201387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e5b5f9f032f85e3a6ecf8a877884388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecaa06273f135e2d46bb96687bdb59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8c364812f3030c0dcbb85c84d6be6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcbe79cbef9ae0e1b429e3149256b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f1967976ed64ab54c1c7fec616f2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394b7961454cadff466d2a2786a008393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ec098d4e45cd1c830595118dddbc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64119f784668646b5d158b9edc828572395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbb5b888e1305b1e87f4ee794659a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4db7b9350052224ee3d6fdf56dee3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed65fcd9c1c12c577f9e4c8ffde0d2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f0804e3c9dff2f0ec63239173b7fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a7f67e706956dd70530efad24172a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625fce9b7d2da65dda82738924fa55b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696b4a86916c8de6218929b4f49f937402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd72f43c8cda19fc70a00d3bd5457df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c767d79bcc384d145efbb905004cb0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4162aaf4cee511e47bef03014ba9f1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b94a517898ed4b5a31db929367f21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c7a49cdb4f4a4b9d6f7f082cf2cae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0548071b70fbf347406e0405d8ecc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb06f5071c8da6b2290684aa71ec98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566bfb95c9ec366626d6f20c45848b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c306ba08baffb099c7bf111aa61dbed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96013769f7986519d076b9d1ac0314412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3f06214c42ab3a4f3679daee8ebfc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08052b38708722a9888e5dae91661273414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69833eac2454f43aeaf5f05352b1d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf66d9c2a0c2b167e17cf2c662db83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc75afd9827e61ee9d4d37e0119c44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22802c39c60ad02669816641c5b48eca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3ea35c3f4a7a6d278f567c1c9ac90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8242bb5e432ed5a36b5398fd6e3c131420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efd1645435ba03d85da9ec95ec9e2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdb16c00ed7d0f5e000a1f015d3f49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d25796b2a722d5325f03f2b28079d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda5482a1a4c0cadc1eab2f73e1a36e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c4069592c5c10ea3e06d1ff0e526c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d1cab741e08ead5070867004821e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f959986ab1e2f17d63aae1b247c34b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d00acff7596dff79bdc345ee37e448428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6835b686e09add82acd60c0d4dfa5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbc4982d0776c61c24e1ffe7cfd9c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e348e484e65ff043ab681ecb912b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f663f49960894dcd40f9bc9040f13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b270d117a9a168cbe020ab4f8132e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947ebaefbc855da552607546d4c1c7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c33d75def577acf78a34ab8727c11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c166066f18a0a15fc99c41589327c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85586fb0a5781338fd974d450f415b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce7fa0356e091c77f6d81ee5d2f6cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9a1a1c2f09b7136e67e773d256c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cb3b12765aee2f40f1ea152dc15b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417a5a365822b4d341cc93ae41b568e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00806a0a88c5911991686048164b4032442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26224b6c00e56d128c20d1b250dff0e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e9b3bdcb875f87e702559ad28abed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa09bf42ed5577977448a1fdd5087d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ed71bce83e60e28391c8178788a9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a75879248f84e64382e418580c9ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94fa6f7059cc782acfbeef06d31289448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd60c19546fbc567996938a1488c04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dbcff6fad6b32e820e85069425475450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab920f140968538f02f2a1b574109e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addcc35519f3422dfdbb9165cb9302f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b695d90e8fe2f94f8f019beadea11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7152e00477a61084c73fcfd0289ed2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba74ccfeaf4d5b7578e63de819d50b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef7185057718615958512d419534b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5915f1850f46686c455ce18bb949f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1304922d2804b9f8f2920001878388e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410fbadb15a7c6fca8e3e4fd39a9d90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd249aa7b772158efe5e18077c86e78c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f6d1be629b31bee94bdf5fa1d0a24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c26b2770eba04078e0f249715dcce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1758d62a73785724883bfc18c80f603463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe3d3cc86289652156b6104508e463464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb30c35b4c7ce636d7708086edb1f10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dac22fb88f2dbbe801daa1dc68d83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647d85e2bf1cac333d1c086f3e32ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec81de6d2bf48811cca2c7cab750f23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df4d6b04aa243773363ca63c7bd57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826f15b0371a373f4e7c2931c7842a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db52e12eecb465f65598757083260c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff18e754cb47ce20cf212ab698dad2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca28e290cb06775654072a976e7c3b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c123869c7233f0d1d087ac7af9d66b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617c7164c8f0a80a492b8aac4fdabfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf78e2ba5ec66ad60f57db0093ce9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0938a39ed361e23625c418ddb024d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f62e1f2a84a59c36ada5fa669281b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166df37d419f073d0d633501dcb7e941479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36a2c107d79c39a72e28a343bdc433480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e98bf40922c0c060e8aa3b9c320f24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfb062b6f6e9599c7129b319a05e25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cd056102d74c94a1fe97d0595e3a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b273e528a32540900a665704eae13ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356040a9d2c342688742b0988c24f04c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e8e5711e28373301da1b8a2d54005486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac173569eeaa9c5431deb443928479487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54c1c992b70e6893aebe90360b156e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ec44c094d7e83dd8d75c2596d63f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f893a8387ffb781b118e4b681dc85ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea7c83d4bf10431e61e254e477af89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d420f03d59cab7ec37d1fa398556e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0a133f0e212328d0e067aa938a525493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a860ba40128d9ce7309cc6ca9c0407494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7812a45f9a2cb7f4b1da5828bb02a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc3b779462e2cee13e5ddc9cc2bf48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b1ddb97044c033f2936e496ccb79b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be219c34f57cf5152ff867cabe09e5d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b2654e2bdbeb5dce6d551a0dd48b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3a505b849d01af11b0b7b1ff4667c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c98969634ba1d92751b7f692627505501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02d18ea7f21b0a2423098e76fc5504502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844ed8c3ce70f73a53024d4e40f006c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc820931bddeae41a3653d01ad7aca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d868da4db4e20a0d6d9ce9e8c86d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e09de1aeefe2688565cfdbfc4bab9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a39644e04c0aa7f1b9d9ddd7d6fbe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd490669ad2d91854f857f0805d4133508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b4400e97e53d24a91070856545121509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467786a1d57f660bb20e957c75f66c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cfe4e57f0bfde3f65818f84627434511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657cd9a78dc62eb3a00138ffa2623c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101a88e12a2b6cfc8fb335185868291513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a188fc0cc46ddfc65fc424d41ec8c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfed36c469cde7ec8717efe4a7c8856515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef6a08638eccb316927ee2f92beb43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ce79d1dd94ade2b064f29899be97d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f138bbe65e569539c80e362095fb39e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ede13a749be30f71615ea813657e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bcca9d0c804f5b9d4ee5585d3e4ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d543baa795ebd7573b26d556f86cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a05bf95bee78a7ed64b10c5417394a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7422ee4ed73143d16ad7ea01d97c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ff46df68e10233674210061028ae7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f50ec3fc344c81377e43816f0740d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa9d906d2bbd1be97849265cbaf89a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db457cf2556f236a0ccfaeb0a6318df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab08e23664e0c617dbe28716471bcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d138234eb3d360a40f44bde23f27b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4574dd3bb985ef2fa4830c70058f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e5b394fa59bad8781712b728f35c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee84a05992aa727c822138d97a0cba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e7d3699f2ff452d575dad77814d06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e590604fe0a62ed7ca22de81aff31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afd5513564c579f861eebba4581f6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c3c430f96b34816a9f45bc525a9fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5183fe5393ff24895b31250828fb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00e7ebf2a0c96aec39126d6a4d516538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1fb27f518dc796b7dc4445856bf98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117978e3f3b8d56cddc341f2dde1d50c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221544e9d71066201bbfcbb9af39874541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509df84b64eabc6e3d05635494587628542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd9ec2fcd564c3d9fcea521f2e050c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809698877e883314f204c295749c8bf7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b925731f5b468529d0aa162e4b894f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d61b698b515d0281a31f74d0193f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9b0607997368ba40cfe8708239df1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318856676a0831714d749ab23c25390b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101f177e5831ead772ddf79555cee89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b221f70b668d1cc5b32f7d2be749386550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ad012a0a93683a10a6d0311e99a3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a7928a5c03b1d88b249614aa010a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bb46c07940281801e584c4a0c88bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5f3c81bdce9aff88211ff71e4e73e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae300f6366f55e0055515f7dcb472627555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84706c713a761b607015e642bd6928d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49514e07dcf5861a402e53eb0ef2cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264402385e07d0b9b81be19fd57d346558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35f6f20f3c192595f788bd356779c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7797ec05dc4ffa71e2bfe79534a82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8a02670822fc307513563259b9b94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04113d79fc45ad72bbf63b4f76abf041562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a804099d3e9c17000d64fd5ae008e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b85e996c8b5d3e64cffef44ffa1f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8299062d93b433488b2691a81ba0e03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93955d5868b920102714b5b42f6fbcc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226311f9ebd8eb54a031f2eb670196d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5fa66bafdb97cc635ccb6c3b28ab0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4cd6e14b43edcc412ffadbb90840d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c031fdcf5067aec4813e32853d9be0e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49411c0a9b4a9abe8633d516b7a444d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3bf1c8b28b5ac7d8051082b3f1821572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0623456b0c23cfc7c79ddb2a8d0a6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71179f51da080dc82110d844bc5ae1f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9464782f8dad8efe34b00223b30113575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e0585e4660f199eaacd65df1ac08e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582dea82aaa70667982002404da8d93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a1d3dc539b3b49c66df382d4f55d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03182f87f4bef7156ccb13785088af6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb341b80a3d6b8e28d660e061867e108580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24251c1735c9f1ecfcdb16f8b5baa0fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50462cb1ec7da76b03c1c659cc26d0c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b21e935d72a92d82fa3be713e419c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d09abfa0709c3a2f9a7de38db9e5d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22570bac3585aca8df5638849cdb2933585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2089e6c89dd155e9db85d3f98efe618586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ff682cd8d19689710178cadd07ab0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c8abdc31db208f3880f134d3e3afe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e192f237deb2ebf2c8eedd37f84897589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e83c1bef090a9d47a481acce90ae4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e3cd59cf0f3757983fe403993de04591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bc18732c0439f5ac1b682e57acd33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09268be6703304369f9c3ea7e6655f9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6545479a4744382a47e1137c6da12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca5a4dc5859adcbd9a1c937179f1c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0a355cb9487a9565325f139a3ebe5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060232521aa22b361b219673e2b8d49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cf4061ec5ccf21e769052b9067f6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e5fdc3e618d303d924d56a6d38c64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54c2bab365f2ef1431c442e22e60c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b461d287127f93d9cc04f4acc34965601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17a76443768234c685c87eb4926938602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efd01e5491ab707a3c4d3cf3500334603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87bc34955300cb257c1f49936bfd7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480887887779a5fa145e7ffc3c596e5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dbe02fc649eb889b7885003796c95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75db7ec32545801408f75c908b4f562607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3cc009ceda853a898cee45860619e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb94d512c77107791b94761c5419a67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672a825e2c7601898421fdfe2de71d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fb43d121f542d213c93e167573b42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd2a540d85c8bb167904d46d5e523c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e53bf31931b98d25e7b14defc57042613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb14bac6bc3dd2fea5039ac74f1615e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1516c6b6ea05997c1769ce0168aa91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc566a8bee7ea677fc7e869af16e015616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc409f801b239bd7e7d2a68dda4cbe03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60508d39d0589d68c2b869d4868cb828618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6b82d37e90c2a9da64572994788e1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e11a7d893eb9036416adff32d4de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1316324905b0c6745bfb11961be8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb553220634b0ae5ce25f5117e66a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80717d577edd0e759329a04a01090adc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c240e77ee98b818d7ebac682da2c7a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f711649a7d57af7af75f42725b2ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d33f8dfa5cce787621d12f44231b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe94d82af3a3d07c1e7274e59d449f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644a730d356fd7efb52a9ed6084538b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35c0f18c96bf1ab262766ef5c36755629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb155359164564f80cfd1eedec17c48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ccf2760b5041adb32a2bc49cb7511631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5719dab49ef0051070bb69d4e0dd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedbb86572f687b6f9247fa93c5317d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fe1fb5eeaa168a865e42bff020bc0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1237d683c2cc3265a34ebe97adda8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e3704f0523a2f2e291c88b71c9a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df97a0b3120e6fbf0cf16f826fd3f04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aae1ab2bf5be3c1648893ea870f16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81242a61c5cc15612f9822546b9b7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07312f746123f0b7cd4c5c9b5b76a653640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d71a44506c835fce14431291ba5dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945f2986581c143f9f54bde1036d4b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848128ad11bf2536998d4631b32d340a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d9be484f5db2b128f936d13b59a65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af859f70c2ea0e057331ea1a490aba28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720ecf5a0bce2db42b9da41235fb79c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4501e1232bd6ab54ae029e6abab872647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf80f6b1293d7b7359b6229c86acae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69e684bd35ffee8afb4cd512d2796649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d05070c1c857623e324e547a465601650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029482c6fd2d25bb4289baed3780aa3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091f8ee2f6dd998384b2aa42acfaed9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dacc84703bed47bae73f838bf36aed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3c0b40b728ff83cf41e732a46cfd9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a217d5738a614fde171f51afa3952655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61584f45acd0dfbdd99d5acdd291d0a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202b9b67f5462cc1e00b5510af7876d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577de0fdae173736e325ecf60a41b91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e46b6bf2a7e523adaeb8207d2460659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc539778dbc88c758781dcd42cff89d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6810bf9e6d1781cb56053047ff8294661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a690e8385c47c5cf7094e35be83489662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a0c6e2edaaa5323ba02893af9c53e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbca8ba37e217f4685ce5eef73d52da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efb01c3b08d9b7acccbe53167e634b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6fbae854282f5b3834a64fc622d03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a79ccbb9abb3b9cd0344d968d770a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640eabf9dd01413af71d7b2d6a92a2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ff8cc3ed9c6d1ffdca2b1560bc12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ec56eed5b069b73002d6c9300e6c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302b9dde7910b2d4e71b30843b6f735671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d30de59a91c54576c0acdb160b6ac2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e0ff4235aa49fc5688e29a0897373673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210f362c42f5a97a194337348675adc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c42e1d50cc43491c3179410625979a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18bbd88d9a0d5dbe6d121d98d30f7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2480545d7f138d04cb0df28a14672bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3fcdaf919c5dd6d5a0fa0c434e8f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef49fe413cc35d358efa294825474db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bccf604b8483c415e687a7ce2227c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34665b59b64c3da35dc58e504d6213681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f9a2857b25ad817ede8c6343de3f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e5b139ca30c9d523aefa2de5ea61f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031cc5ac286c37147178d6d19be32d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854bc92c1058b0988505212f9bbda07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebd18cfa7385ba193fcbc6ea099d5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15fe5556b9c91fea6584edaef93b32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c4b0c5928490b6369e3c287116cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ef5daf1217f3539e36d97ccc29b84689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e7bb2e3dd706d2eb2dcf8116d97d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29610f402d3961a47b3a2e023c4c9a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf5ab7c793d19d9b7dc594849e6a41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c209c0ae619b38d4e7655dfb48354693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1b4d55cfdb374f0763fc61a45bf29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47632d1fe69dd6ee54b938816cfda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3a95ff7d51cbfae1f5dd9d814189a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa12cbfcc98d14ae8e188c535fdd92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28253d86f28ac52e7587dc0a5116588e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf532d18dbdde4d28843abe7128e18699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe77204797382b883499006c75e26e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23bd7ae5ecf4e020e39607be7889d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935fc6672bbe8939cb33b9dab5a8e40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd31218037b36e88119de6de57be25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9ecf83ac97242f7facc15fe45923a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceefc499f00a165420e72eb5858ba8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2152aa362264a4d75ead66f87844b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a279e9e1473568f7f7b35e16ca521b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028bb36990d279d482a55f57290863c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2e9e401b936cfe529ebfee20baa6c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8cb639d90a88f55cfbd6160e59e76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74f46a1e67952a91e6fefcd0cdb18c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926468e70f13505166b03a8116dfe41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d467c5625c9f490b6881c794b8907713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfbf3c9463a84358ad0b0d4181768f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e81043e0fb6ce22fc72eaaa1b78b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cdd31db63bed77490a52ae9de679e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2053dee02443f4773f06370bdee7abb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a59ce43d465f001d5b8b7af2733e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683fe686d09436183a2bb47c3ff3f4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b18a88a92aa3a0d177f18af2e881a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f444b35dda7ff0357229a80a2c8b2d3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e1746bccefa0e0c5cbbbeab3a07fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4848ae2b40e13b36b31404c8a7ed2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b5527de4eeb2e10d6c150d85e88a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e23b80488672d959cbd29ea1b87b6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7bac2d22b069b9edcd81d917a157c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f5ba676c41fe31f0a5eac55e8793e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b2c19f338c72eb6c24d56cffcdc02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c34c6b39b64454e05e894472348511729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7a5621a17b63cb624dca842d1b2e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd67fc2126cf78e95839e8f9907d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3463137a3836cc47b745d1734af2128732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec72769c2c2a199f3ca3cd897418296733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985edfc40ca3e63740090629511dce2e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5dd59d703f4a7f168b8c62fc891e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f87c263abc32cca5fd20a1219bbde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d5967d996068911675074e4cc60c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea694a6b45d64918349123379b6c5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc5389d547f2b82ce418ad838b65d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24ab0073d530b800bad26b37b4a849740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4e1477e0285bd5501ab63fd018327741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc9558d542bbee43c459218804bd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a9e82648f01d0e85cdc54621e62bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf518f84e642d255233644586430b04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a78ccdeeba281e6c6693ba2d54f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb2044fab1945bca137840365ae99a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c73686ed85bb34fab1a8d2357b006747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a026416ae23515df8d6e9eeb6890be1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96511db64cae9e8e64ae370f16a0c06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598c93913c3f1a86a2dbb39fe645d20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f5c06df01279bfbb020e6e73a84e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a47e43382829d287f90bfbd0d7ea59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fd87ebfb74b0e5533cd606a2ce339753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cea6514e99aac5d98afe36fd347315754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca175ad3f023141daa4239ceb480e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab351a57bf00206b34e50d939eeff733756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ad00f43359b8bc835dfc5631d400757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb323b0b70381c8b4550ea83ee6b3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4c0a3dda230a9b1770facac79d126759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec45934afae703b6d58dfac376eb87b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c0218ae7b28e29a4a46dfbe409a6d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f57c2156295c3bede06756d4c436762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5465a27d2dd602a4a976ad17f42f8f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f18ce22a6feb4b33d1a29ea194877764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b84b59759b889ce3ac4df6448243cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba389890c5cfece8058e0dbde5013e7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf8514b90dbc71f930477c981bc294767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>