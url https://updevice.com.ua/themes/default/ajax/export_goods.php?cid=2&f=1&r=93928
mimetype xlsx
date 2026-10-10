--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb856256f06be85607e2eab929dda911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76d49afd4b120cbc1ecf38a25799b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51577494344b7c70f0bd1e94e8b5587d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef32a30b89e5af008f4745388d0799a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bace1dd4a65eefc867c98993496295d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf709ee9b480b4a74e461f8076ae5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782f38fcdcbd3bad566ed68f8a69fdc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942d1638f3fb4c504f511c311a281f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f2317effc4f96f9472debe482dca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff9d6e1758399aab18e4905d25928510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01833463f529837102a842b0f6022c3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eda728eb350ffc25291bde6b769af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbe2f0a07558a27f4395acdaf5162d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7d196effa6d6cf4cd9a407db04fa014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4369e1f78c5dc51f84d6d5bf195a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536bffc72b6adef38678f5e7947aac316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb86d49020261ee8ef03c0a1849e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ea00a5c2a4f4ceb9a00bf17d46c3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e835b8611a7e51b014da6e5343d69819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f7c3b0a2b433c4110ac5b2559f9da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def599c848986250e427c22e47ab8f8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902094585fa7d65c4dd66269b5cf0c4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4662d3894a2af6ac192e55b147f66423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38374c52c0e8f5a724fda32ebf688524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeba6b3bb99dd35e920bd1d991c3f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e348e9c3ac1f652783662550f754326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8f118055e4d0a05878cfab17cc89327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d95da7d3a53bb7851706261e1e310c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a46d83dba7a79422770656cad15729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e957e33655e68daeffdbaf7f204a2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f16e17fa96a4ea2388167ed90f789931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495102749436c0375d04fd6ed22550532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a98571fa8a1ce3fb931f1fb44e28c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae3666fa44001a1904021e3b94228534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcfdf90614f97780321b36452f7b1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7e4724f38e6de4bd3c248a84b752936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f5cbcee0d1e90354a056414b9b25037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7054dad561cfc9f3755c82ef80a96038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2995f5253431879dccbb1974a9a6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12453096b4eddb4c0f696bf23f5f2cd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc95bc27c1e80bd08f6c35197376541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871738f93182649bf2beb7446e4a45fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781af93069d637e87da61bb0a60e153d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16693c440c13b7d673726a0cc462c4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de82c410fd3787ef4d43a9ce81af9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c768b6056c5ead3fb03d69b4e32c2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26c97e38504c0a315ec5d1fc85a88447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781a256ad951cf9684673b9595743a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317de8bc680513ebdbe335c9257255349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce205bb57f5f435bebea559628799be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb359b5691a57c1ffc41143efd84c4b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac13043058d9d4715a48fb26bee5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f386b9ba69093b8d70048508a09c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c464caea57b916660e538984fe9a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c576163e6545fdd3ebc78166a0447555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151705f221785adcf00f58498e335a4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a418e39c465a9b80fdf141622ac6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b88375c94bf737fbfa9453fce146b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d61d78abe5c681d45a8a68d2d098d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b674f6db8c85563ef406dc3449a3a7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870bc984f41cc166ebfd0d1678f483861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b64bbae54b2ff9bbca93053f53e8a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719ae85fb441135f39f57071e95b58763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269097dd55ee4660895c2cb6c1d7515264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cce94cd1ba6862246742ebf97659765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48d187c13125015e7773a2655a9e4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad928156da18e951aad37816e0eec4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c9acd3516240529a8ec38b61728dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055fbdb67b71999055f5f424b10240869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a50023528438e895e2cc15a083467a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af112e02779f66747f676cab85a9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f552335a6ef5f88350602f0218d429c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434483a57d22936533278c03915ef7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691a85d58764b08075815330330ea0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bd5fe0fde351c859ef20f7bba8d5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ff6e3989f086a0b66bcf265d866ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5faa39fbd8a88d71d4d62812a211d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb41ce4115756d207e3231c28ecfb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d53b0321b6298299d260d98bb76e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716df352bfa95debe5257d8cbf1054c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de47d30107d871a62973a15438d7b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6693a55d5c95b27930d078de9ecc2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d5d0f583902058b8f9d4ba7e75f3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412656e2cdf106b0709921632808765884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3ca9bd72aef9a9794c63a5d5771ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97114f802e507617dee998800fa2798e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c4c71eaf91682a0cfdccde4ad6d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592ad9f915702a7ba0992808acc262788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a5233380a356bce886992e373141b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeabbd7fcbdfdf7486bf813a0ec58290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1606ea7883ba9de6fba4d67b6078c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4edfcfb567e620aa7b6aa4a0d539a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facecc3fd0c984ad133028e35991359b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba7448e0ff2a8d32f28a5b3869765e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4d5c3134d35463998686d07a1a8ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcabaca44ea74b69ed012f874d3b5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933c734206d645843370221fcb5240197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd489f27ef34c59c9cab2218eefe866f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b2583fc613fe0aff311c8997f7cc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0614673ae84cbdc4f17c1755b821f1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf893a80aa56e3e38babe7740ed5c69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697230b8f3de3d31c227139ed6d20925102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c89ef5b5d957c68b47c06b86e9954a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4b2e7ca0f0b294c8217c431e051a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df42a64abcb862c5a18358c3a9ddad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4474f42b769cc0b3a98ace81f51db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042415123c29d8dc333f236a941623a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d3bcc802e2525a4ca099d23f5b737108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effc0b13e7af5dcb178882eba093147109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a39f9213aa67ef567b5b7894d5a1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377bdd5207f2fa543c2eebf60e53dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf22da3cd1cb419c0776021cbaa77d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639b354eb688a4bb0be571e17b66efc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf7967f236c6a7261f146649902881114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2f4ccb5a60be35b47031bcdc10be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142aef367a09ce46b85142f0a84475e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069c8e6e39445e686ccfb1eac105295117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18d58eadfc78141b5099a4d24f221c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2026375f4d271bca0578791c9fa93a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bcce9929649705f330b90be0e6a23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2c49dc4e61ada98ee9dec246e1035121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719d39424a3a86df62aef37b83d641d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0122e9f6f9e4fd22a2fda5236c2f7df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acec5fc85c11e3594760fae4b00b484124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ae3677a16794a900431139f69efd5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcb6033e8307f8c1eb17b4eba3a483126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6403a82cb6c5dbad0f50a40a8dc0f97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e34645e3216fa09bf23b95265e1822128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39f59c0bcd9a232cc8ae708b2c2198129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7a53879208e934ce727b96675c995130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6518907ede03392c946d6611da427131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a8a32c31c4fcfda4aac3346c06e02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4468540399305525b65c400904a5fd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784286c34dad46e8979e2f492fbbb72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b651696d7becac357bdc86d5b791f47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef21443d998bf7002ca39d5e29eb755136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45a16e027bdae5a7bf05173161f1cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0cec7b5bd2457791acf87c345ffe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37a71814ff9e68d6dd4ef961d61fe8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93be34ebbdff2be05f09bba8932fb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780a45e601f7aa73686f23abc2e48a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2247899e7946c54536b39d0901b7cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5b267e250533797081d9f10e4f408143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109fff54d20d5cc9bea7f396855d4e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb349258893bf77786fc7274a785ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a33e9b3c0aee62e16b77211b41a83c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa2dad6428eb625b5e285922e6c1c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c7720674c406163ebd5abc6a99d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de1bd6a59bba5dc44de1ffb1dc06f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59ba00f89ba72daf6a33e76e110e55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037847eb2a3c713d82625ad202c204b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48c43a9f0d102ff9507fb58c579937152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d40fd27c6fd6fb30f66340cf668f20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a39bb02672119744baea70d11d64d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacfee54e6208ed1ccda3749c244d99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853536d221ead1ddde33035c5247f4b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9d3c27cf524ba4a042ce028e8dd5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f23fd0e0f5ef60e45566ee898c4a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003bc4ee4631afe96494fe9b0fdcf50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa50aae524a9de71469dc49dc3e3b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a3b3c930014be06b2dcf075c104fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be129cb794d7d2389b52a0e0d5a738b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c90d1b5ee6cb25b71411a4db66a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8003fa310b1096b3721b1dd92f421164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34763fa09c1ee3b8f8261568977d25e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c114f8493572de15ae65c977a49c30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a0308e1cc25b63577230eec2bd3c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c044af3a9164b71a712eed059d06ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca473d80433620789645d86c7c32e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988c8947ccdfdd1f697f34d813b7d74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16170181350196789c8c733adeef94b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e22b1b215f2a0b5bb31659ecce98a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109109554e0983e68c5a683ee4e645f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade7b598ebac2bcec5d9bb4fdc0e81e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32aa60e8195e14127a02b970c0d5d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb9f29e4b5a1feddf810d70fe1aa1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c714c1ee4028bc762816862f495d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcb44cc3ab94549781c3426206d394178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a8cd8937ba16235ab77f8d115de5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acafc9d7dd02e87138c72b9775fece180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e461013d1add9d65a1cb60ef0d5dd84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7907aacdc31212ff58f89d3b3fa1c14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c8cb739126f17bf4aaba8a3ee18a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9edb1b84784dd46a90300f5f16b91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14e33513355faf538d49359d02c1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f7723582b124243298309db0fdbf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ad3da0077533d6dddd339ea025951187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efee201253a8f2bc7a9bb9c7945953b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ef83f76699e860f4ed657ee229810189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13532824f201e348478413bbc28a3c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61938b1f9f6a929052b0bdbaa815a48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899d96fabbe74935fb8b93fc8466dc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e02ef0f27445bfef25de5567c9d47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f260b9f493763a668ba3c744219c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd2afe89346f9b15bd9e69ae6c5dfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579e2d474b01554623fde03804bff9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af55f737348bf2c132bab40259eaf94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4dabcd2d030ba2c7d3948bdcea931198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7225ecdb8cb82a05e0805108d548a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792878bf2c2229f9e42211a1d15b2f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d979a53ce333d024b88ba8676cadb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e226191aeb958fd3c10405f77941fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c73ca088a3453c7d77dfd52e302894203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab84cfa7283104dcd7600367df28efc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5d5cee8b97975e4f24064aa58b428205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d4860e020417d173042434297b0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f1e92cad8e517a6b8f1c229bb7f81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18932bf54270fa7845896f017417086e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dd511a8a5700e63ed40791eeb266b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2252bffaf47f7a79f797e1b9c6db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a08f2531480c27a45a84344165092211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105dd5d4516616c438339a2d817c1bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82d707d2410bd375fbabd00122d753213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f4c5ab22f2f002da87a0225a52cbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c50e753eb95b2c4ef02580f19c6440215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b51fe2c339c0c01ddf68d8e3fa9ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc83e8f5f1c67297ada60d759c502c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774c3821c7d2c488a99887d66444f19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99eb97c53f5700bf23983e7a7082cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1779b99897ee5cf0407683953c9c117220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c752f129c3c535c8bcb80db0414d45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6951b9d9aa10bae195b81edf00b4d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c515c4117378c113873c660f27aaf7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4f36d83b2728b6814bfaaf7cc174f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f1389a7727319b864a025360f9f80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ef6a10e93e3d9f89b9c8fc698cd42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f9c867c7060a9511f75b7b822c288227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423118182a0710286f804095a38e56a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455db62da08ef15a3646603b24c6922229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bcc31a871e4c6cbc45c943b7ae558230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ceb0d6b6934bc73d4ffa5ca12a082231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eaee505872b055a96c071c7f09def232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51e5dc5222906b3bcfebf4a289ff1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3a4a97ffae4a32e517c6c3ac34f2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d019e8547044a258777395c5c23c0ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a06f966db0df546c7b6d66e79ebf6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37339b17ed3f9f4efeac5d75934c7801237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd0a2197a58401371f2d71e19ec126238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62453e2b814f8f8e53b11ad27780575e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210a1faca05ac9ab3ad508ff5d815b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d135bd9e658f268e206c0b801ce1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9186141c97a2055364ccdfecdc597e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86258a5adcd97a2bcdc56a213a694bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc93c87aab2d703d7b6604527c43f87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06c91b8399c988f6c90b84234f5312245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4936b4a3c728bd51de306a9e915efe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4d0fe119c7690ec61bc146aafe731247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a134d1f83b5e4d73fbcfafa71c15e5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f40652d0b24a8cfb6a1ad97d945a82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd71939c19844da56144f710a6acfca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c7fe3664d1dcf170f1cf96137fcd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbf8606680f74bcb84ba8289f9b3a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d43d007a633732b3826ba885f708b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff310ca84dfad4ba8d9d60afa1c8882b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700e2bbbc2110f41c8f400379e32676255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a8f9d6dc448510e589ce514f64382256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c914f4507d2ace6cb40b7c1b20b3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dc23e9d912aec8fc2d45c57cbd9bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f618f79d5bb3580482aebc1750a3f24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ee5713ff65daa183fcb69ad0fe8d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12459f7e6f6199d54cda181ae73c640261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4a427ff5b4d704fbc03746e1422da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b0869fa9b5c1b3ec6a372799a11a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058505117d114ee854231a99788811b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa883c20357e9c9de66cb9af5ded9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524e796933d94eafd13409be709531a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2406c8641aedeec77b9ccd7503ea21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be044155a2af25ccd743052cba1a2140268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed63a41006935cf3284ab7b93858cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a902b2c67dc44f3e310500180f7dd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692d3a23311f8e44090831edc614fa5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8abf30deb22d336eabf8ea0f7af8b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312df5023dc4ae6ffb5ba2083e9b87f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832ce2ceaf014617ed55acd63c07990274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a11b2e111c4d4a0baac08f797aa15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e74c09ea7fe3bd564860a36144f47276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13ab71b39bbc4fcea9b3d34de85d70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af933de2f549a15b95c8dd11a879d13b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0324e261431673aac5bd94f912659279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250ad506100ee9b058ba5ff5c16c096280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8be32f59292350b263f38663e417c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1cecc5e8f04f5d53a70a42397650b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437257fd554ab3e25a68a3917ebde46b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ff6c7a0a9131694d39f224ab68374284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab7459268d59b3dbb44a5ff2d1c408285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd128c9ced655db12ae17021afed4c6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75adff5f157997b06f258472729688c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059361e4ea90e333ad0eeec6f1a1c47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528536dc885bd30aac27163e03cbfc03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad874a7ac01b64d9189b623a07753b9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41912a13f1eb090d7aacf93373fc664a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eab31e344ba99c8aa4b32f71b1567292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1e71140016b489ea919a084733279293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a47e77aef14e459b24e1669941fdc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05a889795735b42ff26e7dd4a24a90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9b2b3ab4ea203de2c7eb9f77f9c82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647e9fae00bd7efd5eab111d6a181c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7164ac5a7763c51219c9280d65efd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c3bd1deaf304ebbe0708b7e532a45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3ca9e7765ee479f7e9f76ad2dec1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4a898cbb4851aea10aefa06203ad3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8e991c694907a774fe851cd7359ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f949d33c8565b7959f8b81037a492f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3ffae1fa62568cd4d7d249d47635304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396dafec117dfe35f0581838c4ab693305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd524f28267d35af3f64db246c8e7c31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2424d29d12f6172d4e4d50abffc8b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b37cac742b5bcb479d57d61238e8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190ffb82f7a0f0674b80c02305b6fa6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869bba2396e6bd2826dacd77f09a20d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84394e934dcab42e069c33593f255e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62d40a070081c987d26574100b0809312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520c2de26629dd526a6a6c14964a732313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f0c51da791646c1bb81d3181e71fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1df81b2fd633ffbb7fa21fc3d144315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d57ecbfc9798f715d5fc9cf5a69ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab83070ee9f8eba35d6ff9002277d3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab1b200918ee26cba97127ccf9319318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf97ce82765c7fdcc1c528cea08a138319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8688a2b52d84ee00be9febe0c09cb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e138787cc7887077e62763218651c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63ed7a2273af451c18c7684e2a23fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde4e53da996cf91d0a8460b18d41e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4274b2b0c4352e4272d9ef1a59658d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc804b70028b0804bc4be7dd84126d35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7c31261aae158e87e6b13acd4dd82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3e5b4db82f8e48010f8dfb00761f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590682a09fadcca071de9b2b0affa38e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7ffec4ce1691de77a51e66f9d680329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195da2591ce000cdaa566d6c9017fad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c920d30fb6548a20daeaa99a8fa287331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be82b2e63f607cae8029715ba01710332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d1aae76d4b66bc275fa7a7bd30ac0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa61bb3a42ecf2ef59a0f956c13ff65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaea26e4b3353a3030b53d50bc3d9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049c26b2a417894f42f881b31ef831f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336b668ca10f5fdd63bdd23ac3a5048337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c046178bb57e9bc9c5a30b8b5c4df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07225c1b578082d2edca795d072c68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2469693327bd6c144bd56a06821649c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f58ebe98cb599c4cbd2aaaead281f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb39a16fb942a3ffbfb4a6f8f9144342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd947b7fd135b303e55e584bdb6722f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31567a3f6ff3198a8880fafe5b1e59dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547be78cc7024fb2df200b3424ae85ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c495219ad201914091a4a565987543c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ee735ce6e41ca10291603591a729c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fbe033d78835c0368418495facb07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d244303a230a89c32cdefcf97a0c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ffc75a34f59e50156e1e052b4975350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dbebbc963bd120bb3c86bbf6ad552351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094b2faef4650724207be5405d403f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe032f4c5dd545a266ff70942944063353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839afb543f5ddaa38d0115a9263d245354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f912fe318d12f2d861df031ffd2faed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392255db587652b99d22dca591e1220356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98556e5f0f0f314e415f151165aa9be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c68fb99435e45a1f9c4af918825197358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb86c4192fa5d404df8b8cc34e3703d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e515ced9c4da429f784724665a2d336360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d96734c2865e4c3748ab2e45dac9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec370bedcf8350db80157a97c3f392362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220840666abbd3a17f1f759ffab65e3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87142847bc870563a0d454ccede1de6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b36091de9ecf5d4b68f5f691ee8b47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303077c83e69eb9056236ca5cfbcec35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c87f3f1eab6b0260a74d1b8ac1bc43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f815193450690a2109f284cd426e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c426fa48d5a6fb5a7812f0ee88e2eb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db98d065b657c086d13a0ab8b783fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a40784007335e1de906c0eda8a0aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d26042f6ba60007072b67b88d06b6b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd8df8a6840a94e4e163bb12b96b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc2c59e753fbeae08ac13da2b7548a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bc5e0386c6fc63719750266ba6e10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a52ce737a1b537021e247c799cad71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96943be572b66aa80aa7bf3238547100377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e87d3d28b3119dd150638b6040894378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfc33f79678e62213cce29f7fb008f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b05284dda63c1986b13f0c687d7d9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39659d990815654609f61afa6dcd0d1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3e32a348515654a9c971124831a14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6980de8ea2cc0e2f6dfec9330f4a5dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed6b7150aa9134196eb07e0ccf3b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfeb80decf65c2563d204912c01944385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b5956bbc1faa5318c54e8a0244068386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe338f17f5162995a736e6ce1609410387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41306f5445ebf28f6397683df0d4830388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477be6000deff1b48c8da55fce9099d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc556981ca11da157d1c5b428c01c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0166f7a2dd0b592ad0aed85c1c582391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1159442de62824ee350c173f56536f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5192ba8a6ff937a77e59f545be3733393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c64e3192669f5dcff5d5ee9f4d42bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2c2514f5da52fb796cff457979372395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e68fcdc5c971cddc53bcd9fd229095396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93186508ac3c6ac98ace46ff326f515b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1919407260459ba925d4072eaa02a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50c4b17d31a9e60e40efbd90b64a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87e91944b1f800730e4b768700bc7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44270e3ceb165811738406b5abd96c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162045079920386a30990f884d74c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548598762e7c1a37adb933d366d960f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ad3644e6028f45eabf807206f99aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0038482ac3578c6964347f489f4ec0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1a1b0901b1edd5fa037beba93cbe0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b93a09dca3c6b05d93c7a108088f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05e56bb07fd2c60b415a702b44f06c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c470ff80ce67cbbfe3740e22de2e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567ef805aee31dd78e789774024fab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f60948e83a7a8c7f9a6914a0cc8cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bb63ea371fb58c86faa44415d290f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b5a500bef9e50494383c78956b63a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a1a2496059615ce6e02d24d4492ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f33b8b0692671e14aaf0080f95a3b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400e14b406422a59c4772fd55eefcd9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282191d88052ecfbac70b99e52a6321417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20f38abcfa62ab25238bc83af55c37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4d44a100fd4aba299aee9b9653514419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43bf5ac2cba6f6bbf11ee64f491d5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303a7bdb7b734450f7a2002128af475421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91a15a99c97375d7d8785a900de46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbe9fb094c74f6bd74d1cee0883c45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479737434417c21efc5093577d2454b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255808d90748a01f3db08f1ecc5b73cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964378bb8ff4e3d05e5e6697036cb2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a163ca1fd7c328ab16faf0b560efeb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6ddf9c7c5d0d83c756b68dab627be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3dbccf0e2a50d884428a9baa62a52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5213b7ef8b4e54a94b87e750cd096de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934c69d9079de6ab926e9ed0e6f56fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a392905dd0d4e0f48e122c42a818326432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35488efb366d5ad96b69a787e9d2be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add73bb69f4fee491542ddf1f2435df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f76cfd89f18ef5a14d064529113e7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc931488800d3b6ae7d07c4b4d742b5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798c56336646b212a47fe1b0108fa20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745c704bdc9e612523991f8ac79de95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b321654a26ddd98c2669aedaa0b02e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97dc824f405e826f40988f34065430440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f46143a9c30e07979d9e94830c8c1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa8525287164277a34e0dca4dc47e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec018436060ab36e05870838423b8e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdc5417a30d831a1a51cde717c70ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6d52a2861d835e943c21d2b440cbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1bf45f8af2ecd087ce6490058c78d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e92d56432bbd4c70920b18ba0552eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b893d9a33362b0986757511afcbc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b411378998158bb6a61d8ce6e6d53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d817aebb3918e37bf42784289e07a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd801e93b1a257c185c20eeddc459451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430160a811cbf8dbe77c8b314f16b2e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353ae76c664e9921ae36a703a534a4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ccdb4345c577ae9d48cfacd10ad83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374553f36687f3f52f7ee6b5db737fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644236dcbdafd9cdfc4def06f64e4328456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7fe8139ce44b520503cd45caec621457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c91fcb0acc8b971fafe44d2607fbd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83ed3a48021f91ebb04b7f5601208e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4128ff5d9c595de2c63e661fef1af3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7910c782eaa81f930e58ab22267ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fbece48cd84de8495ac8470884acc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2bcd85f8cff3f37b3eb3011a8c86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a645ae45e7d0e5b7f9cbaf3ffbdc34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5627cd2e4e452d3a20d3ce2bdfc7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3dd9940e80e0cbf552501660ba510466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f354b75ef81099311152cb98c16c1cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bc87f52554aca4bffb0c880aaec4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160913aefbfb8204bad49ec9287b413f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a3404a1f648206de67a3b901fdad9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2eef2f90bd72711460cf338238019471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94316cd6aca1d101a7cdfdfa478147e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8c18c99b490b6b7613bf9875a2633473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3e01cdeb4053db644048f39be223b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c9d4a1f69469d65bc4019aed8270475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3b49a77b5b5795149aa268a507aac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e6adec85d5889a69638c4cc5f8407477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30406bf1b755513541f67822ecae4d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564a81845634be12e78130ac47cb2cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987004cb0c9eb7dbb67d9adb7289e69a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a4e9173027234d5bcc4744f6792a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894057afaf7e19d719929246bcb4d06f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c679ea7f5a019538511f1f691d457483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757982cd8487bd99b7030abf07957c34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd240d392087359c7047cc868b3f05b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ef4e5182efb1ffd83f96c7202b39e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b46afbc1e3c355b70970c4ecca2924487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3efde7ac4ca8610c517d4f659a696488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde7ad4e86298b1fe4f35a56dbfcbae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82479121b33d59afb8e3bfe436619e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff450f25335b76b16a8fb7ab2dec7041491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b9a05e19275a6e165229257a80d2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c791189346f20af4064b9acf439ad35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22212779f33df031f7b76370728228494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf625caf814226e6f7b642a46ad85c07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218b210a4c2710bfa82984662f91fc8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcc14c61f9e49fe69511294db8ad1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60506f4fbddf34f5257dc508a2c091ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885427a78002802ee384f34fce251340499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a53ab377dac69ca6b69de9853cb93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d75a6e141165d4a411652d577a7338501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b140c7b6c13a0706e04fa948cbe1596502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c464bca8242a24c7f4eb28710a690d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965d3af563cf586ee624c1cf9f9814c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fda079c5722042beefcef94d51804d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322d786f19461d3d86ee978560d6a8a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff4b13b0be49e367012947cf8dfc1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dee3e166534765c78dc968982e603508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce127c71e630fc6954f932c30d0fbfb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a33ae4cbc31dd6610e22057d28a75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd5247e0449ba243c96ae0940662c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d5b3e9c66ee4fb4b6d8fce11e3824512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7222b3f2fb54e42e452f059eafa3f49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d8e5ff085758efd585096ba85cff2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1762cc836c60540f747da39c643465515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453db2daf1796d0ee3ccaaf233ab028a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b5ecff88766595be689b4c739829517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df812a0ac1da9626004c71988bb90e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba609908f3583c2229fcffc470fdd1ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb8865dcc031f503222878d1e44a11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d881e00d18556ac20c80269631145b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d48e9b0f9aa14ed0aa9758b4e69aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cd789a5e41e78ff63274db8744e4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d664897114792d085bb6ed6fb290b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034b191db9053fe2cf8f6c73546e361525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6debd950709265f2090fc324fcf29d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53499ae07c664fcec40764e17d92ed7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8c217f59e2b5f0dfcb57ad957c57d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613f01f3b71f901ee42b6f2cfa28923529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeab31e2919431d937b8de44cb4b4e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7f143862193030483578789b68d88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be46850254076ffddf07301fc211f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e953d33b957d34cf9a1d8baaea60b2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b6b30b0b0f516ef0c3cd5fff03673534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cd880f396f818be74f7b2f19500b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe4f34f3453765358557b760d96501536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eef930b2f5dbf80b5db5c8dd5a1cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de61e7d82da5614c50f6ca0267dc791538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1f1f4034fc652dea83f5bf9b46ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f056a94ace8cdc224f70b6f6061c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db19b47460d33b3238f3738f426108a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e84c90ddbb8fe67b50131bbd24ceb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3e350d26ca3a62e43daf170faaf84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadb6336cae8a62f36faff25b5f2167544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1652c270d574699fd1c90e34317f12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee0abf3550524bff2ff02715c5631a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662131522c63c163573c2bad92057e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf925df097365a5bc574a5a6dead0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ccd1701650c33cf3f0cdcf5c2338c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff4f2c1bf9fdbbe53c9d30d8ae00df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eff6f3670fd2a95f5db771ca867ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea952fc777f1cd3f4962db7688653f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dba2ffe4ba09a7e24d96d6bea96be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddefd3ecba79719adc37fee9574fba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8381b42d5ea135d54fc0e51da531e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ebe5c07702259cbfeaac97e90e00556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b9932ee1a0474047c2d805f7c9b8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61094e0f7fdb0eedb0b8ae1f59edd489558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d6254f3f8c38a74f5c325d564802f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3740841cef0d7160469cb7fb964f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0968cdc38344337556218d62e71f0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b555721f3718683aa4d59ca8fa1386562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a83420864d8ceedbd36b66bbbfb836563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165e24484bbfc19da8ed20f0707bb31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bb3b544ad4efc737920522e7692eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc083e5f8d7cfa7f409895782169f95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d6870460e76e06a0318a818fe051d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b257ac06df940de9dac63d05978be6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182beba232721845f4447ae4c3924c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e282737e77933509cb34516af462d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e95a383387b15eafca13753876ff8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dd76fec783852d74f900f40ca3e4b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9debfba26c38ac122acdf0673894f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f6eef52c79bbcae25c49f8467d005574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2abc3828ab2a860cd4f32f619c8c1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae336adc04e4f3958568027521b373d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d9263c3a4ff0f8eaf4ef3ec1d39d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9445dcc5fd89004a257bad9553a7714578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626552a42408acf31291b86f5b5be5af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd845025140f37750f8b5be8c0eb98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c3e3c943e52b306c8613f63e4bb0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fe0ce75d2eaf933a8031ad67d6642582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589746192060ca9410978c823a84414583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feec7e46aba7be1a8b3a08244c431c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35582780f14a999ea8df42379da21be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6ea9c57d929ce776a3e72df06feac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3f2636e3fe85d852f368687401e44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45228c878b2e7b200db60d0a0c0b2e2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1a32904e612ba3eb12da43d27bab9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6ed3f40fc99edfc17079cafe6c5a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba4d2db8dc8a40e2d4e915cc650cd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507ac5d80c199cfe8b9cc6101cce3c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b332630ed0395dfe4e443493910db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75babbee537d2cdbc70beed21d46228f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3ce38a3cafadcc0eb9850fbc2f929595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694108eea1ce8210b87e8ca8000c5f5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7779aeccfe1038c97456014c146622597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccf861612a290a064afd10c7c6012a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c944eac6e6df963280b6c7f97d3aab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791829b686adb68c8dc5256d60407e09600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b479583510be84c2f4f3875491581aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e9afbcb1651928de37d6618a636ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca42cb6f35d3bd1472e0d29ba46405603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53d251af513283ccf8e28e1bd255e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c87984ef9b77693198b3b4e082dcc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42562e91a3feb24d3e29caf68541db51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbe8e22fb362531d849afcb887121b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f62676b29f8eeb306c1edc46d5cf8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e2cbdbbcf9e764a1f29d81016e244609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d15bb7306a66ec83f94e6aab3fb72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134862d9fbea975e67a72f6b265c058d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57034c600c6cee234d3956e9c9cce7c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cab5f4c4f8444cba9cf118c8d3f45f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd73c1b80e1249b303cdf6576ec930614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beb65c67c63f8b02f5e8e6f7d320ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa0fa018e5316962a112f64f947990616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33342f77a007f861c17861378688b9de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba763db36cf262b0f93b71cacd12e5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bdc6737f4d1334a83e28e3060fb88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d71d21e9f8451c942d15035563b14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69945834d6793e037c67a66ec621b7ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b6ab3f0bb9812ab701c309bf92cc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab066f57a3297f659de6dcf0b11571623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b06d1e8bf619f99754cbb900914901624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfd246a509b9d94a138e4385dbebad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b5747c889487d5e5db5824f9c7f19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e4e6370bce28e291c945b2a433006627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22610e85836901eef93f9c721c782628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb74357b2523696b1493ba3226b59ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbca1e80b61bdd3c3ea2a28c2f2c1bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3404628f7e7ea43e7dfc4c920d0ac35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9475b92bf3c38443e6cb40ad6a594f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89540c4f9a479962a9c7bc4e6f5ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ce426dfdbb40dc12fdf31648af59a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f31bbebf8591ae4819275ce21bfd1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d19932da19194fbd630ede6b99c432636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7780867c454dc699c68e1c2c480f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb925394534694e637c87fc58f511a53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbef2e72749fbddedd88eb71b396c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d34d449acdd2a2d57bd4ac93551e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c23bb490165e26fe82cc5f5e7c800641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec050e5225e8c170ea05913c58c0a65e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58158cfd19391c5886594493512051f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f9d5e1f05eca0a5a21d42a8d3c16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379ede9548ec88821c6d9c1ac0e8499645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e2f6d29bb639f6c9b93976ab06cd5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be0f9efc2bdcf59ea0b293d51f021c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66211f7cf90d71af2a3ca65a562774c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52d71454539673c944e7b4a5f54fd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56031b97c2a6bc6bba94f636dcfd03a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cf29dca230f273cc69e630110a355651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf35a14268de0a4668331f84c96fc2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1f528410ca3b70eadc34de18bc8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a361f7a8e84e0b6edadc3965a14281654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e502a35d491f8cfc8a683dcbaa3deb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b705d8942b5b458c59c135c1baa415656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe31bdf27f69b7e963a716598a3481657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f9254eb69b492421502ee927e23c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182fca167302213ce38fa65067321a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a9cb745ae1c8f567b3ab6365bf407660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923670d9750e3b03338a97112a19afe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4d528294390414d2e39317d2ed625662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33180a8ac2830e15b1ba945182e239e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c37bfc026c36f5b0eec05f30b7254664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930280b6bd1a6673e0c7c25d9303d10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b7a3068a7c556a8d9c131914bced666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b8752e87f7c346ef5a0caa1fae6d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809130fdbb665e411e162f0ae510005668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21004aa876fda90725d2214542060a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea61856a56641f7f76cb54ec5ba921670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cde8de111e92a515b35251e9248c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3756139a7beeb3184bcd20414632672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b7e5091e8f7de0e9d24ac013e03f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abc709bce8bd28c31ac0753e6bd6de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e62288b7f91315b404b3c489c93031675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0392cf9a5373809f4a9b16a30a5c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3cccb69591985a1415779287609d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b653ed0fdaa9b87f7e577d4a998b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b69c64964f0fae9ba40331a320a3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5241b04dc4605227be2d2c0d5b7c664680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff68ed99660704ad7489ecdd24aa31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddcee8d5af0aef655271e4b53dd0e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31452ac8502e48c82befe70102fccb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d9d896cb074859e58c2ac5da0c883684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f0df95ab96d0eca291fa91d0d9f37685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657347e336d928d667ee490af7bc049f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8f72fef0a1e829c36ce5713b300c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73ce82cffe9840e5e438473c875a99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83229564dedd01c2195324a8a07a4b52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d8983e8a677094a8e65122e9f0636690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6defbbf6bf63a38b2796de470f4120b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561190da139b3c555f11d1d14beca6c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7f479f43826eb555336f20fac95d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a42e026c4a19bbd466a7f22f8c7a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56373937a3f84b5d0967ff2a18af306c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f98f2e74fe788199b7ec039a12a82696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca94e653f1487569038df7b2fec3916697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d7ea8a794b093aba1c12159b08206698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f8bef8255f084a7613ecd315898d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7cbe14f6f510bc6a642973e27767d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba397507dcc3b58e16a3a45107769a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345fc3ca9d5654b22c451187c52a9fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab7331cf45759d58982536c193f0ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748a3814f2531e4f923bcf6031af2d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a6e77e88eca450fe2e83351ffb66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df4380afdc9692c0bb8f6241b7128f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81239f0e5bc438a06ae9f1e371c13c49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a04d034f7a1fdc3202934308a5470708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ae03dce6ccdd77bb62830d43efbd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f2f26acc862441837a102198f7b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7567155a462f44d25540e1c7864c021711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8140c549b06d5afdfd7c122d023ab0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f73c41b2140355b6bf1504b8ba7056713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623021f0244b9776f1c6407870cab12d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8eb951c15b739d2b3eab9c7b32bbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c86643cc8e9392a8768e8f1ce3f6d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aee3fa9773f8c31694a4a7c9769d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea629da4f62b3632f56fb417809b4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faf46d937d58972e3df8716254ac85719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbcd8b586a65543616ea7601344f00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f788d8bf0c776b7d1ed822800a35a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d053bc93ba0aae3aed21dd2dfacb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd75c6ffbdf07fbcd4e79658e94715723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dc93781cabc27a1199281874452b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99b90faa5e8d6498873cd92ae5425b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9aa7d29e41a181265cf9fab78f93726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c468d64bbb24ddc95b6bfb61992bca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84664c822409a07442f9d1a42e7e720d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63642ca07fdbf769582aafbcf8ceaff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03f00fa3931bd1f4b3fb637825e8ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cefba3c3d3db33ed7a4ccda9c3336d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76db2d030f33676fc2bdd8aa8a4914732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbb999fa98f617843492ada650320b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad883d6bb2c097a567fefe50a78d4c5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f578055104db921bfe7413cf79597735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee48f1a9847cf41b28e3229dccf540b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd046a1da5e4aec3e147f97e6de9d406737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96028694db8537a1cad171a4edab67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9f10fd9ed797a48571cd34536b60c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c782439d08cdba32fbd436dc4697ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510d1c1c3a6ad54052940c37a264eb8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e3f411b99260886973bbf976b4ac4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7fceb01f5726805cfba9a9085c6ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3a97ea6c8e29a3d5eb89687897e88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcca742f51c17f3ddd8c8a0aebda1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f4301165f2b197c4f690eef0d0092746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18300fdfdc1f0ee44d49fe427d40285d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a4f1f525a40ae7f226d007065b37b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b54521ed1a1beecf4ad9612d517bdd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c150af26e269c057aa2af8de7222064750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c3d9cd104dfeaf3bee9e98f083525751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81347e34abda6a2e8a77eeb7f68f4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766c41e9a089f759152d13254c41bde753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb2ef29a23d28902ba3f524181c467754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde880c49c9a476e6a06e9c407a056c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea3eca2131207eeda8053927141f9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae095f996d26526b9f046792edce7f44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba07aab655d93d321e990e5b7358f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f608894d3c6df57d15670f19725297759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd16ec1aab11a8693348da195676e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59c5b0183c47bbb2d733a8ee68c72c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec93f73222eb0c0cea152ce9184f46762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86d720c6be130055ac474f15f59558763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e8e08c4517d3797cebcf35fc96df6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e09b6c659322a26f628af8db3d584765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25595ae9b03511bfa9ca233eb74c70a4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d7dea02d5d02d502c8b788c709aa6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1969bcd3d6e364387b082d926dbe354768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbf93e729599c7f9b1ab60ddfb8edc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb194c6e28a36cb15c83d03fc11b0bb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb9cd9d3546493d204a6eb696fc916771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab393f3d258b3cfc6b701077386e747b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4f3e7d21062bdb14d0ac54d8eb68c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36924a2483a09d4e837859769ce596774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f9dd59f76dbfe344a24ea3ede893a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044755644e9d7c8806aa02594605ae3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ab7a55429a5d1b5e787eb83652a65777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0fa1e3fa302ab3017061529cbf441778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49118424440542048b1eb825a6ab3eed779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63898c7567bfbe3283fe6e65013a918780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fe925fabe4f2bbffcbd294010c476781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f6e54490d05fd9539663c11a2fde782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d1d46978eb27a567ba913d3814ffb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233a4894743859dfd57b341406d4ce8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd1dc6f93bcd2cbf5262c51ea31c51785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659ca11c547e84c7e1720fa5773d5dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aaecc3f8676032261eef90001412e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3b8e30429f5c0d0d597f40e5c5972788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f221ac8a34af1e985e64c311498f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922c3faf8efece65a3829d0414b2c06790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c246c05e4cc3ceccf090779e656b9a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5044abe96c83a9d745a47da0eff7b13792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deb854b5b8436738881f7f63e01aac793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879de00ec5e9b356a6a2acbf032a5fa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ca13cd3f6c65b8b38f70abf17be0d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db60045100f90bd0aa4788f7758fd94796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850b8fff23e7b62404c97758d2388d9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c4b0d05a47ee106b23ae958ddfaea798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a604a5bfdce0ddbb993730887e0e9a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e49eb821dc6cbad9a461856882a25800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a8d137e65b3c6546c08c601ea66bb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b99fc0e1fcebc517b8f5a7393cc246802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640eb447c156de9b4962dd40799018e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601d944f9f33783c88fd2b4b05013ac804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cddd045a4b7955299d5147aacf6d4d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec655b371c29c50747971c36ab92e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a396bdbb0c7528cc5b21ae38975db807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8fdbbfd8f7887cf0e0a258ad690f7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d0ed81356d15e78a5b8404230f98d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1386c3329c62a7731426b702e5d1b7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971f49019d1c3ffac9136b8ef8a1f4a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6fa5d24ab77aae5ed062e54795f8d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ef0e9b67541763bf0fe5c766a2268813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb1d358e108c1b16f0d7e031b9fb7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5bbf8714f642f7f64489ce84203bc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666d1227c715cc76638467f3b6df7ed816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae437bc58d62023b2bcf199308abca3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb1d1312f4f8949459afdc8dc51b6f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd748939b1c6b68276d2343466db21f2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba14c9099c00446b2a9b92151f14469820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5345b09bdbf8ce27112bdb1b9698a7d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9fd7bc950ea5a20e71262beb700aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb5b73efb71bb011ee4485bad7ad9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2671e208ad2f05fa158f88dca0a623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81285ebc126a5fdf2ea6ac983ab4973f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a851c910f995409b9a61e3d050c445f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a3d3c1faf8c2dcf2fc8c5ac891516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ff4764012d163a8f6dff9f3d6ced7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15941182ecb3bb16bd6853db9aa5bf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50814f183c5b4f11d8a564d0b82c766c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce07e0e8eff8868c3387189257b556710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b935c0a1928e2f21e7bef487a2c0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db6b48c232a52705519270d34ef24b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08db0d154b811958c6154ee5798c5b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e1227c6bf7cb724f2462be7ad46db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c05e710201770889c0fb0c714526b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db131abbb26fa13eab8f38870ee64916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fb606f469de5470d6690db3b780a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288de011cd3efd4909be000178dbc53518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c55d1b5f03a4b7f61a507912056a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1197ab9e565668ac0e5fdc20d47b4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215f649c5fbbd18a563bc7589cc44e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818dec09afa50a98ba4284ae10f80ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcccdc8623e5bd82669050ba0ea427423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaf2e1a681f973ae9178cff2fff20124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77cf98f06cf64e751f9250be1228425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c46db78b6334730be2dba31db3b3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea183b418c0ba0fa71af03058d83ae327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91571ecdeb680c0882a6845d2461f4dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869375930f3db38ab2febbc882c6ae829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577d6157f35cab3afa8efddf46fe3c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74f3d5846d096baddebac63c96a0b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca36d70baad32f159b923651360ca432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93efe4d11f381d6d544d4735e441af233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46f2227413918dd0c6839fa3d5e4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3139d2eafd60a72311bd25c20d73f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaab9938cb386a55c4c759ff0a2c78236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f443575aacb1442eb6b09cfd238ad337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2146019688c282047d0023270a76538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce692d6d4f78aa3ef32357d30197d5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b67d6313661abbca00d0e5d5d7bef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd3932b7aa137fb46413e4beb36cf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf7b9939dce6ded9c747b90a0edcd642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487171acd0cd869d7554c193651eea043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3038018af4545ec279d8d2c5a6c6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb9dee6c2970503c5f80238974bf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f75bb1b71242860cf598fbaa4a59af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec0c1e3cfc5a40902315e53119af447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382de0ea1984205fe4bb576f201b95248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccef69b43c5d52390f27fac17d2ea249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e79760d5d4a8081494f5f5843e388650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855845d7088cf368d4ccb7653dc5ac351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb247ac79f67f5bb44cf0fa503cbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a12c1fc5e2cdbc9cc8a8b47224dfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65868a0186d2b42ed089756c8cfb9aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e584de7c3990ddaa0b64394984e969d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5b2a1592a6448f7cf2797e010f24456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12b22e98399e026c00977f8b55769e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a98393b0fa25ee7b43a243f60bc1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a377bf09240f4ea6f986a74e5ca35a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568b21222f512e1aa03f8f102e2d5e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f512ef5cf9239a0c4f80439a829a1a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850de1033c0bb45e4a12dd488c3658862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e507f1daa94b8637768057694d24663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756cf027fa173bc2c89352b88901af864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369da8da67f2d45f492e0430b06c5f3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef413365ed0819a1a0c975bd76bd5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ecf2e051b5cea39dd1f93d16ff5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496364aae1cf5bbba02ff7a1805dbe2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62456d18db86d698e079169e73a038b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d24717e5c05244e8c32f9df047bcfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a8b7ea9053932e7782c1007593bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf94ab0b29a0ec8bcc6cad0fc8d4c9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c72bfc87f3ccfd9f05d651520cd4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb39398097daf31a874a196c438bcce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22236a2c38ee3f88178dbf1c50f01c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c628c0dd8d96b613fdd1696c73293af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b5ce91a5fa32a424a2a673b947f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae8081936e573940fa198bb5dac11578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0db66fc1e0d223990b7d137ec84cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6ad3ca6d9925d8009861cef6185ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946309aae4c006490e4a1fff1b7523ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ac2a1eabfdcf7eaa9c46e053915182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cef693c07176a6ebb5d98fdeab3b1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7be9b5c7d43fb83ffd72ec55f2205c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08952512c574ff812ddb9d3fb2257685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736dd7d942ffe5a22b2147ac4640dd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f2ddd0b6440eef5f2827c9123f6f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2512f37a466197d9b63aa0f0f79c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3d1c4d2474ea70afac9ea479ad2e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6c1d792cbc9fc00f3bfdc87ec6fb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd6fd83f139698d2f09a3a8a6dc37491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a980e5662cadf50cf462f4968599c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f7e0b74fa0047917c7a9edfc3a8db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a3d86905bf4492962c2b6839086f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a776d91a6d152bb2b2e595c376e37d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449ad7d8617e670b6cb99cdb1755b9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfe93c3e6172af8622cae3f53ca69d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd7f236ecc842de280850fb9deadd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad78af32ccd6935e5872f4e836d8b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bde6b5505d63e8ce7102f57fe8a57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf8f80dbe57c200d4cdd6cd20f3ce1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b35b0d95469cbee24c4383b3ae31b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adf75f3c7a99595009f67689e9749d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202f6482507dd5e9abe908a7bd8e40b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67212d782c0b76b99444fbcee1728768105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dce9b9180341178a245ef90e8a448106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7823c36779f3c22eeafd9df023999c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a8abe0074d7a793742923b9956573108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f2e7eb7567ea22dfe97f4c1fb22be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2943d7eb9b15d28a97956914e54b52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9ce7af390b6a39f91cc77999346e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583140f0415d037a8127f0bfb478598112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd121980e47e48a40c65d9b303a48fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bd445f1c278f78867d48700e3a9ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7ea87856ead20f6b02af24d5848b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856af57df57b6d4ba4020698c30f6d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83707c4036425cbd35640d5b57685d9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ddc43290da851d81360fec9f3055118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834431256d6439804d9e24fb7a40e7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72fe5f18c693f811b785e2098cf319120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c3567e0e48bc17c646db91f47352d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6f41d127301fc835f0b8deb0776e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7ccf1387a7db2a1d00fb8835c8880123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0dbc82fafee4b6834a8aaa9baeaa9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d0f254f94dcc6cad7e84d4fc3a48c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52389aad25c8b515af8befc6282cd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d5140e4c47e47be18d14ac865448127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033eb120c824d0d7e134fb466d55537128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b2c67deebc2d634b1bdd1b7086a9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81124c3ed345b5ece8adf2517a57400130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb47184cf638953eaf08a26494a0fb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206ae068e1b789b5d0fc79f7917a75d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9d435d6f15c74b8003553faa196bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8875a8c62d8c66f9b5e1bc9162c3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee5b4a7f9ca23e1cd200f2ad66f701135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecc768b20a9835e729f4b1689d67cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a3451415db66b2714dd71e6d2f2a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861258a304e3763bf908f37272dc8169138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef04128e6d52641deb40dbf7d8e077c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3286f15fcf984e53a49dc8baf49a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45402c0d7e6e75ea19310103f44cc1fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a2acc18f6e75e4e194cc330393002142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549e80fa60a155b932478867e36ed1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321267cd9e691f5c0f39e1a96530d54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d5bf91a8ace3473209a14bb8e57a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc7f3b60565aa8e5dac772b486abf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e75b92a6401e67eca01374c00bcc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982e704f3836c30f5b61b3e399f6d60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f956c6aef58d27fbdd6b3dc2acbe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de684ca70845d860a0bb86b95a44dadd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849c4f5c48801220812a7fd09c736b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fead04f60ee5ec3b0e70f392723737d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245be738ea16d7a93f40679ed0bb4ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a3c7019da507f76e1af5381c102b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a06dbd57fbebe0a508a0bd4a246253155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9292303d684e64be9a46e86df0cdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8de528eacbfbba8934e163d77dd63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c65be40b0fbf35840c7c38635faf1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ecf3e4942760da4359256d52dc42e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc21c3f55dbfa27632874d3fbadcd31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e887787f335e85ba80b569a1ea70d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423bc29f07b230eb95510fa5fa05f2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3f71fd1e0a0f5749dfc2623f7c870163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb736703aabbb155b1f441178b32a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adc99ecf4634e58d0ffc84cb779289165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47926318b906539045e4724d8608ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62d9ddac1e42716db35504364678ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632bea783905d8de2bbb600ba268615168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51d0ab3cb538f356608688c128ad7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167927d105637adc213470aeea2c213170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d1e4949d29bf242ae8f56b108e016171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3d87ad0aaae61674623fbe74c4ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a647009bde7ddad5d93cc6492e7cdd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8905fe401fa71bd545ad3d6c972a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b16bb95a310d9776b367591100b886175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44ce630577b137458acf181b66b501176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56f9848f628d0f7bb39bcc87d3af1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7173aedd5f805d02fa5de30fc72dc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc87a3038814e2fd54a07bbba64db1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575417552de199c9c3e957b99136c7b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba53a5ff8b31dec8e174d73a5daebc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2f216b019fddfa3b2445cad9b577f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ee49a8557ed7ea04dd51138aabdeb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b938d79bf8d549d7f0d4d0777f8db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bb332740d4ee0b3f1cb927b7124dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3e68ce6f7cc1e6c930ae0ce17b944186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c43bb316eafb9a156bce4ee1b0058187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4ad916a5073a054ce6214b7f63427188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b54b200d329f9c52a6a1c8443ef0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0be31efc7137755be5a4e50250876190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf073c44ef59abc56e0815689ab364b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e4747529102d05cb84f23448bfb76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa7d5e70caa3535256d0c3a87d4c76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b4035c3508fe0f9b73b922840090b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc6c0dd945fa33deccb8809f8b8355195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb57a6d60f590bf9760b3b96b00712196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04e8a35e694de4e91bd4cc332a701b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d9cc9169447de912d2cd7e316661e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2cfee223693fb9128916f0ef272e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acac0fde1bdc46e976c8d6d21c9966200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7637a29a3b4412b38b7e7c531e35675201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfa5a5b6f7d81dca1cc3dbf86ddb1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b66e57743f426e597250fb528ea182203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8d2aff97f51ace189e5013708e2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12ab6563d0fbc9b2b45346686b0f5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd503fd569ca42689b8d14c76168c14d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d446ebba53506be9f5e7067924547a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ddac84f91dc35d5db65ee54a4c22d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207b993a79ec0bb341e07ab142a789a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045db09bca4e7912c909c8232a21f1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d55886e3a13f2f8446526d05d93ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0890713ed32006cb21bd6179e4d6f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fef4bde81c62afe121344b284044c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff128f01c0f40152dc37e8b2478db8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf82f8bb4aa971d95e4a94d6051256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec784faa17afc6ad1ac06ca18b0f4a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8366ca6fa68d91c35518019a2be42cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ca416159665b595d0eaf0593f2bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83642341f1c2fbcf68155185a4b53143219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019626178cdfdc6cc1b66a21728832b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40663e13d1136220703a1f54324876a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84d95ced2a792d42b56553447217d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22d25afa84b0cc2b58feeeb7013bb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecc3951ad3da3d5ae4ffcb0f7200b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb09840a9680a8c7640994134817eff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3220c9beab7e0d42fdf69df71ce3c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e0cfe5cf3d50a9b9cab92d0fcb2c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77284705210e6802e0413ad91e6870e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d09331c54fc6177411e28524069e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad693f0ec5a47259d9a47b24675e7d60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5db75460ec596069c6e2f3bc7dfb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174035ec125b970cab03a707bc79ef95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d344ec0ddca8419bef9f556ae3cbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f952bd2336ab8289b8b40fb4efa93a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc75dc9adace5421196d9ec52e93ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42388e8c0bacee6d18c1dc4a450cc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b07f52d324ec898a68dd0f15655190237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635acad4d8769fdb06d0aa91135f54c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc48735c61905be6d832000069b1a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464375d0b3dbf6e06c0c84af743b5978240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b110133f40bb97aed678d463098cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf86f877264fd35f3214c99f148692242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e927cfec5815ec7c2947dc6360794243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e9cff22af506b231d51370ccc086e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176a39437aec3765f73199b2faefff0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf156adeb111587d9fc20fda8bc6eb95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa1ef5bb981953d2e27d1f20996b73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b0c175ffd6de617e553e7cf4c0566248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a6bcffa2cf84d3817517da2dd79d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa559695252d4d54e08c491e7e62f6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a005ebeb0f87396271589bc68baf1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32c148b63a842b29347a2876b8320d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a64f10beac869f9911c8a90b897d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d828c33638052f1e649a3c1e5dffb3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebc259b821aff389e5a87c9f1347f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce7b8379e76ca90c0fa97fbe5c8dce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29128589712001343878286c112ce7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc534b2613e76578e3bf7009c6a6511258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3fb08ebb0aa224583237bb852787a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a7bdafbb99b6fd0f9ccddeb55ed40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffacba70eed09d9bbdeb4fce6b21a5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883921270d07d158d716cd59595315c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dce6fb62982979e1f358b9f11a1475263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63ca18543f5f7bed3380b5e166407264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4128fadc8109b9200a4b812d0fa52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4125b15e3c262565549ebb739b444266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e633c82777dd4fd33a7e431d3c81d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9c182da061216b2f4f764018e338268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf745e940100a50ad6946f653c9988269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5aa80348e7e48ff87d5a0b9c7a776270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21326425e86669d2a3971624c56c25b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c27c5eabbd7c16a93220a47b8c0bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17095ffbe34fe18653d7ef6a56210e39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387af6e1006d14a3283334c95a2c9ee6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95cc60ac2569eff9cff9b7308c2b60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbafcf1b16e05ae9cb16bf9c6241b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7912827e68d3eaa55064b0ac62d15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e966f46e0b10de7e2d1c69a844c71c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7792184d5154101e33600e777a0c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c3a4976ac97164c50ce10855dcb4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcedf97d3340532622e5fa25561f92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be10ae9f8d60665d611a8f4ac8bde52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb60253e089e5d60470f2956e2625f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8456d5e073e02af368f1903e5716a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b064681809a18f15d549900f028b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4fcb1f7d3a9f19a6bc9c19a4f5a8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049540ac3c96e6f2751cbaad93e225d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510f4cb6bcee1e3b9da90a0100172ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441b1946d46b38322e105451231ecb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509589989f0b0f059ae318ecd996a0a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e09cf6ac115e63a6c535d455ef691291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794d7c520ba02868f294a5b749b5f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f1b475e8c83d8fb20aecb7ca8e9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c4d16ec6b93340a7f171b9e0f1ae0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f843cbf96f8615c23e416738988bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5cb5d367a6a3c6f9f3740ce110323296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc18226d94d85e190ad5b06030184c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07847fcde13aa892ccfa146dd5b8d713298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d779a3b2628fba5065c58c76d17582f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775b1f4ac1fbc851742dea40b6dac95300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd93be18c043ba74419d5742afcb52b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deb264a3c9765b6f210caa3b0774ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9eb031cefe6fdfdf10b36c33b4df2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c85a714ac1ef3769c649eca40894f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeaa196583d8883755b0507494a26f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36843bb7b8ccf32f19d49809bd2577306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb291e986a034b69d548f03a7aeff6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977e8f594b2a99e7ca3b03cf7811f1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140756bb6a2e6ca531854bd093c49a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee546d4d14b7f6cd0563a025b7c5f93a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79fa63d3e58359b15cd3940178bd61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eb702f36187031a0457503970f57d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989083c00696003dd96a0e29663b8c87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256c7c1f432763003cd01d036b8091f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853f97c6f8a34519aabedb168acdfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1f5a387a58d2437df6386bb078fbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7d4c42f0f6861463ecbba2109d896317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43cf1ae86ab349fe63a7e6dbb2bf36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55d998b053b0b8153c356cfab81c61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906df4c4b7b740e610adf369a251ad0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607e6d169d92bbbef46dab274398814321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68913f475cc3f05586c9de8401064fcf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e833b587032ed74d68305fa62285a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196b36287a024b6278a8ea583c06fc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f37e775b5694ac53733a5f58a0549325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149920744a1d0f7623904d1eab75c1da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd0ea9c9eb12b9ac0d41d2d3034835327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a75e9963e159ee66c21477c7a298d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ad969c319119dd07696d485f5467329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edada6fb6ef8fb2454cf21c1d87dd713330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99877ceabaf52f80beacb4bbf4c2127331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ccf2caa0944e2a0ffc029ca0101ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f36e5c54efab0c38974d791a590d94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6787bf8d42beb06461347051c4970d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041fdcdc7b6f97b8f211dd065e4fc5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18067a05ea3a402673d2a09802d2481336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca6888d6fb235fac851f91eaaab689337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351038e8de683a7da02beb63e10ce948338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f22ce84ecc94b755378d09a68e246339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3dffba67aee80e7ff398921625523340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb0a1ef45a7b89f13fd6006c8d6a5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2ae59a038c69719c7e6239cda39ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e9d9392fe53c4207b6c6450a7665d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328fafb56c0175b93323f6b33471a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0358374087a8b1f06a3c37cb24253345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e4ea91b4edfc98145bf2e92f14f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873126e0a21a3e6c441162bd12ed7d6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca59fa291284dbae5af79f191d981348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53c1209b0590e797a465d81afa9e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91277792ee4f24230b06130dd938fc68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c2db25a6b56ee5cd874e1789888dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a7bcf7f4bd5939dce6a640b974dd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259660e278164f17b3e2958d7bed36f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d27fc4d3bd4b1520564606f155f754354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf39efebf487470c644be867de5087c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f1f2a05a4d9231fb58225343e477356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615a81448e0e26acc5b350224daa430357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cb222f726d952303cb820385f09b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f8b3ea65eef074d9e6959f78cf3f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf34eedfd176f25a83f7acaf945832360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3d67f2447a26ddfc1b062e816278361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f9654d7dc28be6c754a4747e56f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6abc6c1c86ddd4566cb5301b8bc5f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27d50f47d8108461315981bf8c2031364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f9044df1fa53aa707091895e924fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27629e254eb080ca9dd47ccd52995a5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc067d908608741eddadaf42e9f9e0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50740869f88307e1557c4651429be02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965af652215e7fe8a6a6fdaed298233b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fb00148a31cab338814aa7363c823370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874a31a08365f3f70acb47f5cd2291b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5e435240b6447691d3af686360a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c22ee06f6017f1c1f8d5d4691e3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7cfbc6d8c68602e3486eade80f076374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376c5b83b9c3515fd49b23e50abacba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2d131adad10f4d3e3459545bbae80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908cc74438f41e00f8248b299ae358e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218fef0cd51e8278ea23642fb84d354378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9221f66bfbd7fd907d88a43388578379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198df7f17635b77f035be077cc17a9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a478a529b8a2514bd219ae9037db2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad8b9abaed2a8815bdf72c2bd4145382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60ffda6379d11be7eb4c955c202a81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09192710ef00c69cc2625ebb0c06afe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c03a90569d1772bb9197e32bc86b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88251f8846fd240dbb377dd74061a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceed044c38bb1863f8bebf927056fc1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d4f978914537c34cfaed0831de4cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f8995c7581fc12e1a094d755af3ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55eb0febfa54c1d861f864a9ff5dd3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445df81c59e616402cb3f91a123463ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6864e008db43f0e64f1ec3ed643f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6398a6ecb508cb64102b359532349393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea7ed3fe8c39a4bc42ec8821652622394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51713b6e385326908541b3c14debd400395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d12d8ede8538c53e63a4873fd08443396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7775d741efe626084fcb40202aee55a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61444bd70ef5f869610b88059d13970c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ddbe0230c45cec55c3eb786ae42a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b5e56ba1557eb1823a5e04bee6900400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe899938d420909f47caa6fe9c8064401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf449de968e44ddc709da09482795780402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb6f9041e4f20d72eb42a73718941403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a543d2b85485e7c2d3ab34ffb42a337404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee3681e1d9be3dc6a212abe7c9fcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d678d6c8ab339d792d2cc2c19a3849406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cf23a50c175690d417f5e83e7747d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1be67dbc0d8b418db406d4a430679408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac30f7c2e114d46ec5530f1b39a4fa9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c5d7bd08157450be4475d5bde639410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47330769290121491eab913223fea483411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cba26f074c27f105ae0731bd5a4a13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfa96f5066a6dd5737fa9c2ec2eeaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667dec4b6e3e80716ab97b811e11a54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb9052d23f96e08fabf93af033aef6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5270b1c89c040a06e2e7789883c78416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af0a99162178dacd5e40f56b7b27cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0d706d1f049e4ecbb0681cf98c1f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc681314bf14b7a115623917a1584597419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b28664ac890c218dddb426d485027420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d96447235331d2ef55a273661a626421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac46c0ab47662c3976b54896070a191422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266584fc406ea47b14f137fa1154bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41337cd98e50f11450b3c99ac2fba28a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41f70b2b4a7ec0cffde4d1ca9a3a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b9e82b95db7e46fcecdc5e141129426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89365bfe2f1495e2cd14bd1a8c3e465427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f604181a59c95f6a8fd436d1e905428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f375c239490e3c93c0b8c664f9c6b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ccc0135167bac4bd8ed2f48e1098e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd45ca3e3d6642b9046be27f543b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05631ea700a0403b4528199d6e9e83c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee37e18d063ffee8fde04b2a4c66c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91f9c07f960bf04e8efbf6d607d52a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625a1c48fc9a7398f4eb73b75e99b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554869fe4c27b5d522b0c18ea0c199b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97dd76fdba646da0097931eca55d41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acdead213481e8e4be710b3690c931438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbc0cb9ed76b3587b3cf8d37a36f79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27ec0f19c941a6f402b6bf3cdafd9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeaf18b32e6bc66ce6cc78d4e82267441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a41b3da27b03b88f6066b95686818442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870a6777bdae31bb0deaa73ef2073e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7622da7023a4a8e2b7c7b06379ffbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addcd082d0911953ec230de8b9f5917445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5169f9b81aad0772ed97a56a83394446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9050517c81fb5da2a29e0f5cf78c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d927bf0dd61600a6dd69960ed373cc6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468151602bd27d6005e941508fb5da47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda910908270644d40556fe9664c116450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ba8c41264693b6a1b9e20410d4844451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34c64bfe9d5fb49657bf1959614389452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1db240e07680307a0f58cc9ad868c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868987999052c1d6735ff60dc6687559454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1121461f0a3985620783a8d8148990e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d6adc21d603f44f6bbff3e59ae2de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297513410a86edc2615c6375d800ab20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586168ce61812752517ffde8aa7c0c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43ceba9c427afb389dc9f7c8ee82c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d430a9c76ef515a1a4d94d729c22f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed76d6eba6d0d0bd0146ab4f34c7cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba195c44f2d98880e275c0870065767b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad8a3b39d1b436d28c83018779b554463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d115cdadba6e60d1f5bd16aff376e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1e8fcbdce3c4ef7c6a8bfbc9d5ebe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ef0e8362f913d774f482ef22fe7dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf3790a607b08c45b00620cdf3aa49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da708e7605cb4cf2870defa84a87a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d152145bf84fdc7b4c195cd2dc226469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8404ed1f8d66eba2f5513e24839449a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaa9ed935b2f6e6b8be6c4ea0a532d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d78a7589914c694fdf2e22e653c33a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc290f2a2a73071c0f11bb9d0b81f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0380e85879ebc59aee68ade878b1e65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3d77e7a8e740f344bf043d36d35b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abead33febf856658d680e51aba90fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f58ee7b19f3697e0ac5dcb7f1525477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19ede341b849bc6ac05541be3dc68f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bead458991e3c1d5681479663d1909a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a9206fbd699bf7d5d298cb33e2d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df918c0d9d0449c2c52d3ce39a6a2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf39509e8ba99323bf3c8fa2799db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296d4c8fbccef06aae12ec60b19f289483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c457e09410e0eb4eb72f8d07676617484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad02a53fd9700cca45c9b7b6550f292485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84752e78090bf960043396bc60a5ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea03f6939f36da271f434cbe534df9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f799ec4dc73b953ab67a7934a2dc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ec385dffb3c934cd86afeed8cfee5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086bb3b6caad7ef02743bcc35ea4d75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc048d1fa095b280b01b22d8a220d78e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda67ff5f993f134b08eb1e268a6d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007a6a038f6593691dcfd5c9a07e1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310651ce68f2b6c6ea4168491dd7852494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e02a3939a8b06d70b21c37dbab8cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febb08e9bbcac56a37911c7506e90ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894ff16214d0f4f430e6e0416c4a6a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac216aa2bab2acf055c4e4e6c966987498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d3e2230b9e74dde5e4c2c38ec5bb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56394621262ee369eee58adbfa134bcf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b0bb8634c66705055124520bead49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde599fefe9d88ad5ae8537589ff256502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2b6c2b0902b6473c794f1f552cecf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388c1a008794161244ed18dc74a1b9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c0e10e2e092dd43b0768040065bf0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15363c9ff01a5fc710771fb01cfbb10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd964312ff29b517852fca91145cff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfdd1538791744e504d95ed0e1aab1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303295057dafe2c0d3c2aa81c893cbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fac4544ac2d55e9f6fc0f706ddac66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cb345c8a0266aa5d8fc53b6ce0b9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437090e853d9008a8037e22850ea3e81512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a6447b836e98340e6a3d64790f4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520b4e38678678f6c2116aa18f586e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73377392fc1d18c78625169728261b53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc102d0002f7ff05651cc3ef252ec37f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f39e4e6106f2c993ef67d9a6b604e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63294cbc86f0835396cd6c3173dde4ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bfe4081f166434ae173d5ba9d5e52519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad674eee70d9ff7cb654190316e30763520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce8acb61521f9b209671a8b01932b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d822474b4899f5904e6eba4801a06ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddf06cefc4b31f33e96ce33e16bb2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c69a61b090d2c0ccd8152ac00734cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539acc6adcc749524703c13e466a5186525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37d8d6e5b7d4200b2a471280cfcf2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f257704d19dc503260c4e13f40594527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225d8ba634f03ff00ce0dbfc0ac0e72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134739f1ccebe340970e0925206b9c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908de3ce59063351a09c8d75d5dec62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c7430534b528fc0edf39440026671531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da972219bd80cf89d9f2ec3fadd62d2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5209d0dab0be4f229f6b32598a1330d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1530481ef28842d00f094b3d17094d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd15ffbab5cda080bbd84778d767a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69625e03e97c1b894444a046e1f1190b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887c81a5d5c7a84805ed9aa6a244138537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1db7323149942087b6644586828ea7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de3651198d6c3fee2d3fd04cc5a36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bae5f6da0466cb774ae3e4e482f317540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808409da0bf75ae39c3b713faf5f0f6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6c70a42a628e24f9f25a8f7114a18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b092531db7d89cc0fb0c0613b615cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19035eb2ceb0a4fd58ae80937d5d36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c837a77f107396b0412262027714f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eb348b2e66d3ea39e45d4560c6490546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b31bcfd079fa4d6b8216c63280e2ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edda19f287c224e485e8cd65a9313a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85817a776d28d5b47239b6e4f12610cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b6e4dae94266a87a25998416af749550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb94e482c8d48e6258a6d6e8313e87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6bdfae8c51aec415c03eb87b532d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94afc2730de781b1dd8d2a0dd916ac9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc09e5712918372237dbfdd5247f909554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8114f5f31ae54863cce255ce1a179e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a803556844df92010a8c84d01ab4faf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53729a90a38c474d4eb1701201292d10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4c4fe84d75d5fb2d015a01e0afd6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0395c6b47d1650fc488d913238e367559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48030fe549ece4c826bfad2226501560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934a11e8724e6f06bbed95f16ce1423561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc10740f5c9fb778303cd7ed38f699562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5287e7b8e30bdfa3294e1884a8625bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287a3521df2e33eee420799f270f966564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be7e66d8c88659cb069176c05094d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8388138c2247b55d6966b6b2c0b000566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f1d43fa7ec5fbc3b60f339456d4d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577c0415e18c7ae0e62ff795de4abb6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f999db7ba15afdcec1ceb279c549faa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ed12733f0a4034d9c0e1030077050570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1326b5e3c823a58adeec60f554ad2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf4fca6b4cf0a30776745f6b0c6911572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a94e31f8c985736806404608990da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d651d9e393facfa1e666c8cce9e11c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222d74179b589de96d9dabf2a03acbc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f1d44ff24aa11cfb250d0799343e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b97fc8a88c66b05d93c382206aa13b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd57190d5a730ba3d7845f8a260eb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b4a29ef2ffd15bb85cc4769f27ae2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a1f560d35643282606795f17c7e7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cae61d4c5ba078ba2faa34c1c135fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0504d07811109f08e3ed232e54d77e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97186d7276ab06eb3f4fcdaf41d628bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8af57f697769fc47c0a27d8ef4fcc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa618c4bdb82ca3039c4d59321f25143585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024a65647140fe2616e9516c5b26650586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacea5990efe02787e575971bf20854587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4143f85a631c59c9ad90d7187581198588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957ed2e4921fd2ef0dcc06dd2496838589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625cbf3b38f0dbac9c5398626c6303590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f312fd7c61304de947de2611e22b153591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6ca31778d57f56b2dc6bdd47c9338592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729901e37c82752a6c6be6bfc8026b59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de721649f96609be395db1ff3189a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7943f4c874b5fa25afbf8932283a35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b093fae05b209a37d898971a60a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634b85e9b52d2b8c47a8990e94ce6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed5347b75a9f37647a87ce8dbce4d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab62df06585ac951c709a51bf98f9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be2b0834f0a724d06ea97596b9532600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb8151038f625ad58ba99389c85a3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e5178d32ecf96069a251e4a0a760f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533214aa9abb614cd7544614ec6744b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329356f378608a227450977e0d90580f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebecb3fd7c839326063c2cea5e9fdc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2082aad4a230076ab710595ba95c385606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c60e11830819305b1fe0c983e76013607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2322a06e1d915e8a79a2847fe86a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371598c77ef8f50b99489a23f494f691609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716061e0bc37bd17e54a256764370ef0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548cb87870e918c05737731013469ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf646a99823b96171413f96f2aefefe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b9bd593eff449c413dd8816d2d2e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026477acec07f5633dd0fb9e029ec34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f013a83fe45a1801cf1d76f63f343b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6558c24070693b4fb4ef5740ab0880616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8704d64f06022f90b37a771848e26de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c82db9817db81d69c9db241fe7f239618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54f92ead9feac5a2e7b10fe73df531619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be2f25914aeb7d0ea5ac8ab3dbdbd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565588d6ed2028879815381d48ecd5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995de398d201cbfc1412faa6012a4d39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4051d1118928c60a0abe42892c2b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfbbfdaa7eb68951b655151d0854c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2745f2b2b3fec583c83fb1961b6d281625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dfbf61de9d7107903429f802c69d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ce571dece70c7b18c2855e06b1a5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9de1506a1cbb405d79428cf6a9147d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b21c7a8f3ac9a1aab2bd793d4ace629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e547383413b201ee8f4135b2a00db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8fd81b0f86ccf5340394c9a5247f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca104eca09d7dc82ab846bec13f61b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9275dd711b0bb4b912fec33e70242b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b901d6b666091d94db7bdefe12eb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3f1057b6e4321c5cd9e11f142bf77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2fb3d465810c01580ead42947de7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1a2934d269af878cf7d6d5711329e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c3ecfaa7b4fb0f1de24acf8bc205a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d8c2416f7947a4da76146b511c885639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60387da7468a7227a3fb3b26ab0761c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0c5d32c53f6a9fb86b924a9642c3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b44e887d50d99c727711fec60780a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea81bf6419d3388b109f762b93e2c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab26ca2842d4ee274e812f62bda1aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d4511955ab41ee47d1644d0b096c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc4a9648d52b2b3dd3f6faa8a8e97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e9f190c0bab87b6d114d3575cc2a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af06fe78c61c33d7ac8f99c4fa28c18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c0eccae70ed543234763e016d97da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7ea4b7473253b9387290bacdc197f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd78156e14c528964f524b20211863651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92e63643842095450c5720c8068f32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b55810ccdd55381d022a262624f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b75d3475eb186c69c3257afd86c552654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b26bae4759244acea5730e370b8a0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888678b364d3ee2a79d09230ac591146656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fedf677adf2ad27868300c41a02a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed59ff822bc6d026da4cdfee43b819a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46837ffb22e9b8d6eb9db0fe85be8196659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b745fcb604dff1d49e4e7dcb45d2cd8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b19644b1047ba0ebfbde69bee5488a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4aca8c5292878f38b71d93db80aa3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c2e9c06bfd55ace10be44b6117e10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d194edbca14d1c9359a20e39583665664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a116e9f3563d6591c471d9c1cdb54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f62e6f9220793b98d4e7642f17c2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815386d429400c93b94778da6c1cfc67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef7826be3d10dfc9804b569750286b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa6e6479576a740502eb20a6a88b5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e9f72286ec04018bfe800ce2e6c59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d72df0db83bb0be375a655268c9b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086e4c0ab1d9bf777d74eadb72a44ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07097427eae78701f9ae7fe29d549c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f02767b01c4d87ff2b160089aed53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06b1f0e42512b2548c9a5e77342339675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1721f90da4ed939df301712b51371676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01d06e9bc4e3f16c43dd63ab9de23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2e590c211e16081689f0856a26fb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7966cf3bfd1b69c4f0df667d0969f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a175696baa830f265b2d15fb8d0a3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8826134de26872442fe5cd112ffe7c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb636bcb5648f56a04deef7089bf776682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640483880ea0bbc40db6513852c4a423683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83816d96dd79b4f4b78ce9c4f65d8c2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fcb19ab32ce0bd2fd904caaef9f02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcf9e3c46f83a7e0c134c7f94cefd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2832da822aaf89ad817751957595c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4665d09d8c32c39478fbc7a632515688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b11160f3d79ff161d591189474ebe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301b1e919066af68201996c41377f7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e534bda2f7d7e251fc1d9cf31a6b15a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde08e4549a9c7172e281ad8c88d853692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a678c04db2b0921ab0e532184952d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4372ee36e6bfa12c98e79a5274f70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15097abd226a25b525f4f2772352e862695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd509b583789aa0a3443b3a492438f4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b82165103b1906668e7bfeef080bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa208c130b4bdd65a8bf2c0963eb97b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca9078f2c32d2ffe4100144caf5fb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8cc995887a0d9f8e4c2da72fa45ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01cb99f805c6adace4d0c92056d3fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebf0f8fc0d89bce9d552cebe385171702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce11a34b7cf3b295e3350c396f4fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc1694d1a99a002f1d62775f460127704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369200825ce15657e2fc54ac497eb24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e205e53326e05bc877ad85f570f2fda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7e587fa2805b231dab929714cbd22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910373e75a2cee843aa2ea729f06a2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8c35bf829557410a8b97f9e2d6fb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8153d0f5395480255bb1130ea2d75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967bc2d7e4706e90d5747720c61ec68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9580b2c59891d3d140eb7d00a8e97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a64777c262e0001e518f9408cbe3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d335ae2472d4a29209337df3201d8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0a3fcfeab09e76246e543540728f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33204ba314df010452a063b9d3a900b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e316c0daaa4134e78dc245adf9103717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfc6f994b7eb31bbc7779c714363d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25da9392d95ac681b7ad9846bb54ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106beaaba71cff50cc6e7f3c324ff3eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e5f8eb779cfc98a475f82c97dba49721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8252161cd9a0550f85bda2ebb601fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8539126acee9d1b66d24b30ae9e07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf57df1e9f432ffb8e0381eeb18dc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a3db81b4a40576c9051a1dbb9c514725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418c8e3eaac778f679e81813151654b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc4ad6d663b1a2356de36b19eb00cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31730a98d4c7fdf8fd8d9c66d1521e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e32832290397ff42b145fe50091c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec581b683a4820b3a9dfc1c51a5361730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa95f10fcd24616eda163367fea19a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd4db484e5a40823d88c978acd442d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f3f87d6bc741a24239b1bb0e4b5f3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab7f71ebe5f6635e22e8b403115aca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bcd52b21bc478cafdfcc59449a97f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae519601b9574caf289f3ca02ca0537736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4302186f6a8c42c73c7357d35254c68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64dd6c502c37a36a3331b47914e6fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fa651c1230dea9c9e325dfdd3e052739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5108534be18e837302fa42349730d54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f83b2db3ae408ece198dc3e9ab1a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bc98c8aeb30bde6756ca9f387bec4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea157640c70b932b7ddf2fcc09d6542743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae59c10980017e744020a3c52024e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd303679a52bb496daf0c374fc8233745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442808489d2e4ca2ebd294f114141c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f8787b7f5bf56204f07380e5d2c14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5a05f7b294851252fe144ba5473a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff1996a3393f79c4b72486f96e9092749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d21469cff58be02b797ccb117f79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc90dbfa4cab5d0cc3e5471ca027b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da85ca805466d9f5237e104915d2170752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fd0afe6205f82e258d5384df3d0cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aab031cf399e0a2d63883501a896c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0a4053c0ba100b85b884c53184211755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22a9a43aced05705dea712b58acc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea2aae80c019aded612e276ee8299c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd03890b19f645c331e3a7c8c6dc8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05a6564e421c680b874968aa48bf2b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4b2c6e94e566ce394fcc6bb319928760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf09fbbdb633bd548dc3d43d9d6f8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5910ae6522b66a6b9e1f513652b017762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a171613a54915fed83bb1d3640ff7f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c881404686815bc7baf600006fa3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dccfa73d2143c6ee7492c49add0c7c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1765a8f8fb04c63bac34e54101599766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055d7a04e2a5a55aa1cd0c7b777bbc3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>