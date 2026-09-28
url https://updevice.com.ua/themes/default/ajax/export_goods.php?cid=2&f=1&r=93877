--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096b142cb4b20549213c97d94ac3f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c45437b455a5880853e5bf0d606b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8375b2e590fc6ac14ec965212d3edce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ed92063225c7a14d13a9886fcc6414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d625703cfb59014a275da83842a68405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f8ff709b0aec975034ddef2407f6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7c68723242e4272968fd8990269677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee23c1a85896cc4c2a70e4da5b772638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4435173b60c43a680970f7424e77b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0a2cab48725f60e70584440118eca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637c193641d33808214bd0eace2416011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766146b3ef9087f1678908a988a4d81312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be82ab6d653a2091676808af4192f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1e26b04fea4ce7e4011da80f3b49014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b2069118e187b4c54632d525619df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc4d7468ff7786fbe458bf1293693d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d213cd1d6554f7136ac9538762b98d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86919cee07a50c2ed3b5774ea9526618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf11ca9c5a1181fd0d70cec488f79e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e4a4093722fa511ec5b4e1170ff6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9ea0dddd600c2f9be147e0308bb8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217db6cd007377bd43ed00be1e3975022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df2e73c153bdaa9ba1d3c4d4aff17823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d274ad0ba10643d8728f087ac1fd4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be1500f7474bd95a02d2ba003231c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6740f74ac96d51e07eb1123be1a7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eedf2bbede95f29c585040fe74952f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e927df06f971152b4aa1210aca3d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c60fdac7c6ba2c87ad09684a2baa4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b119b7940dec67c29e15d2c92027730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d55e29fcedf8c1fe7dec7cd9713a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21938978ba9a8e38d6a0d023abb977b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae83bd9fae2fd70ddf2599bfc658e3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79690a3e6831e608f64855473bb839ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4037e0920f77552150792e981b29e3b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d2d27b878c9ec3a0c173e75945a6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa332ac7d321ceea065eac0c7477b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c40fc092b7d59c8362cd4788d2d0b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0182bf8ccd35ef85836e20e9c4f373539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706eab58ed00056d9d6643ef4a3a7de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088de7ab2a65ad4f255f412aceaf333e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866242febea0fa704875aabc9609c16d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ae04e9b32713be11a4c3c5a3bbd0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff800743bc01014d1089abdacb82e23044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4676a90a95844758958c9a5c5dd8f4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a48487b5de200c35a58ceaac26396946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2848ce8a27c34a5cdd80b5fae7052f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae33ef14471c4ea8a2447880413ef7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bb93da3fbda3dcffc7679fa65a65249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14732bd1a609011210b76032cea91c0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef1ff39151b4d535e365705db85d6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257bb798920435d3a460e4c1827e49c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b8f6dd904831baafc19d8028600c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e3b142ec2c80383c1aa7e0eb0114454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15cb7968d3a7b65ddb06fa882e760455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56515eed118d4ebe7bcb279c9fbc8f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744a497a8bdf5b45243a8919de403857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972be42e55e4f7d8dea3a81bee4b27e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef6444d4ce2c7069fa23103f1039359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8140a235a6369c6f0487c003458e4e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2db0b4485facf6c9d91fabd1e445d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90998c6a4f08d6bfdd1895bf53242dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e65d1e0346c7601f5a908e6985dab063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b94d40e948a0a0104daab75e6e45b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102eaed3e71daf13e533b25585e8b3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ea4f353a7729469fbbb6b8e7a165c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94976a83d11f8d66c6eef62817e7f02767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc209a8f78a5cd537f709ebd637fac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426a72cadc72a31a97da7adf96aebc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f5481ed6fb60dbc802d98f6d326be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0424087bfc7a1df6ad27d5171728c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7a44798324aa9b9c2c628ca2bff7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12d05fbd3a532b74f0bf7511f05ee373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73c53e3877d90b9c20be3511af153a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b2be31b1900356529e43bd5c96a9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1d2834d62a42ae420a5be13afcb1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1db377078f08194da168e61a62b5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2f458ab2a097c0376053fe3d3b0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d61a7ce8fdbd98b92f7c23be63ef279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39bb869b539fc1ce08983e7b56e60280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87957b8d1ac44e54f5c5168f4177d76d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa325354be580bf0b5bdfc0837b04a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b08fe06ad1eefd605b2daee4956d0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae43587a2d7ad59dff88048a76a22b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400fc940dd9e447d0e9cfc6ddeab7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e104a2f57fa0e45ae61b32dc9a8639d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b7cf4c3d41932f0c3f31350aff7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6149ebcb8612e2c385845537be3ca0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a36ec387579992dfb91463fbe9ffb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7a89909eee17c6438f1e86aef8fc090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942295d08b45386b4ad3e32573a9bab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac08349254efe83aaad4bcf6bebab8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47696b4524efd4718ee8c729b4a7229993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f186ceeafb59298b07811c7ba92fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a26be40f400fa3650542829bee9e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7d31b829cfc924c4134a6cc08c17996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df406f99b49a0e949b3b8f185694e56997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2876b486dc36d4ff81e53a24c237f8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d11843b3ed53aa181eb0237b23450399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e545db7cc235d3bf1cd228029f93840100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dbdc45e11f7b6d5e68ec09c679729101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd0ceed3f00b0391a97c976552a4e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea22bd13e050e6907268be04d80079c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868b63db9b110fc84c66c29c88b6b6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8de1996b636dc5bd90ad52e2e0b23b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac843601e080691e747bf05dcf8640106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2939cbc2a5fab9064507239566069107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec78c9c43939542e359c5f4b6c0902a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7091e235f7a8f8acb69d0c13437a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cc8edf409ec6ed6c835dad7d73fd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e240baaf1a060fc076cf80dad85579111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5d5a63d74ac9fa763dd1a48489924112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911a1422fe428cc1efd92b1d9e259b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4775b7689aa092ce6531bec6962d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67612c56535f36d96f5a77fe79a2cf27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eb0252266967cf453484802dcc386116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e26674913ea4a52faad258d9b6b2e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cd4fbdec6e4a0b45c6e37279cfc0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a465c81222b4d598eeb05c1358092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f729669322259396019f05c2276a0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1c8900df87f106c830ec9a56da77b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b558af424f9dd181990006e76c0662122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0387ca34399ff6286d07dd735a91b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec13b14f0823b9a52192f42861add5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bf4d83e763f8e41d94962458a7889125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789c8319b5f65b35942c0faca29865d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d6015b473995f2963f7f087c7fae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496bacd5fabd7417b6b6b31ef3fb8e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5ca23aec30fe9b6719c7d639301a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40b79544b6662dffdf34b4d9bb2fcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55e16ae1daae4d05079a482c58284d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4db76d2cac0203de367827280d433132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d30ae5d0df611991fe93ab0303fa00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2f0a7f6a53248f26bfedab12b9f3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b732762130629ae93e93fc888176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c42f3a9895ec7561dd80367562cc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826ca5ae1e43ce087f0239aecfaf4ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da464f2860a142bcee397a5648457572138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd09aac5607f2c5c33de77c74d2088a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11183cc7855c8e9ac89c8007d5fddc31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca328c39f0516617fa3b5ec29588a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429cb837d8b0c8067db796cc36c101b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c56f602db54f29bdc0335f826cd04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d34b8f115f7eef3464fd6e5176eb0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e15498f17a4970fc9877dc93bbf34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6d0c48d9a2ac43319b59218dd556146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759571b6527976299affe7854f3d42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a150f56beb9f4c3a7869f13e3013c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc9df85ea7a2d3bb4c846b2968f95a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b71659f94f3939c8bad927714b451150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279369007a16b0d3d2577bf565eb6290151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1cd73ab8bb0f21793ea2dd18eff56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73330b0434f176d3d933ea31b379104153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01532924a41aae26e3bdb079e501188b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67125c5e4ae45d23db569e1019950a77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd370afeec0ebe311b9f3a1db225a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c2ec81f2dc43df260013dc0be4a70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea23ea6601ebdf3b7cd08a30706a9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad922b68e84877c9dedd5cf2dfe254a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb830e33040e56ad95a5711aff240160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc767f793ce7259a722dd531610cf10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe13642aa2f094e46998bcdc349921f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69641ed2a99148595c2dd12127bcbf6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9044e8a6fa68ccbd3328beeb7f873164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933c5618958aee04e171bf06717735b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11e9b4ce5e42764a514a44da24963166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfd014630ef4beb16521b40335e461167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19be96c078b39c52ee717b61afebc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790148f432aa6bfdfd5f8f50dc7a2fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7953cd2f5c7de539eb9e68a35e38943170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d255994fd805949aff1b3c9131cb5e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7081501dd884692b51a38dff9140e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c45ec5679aac094d61e2ef1b0599f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997684987c8f7d8e67f916f45e553db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e649e55e3b1b342a62875ebf813b41e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd561ea2673fe1a66eb2fec6016312176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585cfe2126a1be0fc1b81cd17654ddc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083530e1ed0311a334a2710779ff05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d0249c993744102a6686966259584179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84172c22281e3ca133aeb2622285416a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7cababaf8dd4196c0582842afb30b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a675d28a74bdd11b0a7744f9742eb09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1519bbcf67496427a00d216b54ff925183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1626efb400760bcd83262adb5891bbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a35b2fccfae37397f9d02eda8005ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a04d49fcd6627c40317f9cba1ea7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc66709935c4e226569be952c7ff0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3519a7f5bbc54518da92505ff0f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b16d7fb27453921ea9603d54072275189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ffe02e49f4d654c23ada07a2f9ef2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa636f90ade8c5e35f074c2469b8dec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc16553eb004e9bc2eaf8efe587de7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a42b1bca2705180eabae0bdee4e906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb5131f0b2cd6f1cb235056ed90eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c44267a0f9b9e98bd8ae7852eeea2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d204d753b414b75b5500b141bf211eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738eb2a66d9e190f6e69ea0bd19289d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3bda13ff9d9f26e35e62a9458a27d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40da14fa5bcd7f35164156f6e238c24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469f70268379f77538f1618ac7c82c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e152be2896cc712cdb941b5a2650f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4f35fcdcd56939f73931ff6109c18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba637a7f3c0dd1391a07e34b807e8538203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf21ea4323a5e22bc24979c49b9675d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9fe2a79b711019742ef52bbb41073205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848393b839ddadf1906586db2ec29278206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a5879bdc2b8eee49ca788e0f341db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869f5d1f14feb1645140f2548cbd334208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3998af6daf4462b51099952b053d8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56b36aeddafe578d2beb6118cc7979210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce63faaba6cb4e2421890b6f77897e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30591b1a6c248ff588069bd33e56abf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6398f2b8b9a4b3af07474fea3f374c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac5b394092b61a7903155248ce171e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4918e4619feebcd6f5e1c8df8758b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a4128217706583189b2a8c14c2ae5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a92f2ea6afe370c1c7e337dc653627217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5f6e5e1e7267972b5934d97adb6ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2f2a3b07621e5f47b713686c0527c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7abcdb47cfe5921a4a3eb34fb0ac9c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c5bc14cca98d96e70c46e2b84ab02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915e864deb111b5f689799af36448b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e219119818cd44d37b987f3b34313223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b161ec06007249375b2660a6f26a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b4d191d0bd39aadab1c3d79ff4c84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225efa697aedbf15f3253ba27ea1d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159dd0a79edfb747638537001f37698227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6d30c96e7073cefa027088bbcb0be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af409334dc13918d67ee20bc0fa9e1f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217d008004a3d9d8604a33c6c4902d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65e82a9542cb63028d7ac3c502bd82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfde7b9e956978e81389c30e497f87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af55873bfb479a9c15586210c6062e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b21be1d5e6dd6d5ba2e9b58b091e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030bf431aa81b4cd9ef0f5021fca633235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81dbf52f1a28ed473f9c9a68c78652236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ee6809308d370113e7bba4bdac2c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53673725a111bd3dc9d7b3f63dd6238238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54886b7833c3ecb872324ae98f14303c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f75688727ab242afdc564fe265ebc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecf50e86ee8bc9591484091b298a8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7cdae54fd3d508bf4829e1f824ec3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b81c4313abe1c29a53bce367fe609243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed070d9e509efc9a29ab91740cc432244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2159208f45653bc2303d549ee347f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c6bc978e818504f6df3ce30f973c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea415b5b5df2da71582f16ba451d9f52247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba22dec505e3e9b697803a3951c515248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1c9b0a3d74abe8e2256dbdacef58d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436c4658d4206a16e63497dd1384cbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d21a678beb4624833d9c1870912e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cfce18a248fb7507bf5269470dba5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd279c33893f4786cf665736c0039ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386d0241bf74d24de64c14897b5bf0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ebe2c3dcda7d984d0d0b7c7fce0ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b6fe6aa99ec5317a34b19f5c695d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273298e0963cdd81c82787c4d287fd03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ea86cdecb425a308a1512d2bd8a83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79808a221d3bb363094d53ef07d5c848259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1196075306ee2b1dc2fed161513d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3b1036b8ff1d88ba65c8fb4751f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f49f06cc0da718e9371b970693f01f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f878ca5379236b04c39ca569f8a4ff3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d9986a7514d5a5bf4ca350513b9fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0d210b7b4ad7bec80d78dc1d8ce1d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4274f1ac9c1ac5e33340d36ab6b8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde1f58237c49675beeaca60f926514267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f376682a1b082a74c32af4671fa96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b19c1eb633ee65eafcdf51a2a2e84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0881085a774adb2c5b60af07fc0958270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55e3af3e6655b29c9287f631da4373271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3cc27bb78387df6b2722a897a8172272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f93fb1f249bed742b11873ed96b7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc1b6040983c8c29e0ea1dc7f678ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa708adc978f724bff2c7f58e1d01204275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17716deb6f81879b80084f7041f18e2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df106b997fc23e83b9f3f62a190ecd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c0469c821d8f8b2177999203be4d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9787171417175c9e88d83b089010508279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da2546528cdd10ec48f9dc9decfb4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bb5abb568fdc98285a97deb6b2441281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97911980ba6faa421e3eca82b600f301282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed92b39ab5e160fbd3b900c7673a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd10c2a1974e2c7c09aeec2281b004284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6d4613302899ee6c91c26806304fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a71514484dd075d37c171aafb12a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d1d7fc803eea2ded2255d03d6bbb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f72ac9c133e2870901af5e5af5c304288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaeba6d6303be0e439e3c132552abe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8fcf8480ddf3d409b789b670fe79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f401c595d7f37cfc96c12f48ea13533291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63e62d6020123cccae9f931431d670292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ebff0ee69f47da17d6e01fda54744293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd38a63036736dd155fb21ea8ee313294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeb854b4c9766a6f4b583d88dbc5e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b5cb648bd66c5099aeaf62acd8056296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b7c5d2b11149e73a70e110eb0c946297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75aeb5fefd8af2ed847a8c7bda9ea8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0a82cbe535f7d1c2b7cb10fa1dfaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd092a5c55e3797df41b6818f56f4eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77039dae1333a5e198796935fe687df4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c8b55c96ab3ae63e4252c6af18f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4f875a4614c46d34feeae7cabf96a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515f084dafd293aafcbf1e3fb4e155c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913aad4219c812c67138ac14a2c9dbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc942d06070c9af476eef5b20056c31b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2d37e858d4bd0c2783822033d8549307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a80b6092fc6d7fdb8f7525f9c3452e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d020a30572668ca141184f3a11cd10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64521edfcabe2b491bc4f1183dff7cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5bac21fff1e647592bccd132120c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ff2c8e144b0c5204a11c59fa611ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acf845ad2916b0662fe615d1cb4750313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd06df45dc9eafd20d8905948729ecb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79984708ad2ba8d899b90546784ca55d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cfdfb31cd5f8a6944593cf82df37a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a56959bb5085f6f8d67a4404af6148317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ca3017aaab5e417cc7e0e3da2268318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae7bf19574097887a811f154fc6fb1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96093d5b9a1e84444efba0095076bc60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158de2e91f187841b2ff966b8827a0b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca8b19f37a6e1291f6ca5026037e82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0db8533dfbc50c5203c9360b4b0fc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e8323e72e1e436a1eddf146cea764324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae215f99c2f5bcdd51529f1354b3ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aa1ec22655606e66f628942033f01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46defd8223ade8551ca28bebc6903cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e5be5d1e0e31548c862ae67581605328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51331bc5f541a69b64f7e3725b7e7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26879e35a4d24eabb7a556606b8a64fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa059c8ac49890e57d412381ade211331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f56a77b6ad9653dcc9eb8da0b755332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7406f3666acb344d4630356b8932f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8147b0bebe13f6ba06825b096cc7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca7df2daeb7b5593648151db2864f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b784d17983c0f1a71ffb4c33280fa91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d458c737dc1f0fa64caf1b9f3cbb92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5c0bc1a98c09aafc220c398c72b74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9abf237fc635cea606a22df5312b13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0242e251121ccbb761c19cb2f1bc7b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f24b16e8ae674e3d00d8bcd74fa15b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b35317626096eda5824c1cc37e51e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218404840d6b7d5941f2e5c2e4dabb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e72adcbd37f359a4db5bac38e53b62344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc685597c3a822c11a9a7aea48423ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf6e2d6142adec134d4943fc696c9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a244a091d54aeeb93f130376b13f18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af868f491bcafd2363e998f1d9b5074a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29db276a851ae3532ef84de373a0808349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088f4651b7da6abb4e75c17efea6ef3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ee834ccc6f36944edcec44fd8f811351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14ba04a7be9a2d0bf3059a717bb10e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72255261cc7924240eba7c0114e0d1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8921c2880e7d499d76bea328e0b163354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3b558ccfb675d91f4b4a92c685bb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910dad55ed34b411eaa1a87b8ab5b4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524c4284000761b5e020ee5b6877a56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b38f2764e1c9d2a53e72834940c0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdb3bd352341c1e12a7f90ad977e28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1012334bb823130c3032b33870633360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771e6040f551c38b2a0057e4b763641361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02445ecbc630a6920680f09e4434f9ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d660ebdc2f579bf05831395ed2e559363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae49503f67fabba94635c7261faf00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c62a2e4a9f0f46eb91097a0c59037365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311a49faa50d6c915e0b9137b18f7c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e459c8f500966ff9ad44508386a69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1a664b29f5eae3bdb01240e83ebb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db20032298263c9f43ac2d502594b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb396a34d6bf209aaa01885a572c8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9862d836df01337ae2c175dee6c36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ad09593aba1bc9405f5b4def6b4d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d27c8f5c56f7b0dcceda1dbdc36e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f96b3fcdd336eaca766a5884d2d1ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18ad3cec2040cdfe4adfe616f9e66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e111a023402703db2e28d20054846b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881583be9484704e2c2961d940775e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d49f56067858b55115a15accea5f9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6cddc30fa91e1aeb0d34884d8ad51379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431f486b95381ee5216a97cee78cbe9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96730037fd7b37eb130f91e3032b8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116a8aa9c40c9810c0a685013c81eeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7c279f01082677449f75305716786383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbc1726465a66e52093275bd06723e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6abca26c04914d23913ad12917533b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c830be04dce16a6841437c298f623386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5b0d1c0201898e579f3daecc1934387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adb67bc9a5127c477fe79a7bc5ad16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95124bb042fb3421abf4b7baa5f4bb1c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbacfdfa92850abfca3dc7b694c8a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae74d968747dcd711d7cb46c0baea8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb475500e5c8f230b91d0ce3e031d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed89500b0631de6e61a3b36d03b8b6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdef8af69c8ce95e4129c9454302f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634988be874a6f422a8ea608e63193e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102a4dc3f0dfbf219771119ef4056e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a4b5962b99cb3a147be3668367c22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040562bbacc940cec6a605f2f52614f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa30c30f30bdb8c89caf6e226084f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4824054c1e62b62ecf8640264e065400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec0e7d81c00f8edcf27d8446a43603401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e44b17f46d497ca3619827d4bb2f80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d979f0c3fe1d0fd0b1c5557a1a4d12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e96a21470bd494db7b8f696fd424f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0a26c08cd82074d539d75e567091e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6cfe1acf3e2d19b0f3f6250deb56e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85f8bfd9c1f79fc73ef554f8479db0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b4ed04a515591fd01d0b901a9e6bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fffeb803c4fb1c8c911849da13dfd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300b94447de7a2edf709926973fd524410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289710382d2eb5eb0db5902a1580766a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ab86e69d07d3b9effdb5e271cb43d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4e24b98e033ae5e00068e4aaef317413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77173147e0e2869a4446e777b0d066414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a08da1aa5f897f33b16012b9ebf06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646b46e4bb23bb7c77f8bec85f927ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb184f408919e081cf213ec2dadf7ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace18636de99f99e21e8e4d4aacfe01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08ce95620d4dfb0ff4510cb7aec7df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74e7f565af64131553f694df0ae8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c78ac6cbb496a017d1b37fd0f2c78f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a7e523776dbc6ff6facdc1c4dbe32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760f9512936c9fb54ab81e2360f4bea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f976f89b26610c5fb8d0b00597a349c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec011287abeb605beee875f2543be0df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032241d9b0a49eab99ac0b7437913a3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49281463935f1974bd80648b68b624a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740545f141c73c901af2014abee9d5b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48766568abcc561975bb9722f2cfba6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95af598d6face951facd576c58fc10b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d683e33463ef8c779585f559ccdaea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de05efc060edc29a6b2e6d8da4ff127432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0542434a8392aeed91891cded26ef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d271ebbeb8313d4ea4fb49c5e63d232434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33593f120f0e2695d42b37688615a372435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b42a8cd908feff07e7d40d70ada1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3acecbe34e86fb430610cd8a3299d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e50d1f2783181ae6bc6adb896ba0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edcaa2356b9d24de2fc84867fc71da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a0ec2743ac9d10144154ec46fb855440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b9f5af9e8f4a3c72470c7a6f80528441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233624592ba53ca9a86e2cc1cb26148442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c440db6a2113d64e528048e4531f61f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830580c2221498adb3c45d1d3a4b779444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf74ad47e15823cf82fb40fa53b4fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa335f4d4895888370739474d314478446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9935a50b8bcdb3dd245e01778f06d19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154092943640c34eb37efd4403c080448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994186a67113f03cb47750f64a4fff1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2c8107d14973c60a9b13d06047cc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201a9369500476ff2ef1884418f6c0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b9a633b8317c0973cd2395a9ffbb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84d09b12fc9e479d871e17313cf63d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32622a6556cd9819d628a5ddaa7a7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21258e5ed21e43d4f3bdb0bd8fe1d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfb0974ad6b0e836c9e5331b32b705456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc94d77f74c4e2ae3d42c97f5db7c29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677380448c582bfb78facd642d5fc7af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d541a77692203cb0f513256bbc9415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e79cc5ed9677e2d602e90db729e75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f5fed78b04ad2b81cd171661de35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51772525b7f8e8d98525209c80226cc9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ae6162f266ececa3688330e6d24a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce578a5838f23f1578dcfee011d9afa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979e2a57907a9e5582fefe533f5b569465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e83be042aed6fa0b529892513ac36466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed04c6d660aa9c4d6101651277c2f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce4fdb366a90d841b90d56c4b3a1bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54435567ff94df3cf19a9b09f57bf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c671473b246b73985883fa683ac4c9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df10db01ef878c2df0c62f8209f3cfe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb2dbaff1d53b50d740f9a15adc0b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91eab6526f59fd99b44e20af0e3b19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409f34f79d375f02fde0756fc37c20e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cf37b99c403308a4b1c71bee262cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368ca96b9bc8e0fad46cbb9feab6b44476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c94672750d2ece06bf9725bfb9a45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67333fbc0520e91b0151da5a6288cca1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411797c4bb8a27a310d6a5a23221f22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ae19eb8ac889556a033e9ac6b8e98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db2b2765e5fd3f602040d06f0fcf94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759cdea5e238282e68bcefb2d966159482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f474d1262b907fa3a710c21a8d99e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ff7a998b19d4b430a19419bc64cf6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528e96e2449347d844e528c8c65830485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb7f3c9b6ad853c0155e662c5e3233486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d75052ce1b7c91bb317ceafcaa3a69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51414b64025749c40d4ec2dad519a6e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2989ff2a60a66d75fd7d0b82d903760489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1453b823d151b55c9d65cbba5182f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd9db612cdfabb4db9d79a4d0f85d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e08de1341f9b1150fcb3f1368b5e9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebc8164e181fa64b53366f66a239f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcddfdb9b2c60a7a05510c6119e648494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667d3fb8782d2f5c18e70dd29b807f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f591f03372e651f84f22dbbab8c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69449d142e143d4a14fcf6bdf5d000497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95475811340565e014b9760d42f7c6d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce898d0ce287168b0ab6005057bc1680499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a751fcf37034e52ebf50ee3c90d18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4a36ef05160f20225c4ee341f893e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba77d89f31afbfffee68cad122f235502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d61d9a0fd1fd418f06fdab981199c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2364835c788ffa4707844061aeab14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6ad6a5c347693bbde645da5305ebe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c23769080751d6e04c218ad33926506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f2f82cc6f533c79de8af506d83214507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850bb9dc4c65ea9d09acc76a03cdf95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8ce69c7cb5613cb682823b8d25ed0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97e71a22542cdf975c288bf02561e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05645fbe1acf625075e237a30635d73511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055af097e2b374c972b6343c7e7b3cc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4a8b91d96750ac0d99a90d057ae54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dcecb3107a7b044e966807686ef2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbea76d1cfbdd320e9d9fe48d26d156515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b0f2d0337c57ab787596d1e76c5a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab04070999c3fe6482cd982d3182310517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5296283029563fe0da68b7655ae0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a168f749455b80252a25b10b6dc2b8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb9aaafbc07c162d843b1c31d8cb0d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6789d9cfc0a7bd497cd1eecffa5bc21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbac4cf0bb20b3a54864ddabaece664522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d470bd843bd7cad848283b283ab22fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3019b147133216883207416265459524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee5180f3e2e7ab54d4f79ae242a0e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3cfd08673d35de71152a891181b0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814a0defcaccdb16ffc645081fed537527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0d5139c4613a06fcfde01e0e5b0fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31837501623dbf139021fab446cbc5d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99af5a68900e822214fcf40263aa30a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91669f8a0d273cae6436de0de7c01d77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e249c8d9176eda8c947eca1c6fd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d20d0c21b9fe6306fef49788440c84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579ccc02cf31ba5e4a071a2e316d08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c6899dcdd083750d1d44c6102956535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b90a35cb521ce9f5c36f35313af7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf318fc5638a5471dc46e9bc012bfc15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff7565c2703a289af83989048607de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d67728f6ef74edadb0af1639073b70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657a9d753cebbc5eaad55e4f9f6c3e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d329fa88a9d93243dcd05f91ede2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ce03bde8048332bf97199d105f4d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5048bb2da9541e181b8f272bb6647a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b62d394d66c75351313cea6cfd4aeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b3a79a64221ff70c60c26fe634f2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa652c47b4e5476b311edf250e885f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f087a1c64706360309354f807ace4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc0fadf93153dd2a334444cbaf5284548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db4fd247c7faa0466c590eb69ad6ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cece6a3510765cedc8b55734d8f0fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2266b965e58d4bb91ba18ef61d87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadf6c0d9c84e429d9f319a784c652f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cf8c65a7909fa48fa088a03b4b49d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac158c2361fdbd38911b8b820a73992554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a7649eb6a3b0a652298a5967b4b25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d583bbf3c82d730eb541c7b856c4a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124ed4c74a50a37c821fad4f2029a17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715a3da56ccca97bcf4a7bb79b00641558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a74d0d6e7924879ec09fa8f97bc8c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f4225f14c101b79f304c98da6de3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9696c9a6d33892db5afdf64a56c41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca864e4b51a87437e92db4536be3c57b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c894c43cf6fa7bc3e79b3369c0bec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7e530387839868d4c379cb63de5d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3e18280c197f6197cab0d038c8dac565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdc946b970159d2e7073538c88e26b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e9a2fc81fe047016e3b7c57a6ad8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132b3333e7cbd6d271d56d3f0f6ed3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc40ad0a9f84a8e2868b16f20e4f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c1f00a1208a7ecb5bf699b77266ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a73903fa1b9bd078de95d8b8ab9faf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271036253a945abfc8d841e47b8cd51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6e6de0d7c5aad1e1a52189d3019c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94c6ae89868618e0b9e18896fbb0c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a5f744506800e7e806d7fdd982306575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4a8ebc311761bb958995a1a72b7b3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ef298d154e0c9d85bde2f34e3ee9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fb467574f98cfdb7b744fb1f8cb8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24927813a129eae6ade8e2ba08b5d09e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741c766e49a1810f39f02a3b5ac6caf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df4699ad6a68272c3f3649777bd684581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f784aac9cc66b5a977b28bc87bdca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8326b1847c0156439a5bdadde1d832583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527f4a0ba43d6c6e2c7b322243deafd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3cafc82b27ccda1fc09c631d174bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff0b70fbca90d202d524fa30fc3803586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dc26f9c8cb55482e38cf5a1ce680f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6562635f32e498ac8a89d5cd3d5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e491313239155bb16d429212d1166589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28154859d24d6af691c3e7a42aa7234590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e43d6f94c112f3b5f37c031c93199591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7abe70dacf21b7cc2bf5a1773ecc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3df251a4a488c1e90fd049a78e65c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65a73ab389fac1f7fe9c3b5953cd2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19189c1d02590580b6b99b7efd9c3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82351a9008a3d9b98fc43d0ba2893ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0da195f1889570f9736ee1649cf20597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc010c11e0b488938aeeb66a37781598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55c3b2234797237d7279dcde720bb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45530bbf993d87637a51ebd6082b3842600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f29dee1974ee72eaef6b5a29784338601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e586cf32df7b5306f4a7b73bec3af2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a991c86b3d8e09463f44a5ccd30ec8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d6eeccb58346f1907177dfeb1e00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca6d24afc9278bd98bc826fa3c9f2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2138848b6871a1b385a96c0e342c036606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c008e9b2df34f34892a16b7eda2c906607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529d3871a54b8bd0d5be3f157b80892608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dab0870f7d93d97c960f939f73c3ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1b3b482a603f8c967ef25f72172ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13d826fc42aa75191bf7c4a097f41a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905821779eaf58b2fc91022d85a7415612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027cbec07d2778e183d86d6c0fb76e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334c77f9f827a9306308d0041857fe3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827ccd15a8472078bb64ab482efe53e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9eb47fee864662b968bd98d86afa4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31e0ad8bb07148b155131c0231ac68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c3576255bc4fba8f3ea2871333140618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bac162080423993b16447025967eb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b23c3515ef04fb3d3dff9785074b06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f9541c32247b80aef064ff8ec17bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39aac7007739bea90ad79667b9739b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9806264416d2eac76ee4dae776a5966623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139573d6bf2fbbbc777eaba00f14883624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79750b800ab8b346c9036b920da7d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bfd43073e9e078fc3588f08c48ec2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1027e0ae01e7a85a5b23563218b42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dc8ed4f8feaca8fa1b9992b10dbe8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e38d78ed5bfd0190e55f50187dcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769c2d028ccc2c1ea373194b33a080c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2942a0feb80b0be30bf7c3a71b4af07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536ad2d54fc5ae3753af714a3e160c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0394203390330d02e916ba940dc5a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed2efa26b4b0d90d134644ab804fad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262421567d25d65cda67e54e09dc80ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c801a80ffa6deb9fe7d19924354ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2890893206c0861155bcd50ae13f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e2b61220678bb8ed5795850e9a289638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f363a8808e55ac990b5e3a23999c55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aec293f3944083f6ee8e4d68b4694b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5afc22e4b09acdb2bb5bf313db9cb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b101a71108bb5b048cd918ce672c364642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5914860d9c3d791c34f552ed38247f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418f730bc8782893478078893550c71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d8823605205d01037260554516657645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cb309b06d8370996ea70d3154eedb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d138f34b48ff5773bc478bbdacfeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb008c8b276cbe832416df8ec41fea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e4413b1a82eca5fa49b5b3b0ac1af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea3b86578ae1409a449419c745eb0b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cda52227f3f24fb0ef827728be981b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b426f219192971fc9d524d1cda3d57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57340c38c820d980f131cfd024cbb572653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03424b6f8e3cf3dadbc0dcdce0fee790654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2482c29d085885404cc259099f0d95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073451641103d976b940f1e246ac191656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3cc8448e421be24a409d4be76f938657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961ecef645f4aa2eaf79755aff775ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0f07887c1329854367aa2626db8bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89bf867cfa61d4172ed71b4e6f0532660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c486ef0d00ca41ed7881169ac4294c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec34a52679dc58f6356e9ac72a33629662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8104b4145f318d7f9bb7e9c686655e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbfed1195c4f0413aaa1ef24997a3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed863e08c21d574088f79adac1573ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84994e9bb307e4c35aec34003c6cb4fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b78b6bb26a0ead8b537300d482c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452dc8d4e6caf2c84324c2ac3e6375c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54368fdd429d5979a19d4250776028669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf4acbb652cc1366afe1e5f7d53948670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d0098b6fb35716c3bac8433991417671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce36cce67b2b7eb5fef1ae20f78a79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505c1ee77bce61cc1762517a70df73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c624027efbdfb90229d44d3c8d1ddaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e17e322a70fcbf392a203849fd7cc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad67219f3cb3b85876dd0709e03c98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148636d7acad0844413557e2a34c4908677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e64ee62d0ec1be5eedd5e204ff677a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34af15cdda9c89443889890e567182679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c4db366d1e7af859a311c24920974680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80888fc61942a208abad962a8b9f164681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eb02903cc7aa019dd85ae3360cc5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe839e8c98537b1883c6edf2499433e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5873b54f9ba15202404185cddeacb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8848d55c43a7da54c95385336f6e82f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3207c12b6539a63fe7db57eaab9616686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ae996a58b18a3ba585541cbdb25e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c54722856bb7a640fc9e39d473ed2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3287ebd229373ba83b07f767b555e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46518ae8b29719d08b5010806f62864690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ae1caa919a57ef15663cd60f2247691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d48084ca328f10860fdff6f48b4bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae1c4f13905a5c8ce51958ebba0612693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93e0908f2646f72d91be5520fb66c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45898b198a54049a954d198fd53f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01569815a5dea149d7d7f5cc56cbe16a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f827285491fe780e084d91a1c8eaa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad6366c1af3c706e131a1321b11db8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb09708e6c557d7c48dbf0fa3960c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36818daafbfaa129b9d83ab4330d504e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a3a697c2e086b8196268d3e1100c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0075aef313e3572277f884cac4191702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb27e17b9410d8cdcb55219f0e0d51a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dd0e8557d7651e528a8dd3f5c6782704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22039f533ca0e73609ca048d4f9bdc23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715bfa40366f74cf64899d9ba7e36ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd8f5e5850d216c757e15feaeefa72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ebfed33a7824aa875e783b5d6255d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e30d7de3f682cb645e503be4be1e7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc2ab9c184c3c601e85921d4bb24a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987bd7718de81f00f37c20a990b3bb3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a93414fc58202fc150766e4fdc1b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9c2b27ac72cc6485da2b96bb17ba7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7546d0c07378af850d59d5b1365d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078116f6bcd22627bbec26aed2581f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b9a93fd5917c52f5bc3c04397574716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26dfd8061dd3b3f29e32c3a95cec49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212725f92048269d2a41f1ad2ebf85a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d4a2c5d783e6a0f5f7d98bc3045a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26a7041b15bc0e9937ae268a1392cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f81b4e831454323d1f22f41141c16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40537f74001f0412c2c1f3cdd9099bd4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e548fb571e584ad7f47529dba96f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580ac1f3ceb56473f1ec7467d2dc18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cf82167a09857d9827849a70f1feb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d011749e03f989b88a8b5e05c783d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367fb1b023bff90a2dfefa7fb551cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3dd138b1ceb5a049245498f3e4212728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10493195e1cdae68c2a5a41d15aba471729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1230918d66a463338fd6f63472bd023730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d88d1378b077824d5b11192bec78c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb48aab45d55de1224a059675adea5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4179f8cbd817046b2f66e42b57c024733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc27cb6c196baa1a66b5dc4754d0e17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a591abaca4f1fea8fb56e3f4303e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61487334b39f3dece3f796f5c1f4ad7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db821d431e0dab37f932e8d2949b3ba4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8938044a9748ac0e0f99e92a07190f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3e270de046ff6949b9c1e7aba405739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd345270e586d5c8bc01eb14f3a1daca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255b216dac31e3dd8dae02f39361596741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e632b2bd9bd7a0f598aef1444f96be8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a45905d9b5fe410ccbe65ab9c4842f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aae1614d5e67d5e81ff5cabd703bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404c67d08647089624b94c413bee04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872f6d19c585eb5ff127035519818ea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b2db80b1a6d74ba87e9aeacfbaffb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749769bb48e7661e92f4c3400ecd58f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dea82be592e8d9fe3d370fb0006416749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22477cd1b95458cbe06ff948de4c480a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a96bb14e1f3563f7529805ec89914751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa551a8b6f1c4ef624281ad30f56fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee3e2e920a30d07f9e84e25aa314a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc1434167eb3895f70d9f3f7f0c394754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebce67c1b8b13bc4eab3eecf66abe56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8917530662b4ca08ee70da5fd853c20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c96cc433b17d47f0c4c90b41735ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1790b74a6afff94ea08670538bf631758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a74707b3ce9f1744cf49cb9c22e2a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c800a8e8d3ea6a45450503e50e7a159760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f853b6a5e9039636ea6c9f523d8e110761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd79d5e00362bae68ef614dbf9b8a97762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8857fcdacb86f4615d459755e602972763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9189be51d526589a491f91e6263f66764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee698543e0f2ae84adedeb1e27ba6695765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2b45b5fe49f5da128e9cdeb43326c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf79cba602f315c2436c26d8cc72044767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3480def68564a1f6f5a5f46f2f634768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be119f886c5c51c4ee255e0918d716769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa667950d3a205f2812a80e811757f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2db03ed98743241c1dc0134bedd7e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccbdeea825faea9fef4025dd16c820772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0006cc73d1af8edcdee520e99c5681773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727deaa9e546acb5b10999db5af5a2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f2a8fd6b3d91d9050678cf30b071775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e930d9aa91dc96321d115d9345f71d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0111cab8c3983f1fd1bbc4d4aa8a20d777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2acde83b9957d865b20c6265d2b161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82dbf4148727ebe9a23682217ac75a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd55b49ac8f3afb3b073eadc2d67e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db5c7d0c79a92b417b473eb494dacb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd60b039fbe3116fa4f00d5a0cb3815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5cf9a3d9eec87a55af4ec9c13407b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85bc5aa7c0778d9f963c6e68c910e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00787ecbf2c9e23bbd27d6ff1f40eed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba55c5b30517671192d224ef7a2b469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1012ee6722a06c546b815b7fa9f4f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3b460391163bb250343215e6e4b8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e71fd98b1f7a8c480438b069d5721a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f9d5833b782a4b46a6a0129efe9e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb15505debed94c8097e834ab4eb31314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8070b78b815248b7416022ff1cb00ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46412332540ffc464b3bebccbd21185016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771416fbd6980a763fe0d0766833b40b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e7c80aab69c20b7e78f5b5deee60b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d991302b618daae5f58187dbb7f0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470aa7b0079790ab57ba16ea63c934820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c9bfa86dbf587527016e9f8fb887321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5be6829d26aa6fd2ecf6c9f3df837522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c172bcc92326f11ca3da5248ec2cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05136a595fa26c4a7a5fa560c5fc1be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eaf7db373cbb5cf37b2eea19a938e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d11a4783f677183fcc8f0279cae01126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e68b155e1be4e3b136877859c79a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75d8c4513374dcb878c1e61856d04628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9d975dc0edf3216325c0e3ad8c6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96abd0ad49af2d12d86757437c10e4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a5920d7a2bd2de03a63ea1c18a0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a713474e58292ed849a28ec05619932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5b822d7bee54a975d39a035dc9b5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee6dc52c7375018109e57b61803a5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325960098785d199dff8d9823bf9f06435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9c62962b6f712cfb3639c79b43b6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7d531219ca37d1ba1fb5594cd9c3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b17c0f0d693276770778130842e4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa560c1fbe073546e444121183fff339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7659d514c9f32a21c6c4cd45187dc8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e832fa35b8435e6a73a3b5d9c94241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd75276f29436d2129f2e9a342bc84742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309771c515196a8bd76f85dd479c6c0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97547876a046efc7239e10e3befd3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d60b681987b61ab2afd8dcd87f6afd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60db4649a6caec40a9543a4d5b177946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b252e36bc13dec24b323dba4f2ae1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d882abd4e3cfe0cb6be8dd4b123d6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68df37392437888e04d8e570fe328949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e01368f06290fe289ab8d78cea7bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019dd8ba492491c7fb567ea33d5902b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43059643dda2292629320c6b12274952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522cb7cb2430fb52cd2d95f949030fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70f8503b2b11e699a28eeb54074a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0576bcd0c78a1ebaccee816da5c91055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72fa4f7c87e25577ea6d9972610da656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d139e6c3c2790ab138b25cf415277e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf51d5ce05be86b3172f5b7223607958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8e4cb4993660229f1eb0ae398ab2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30516b0461c5f539582393bc64910fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0328463107e6a5a79ff1a6f3f6be19061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fef085da95130011ae2b567c58b60562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b715f2af0168765d903bea7f2bd7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9280331ec3e60febfe9b30378393e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61173f4270e5926a2b0a1f2af64271f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed399de2058ed5909a79931698c829166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013d1ee041e1ac899cd82a19588e40567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689c5886713678985887535700eda468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2385f6998923546809a4edcfbd7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a31ef765cd6aa5f92b3c5d7961f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd5687e0212b3a7ca0a1289765e2bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901b1069e174a7560bacd8ac489cb7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923885365124643d221cd99bd324ed5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38392b4f2c7e3940a3c5d2dd98bb3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c82ed3b5483e8eb833dd3b49aa59f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a421e396e2a9c01b4b62a2134d1e15176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1a285229d573bc6ed350363a36b4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a210e64a82abc15d431e2803fa3bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bca60882c7140e6a4ff5625c5d991579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da2890d73b10a3dc2dc3ef37cb346d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181650bddcf4639c01e966a378a81b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742347254f8cf8c0ee3f866fd196601e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4666ee05f7f5d17d020fed1c5422e2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902652c20fbf5d6e940920ce2496d1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495617727df487fe013b16972ea303085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700427663f48914b709b4771c0132ff186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6045cd563986a0e76f24d575f7be2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668b0fc14f828947972feed648d270d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8065ee412d19f2055f8bf61a5711c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be21c3f8e975182a90e86260a4b9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3f9a59c4b01bc400b4ca6e642afa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b1e7b201d9cd6ed83098c07c448492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1549a17213b8a761fc779360bfa1e8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb6203e314db9acaa1baed31a332a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c171446b4b70091765e96e725c8e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee5c04bbb0069bb1adefa04be1ec3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd45a4624e928e22c317efd92e8625a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3274ad3deb28d843691c54b5b69b79798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24024871819a9da55ba273904ac5e0a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c53791930f83ed151109e42e5a451100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d43e4c0da0cb8a1a945a65a407114101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c4b7b1665c48f4e38f97891257af0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78f5cd96c5dfab2566e36856b3dc7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1664743f063419699e2ec08bf2037104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008c8876c88daf3b8303672640d85de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a8315782abea2e4dfd1ea13542402106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102f1f217cac5c97644a17834a637f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274e28293388e443361bca4d3d8854108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09492e66ecb53930a49db7db8b06f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c34414e2c9aebe22f9bf722bead81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660872751b3970aaf6c09198e0963be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43838ce0c40bfbfa6c137c9342a50d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707644ab7ae2f4ff845a226176edcee6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031670b6c8ac24845e287d1fded3061114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fe2e8e6b4d4773af84369e4f7cd98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da462bc0dc4510688f2e24647ac6e5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622eb3e15cd815482ede99013fd9cc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08594d5258ec261859b35058c8e63ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b19af8f34ed1b5d88b88ca0037cae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc127e304afef0b21098aca0e0adc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aed9c0121e84629ffdf8036f0465fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df84f091c89aa6f6ac47f6dbc7af70a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24a0dc0f8ca43d55a2c90ea920a831123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e877eadd27f471da3693cabbb8c5f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51454d3018ea7431028b8d3de5cc425125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102d72680092881a992fc8561c9b88d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a9625c72761d2792c3b466986df38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ef8681e390581d627eb1f9f66aea1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45445f0f537ecf8d763d99519a83b4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5439a738bb134a5c50fc69afbe0072130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dea4538e4125da53bdef4c1996b1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd6a62129ac9dd59f677b3b9515613132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a23eb5ed1e1340c9abd8284197a8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95eded0f507e820ae59020d2ebeed5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcfc01b76e335706aa8b268b93f442135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eb792e050d93365b76037b5aa51d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd751a7856dd580dcde4f4abb7e5bda4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ae866e49f83600c71d19a92cd6657138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a4a8cc4e95d84cb09f3e5018e6959139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc197d3fe6781dee8244515cd90a6621140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e851463151e31c0f0defd1e7d1af242141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab5795777b7a9401a6868f346380e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad416127828154f66d78c1d6f3f00e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b7338601bb06fa6fa9e95ef6db17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c085913086db631cf199d184b9b99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8e55a5b58fe41519716e551734e25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12220c5a0a05116cd2cc17693bb687db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf14ec7e17f7d64e926cecb6101a0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f85fac176f651ede015af4734bd0d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73998cbcc6652d9663017115995b91de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be804e293f0bca99d943444724906641151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7522c82a464ddd5ba184d907949b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4560bb0a9e2e36d5d3738d1babcea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17a324d66daa153b16667da6fcb9e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dfe3817a52794ce5ef0d3e9a0174d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1129da7e9beb895eb394a4b276c38c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05809d11642847a5dd859e3b6e2de4bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd54b689772cf5a089dad0dc91247e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b89860efe461247ba264c71f18c2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778ff97fe20d56bd330b8c40bce5e4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64b04e39d08da31d7f9de6650185e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5b94c3903349df0f687ed0636c784162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db548c7261aa5783f40c3121ac49fb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294678071195c769f48320d4a3f374c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11b60da8729a34f4cf103593b9113165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecc4e6fd2a0133723019ddabad429a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4b57c15edc6e79829bb956ea1907d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d85893e32de78fab6d45c08ae1c505168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b4aec0a7cb69531f3984d17b30e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaef47ed26c7822d06c298271a66a7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad94427b394738b2a07247653a6b8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e54f07714b2fd8de01ad291de8171172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6090c499fe48c4e1815fccc9ab1a77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd492f8fd445c1041d00cb9c8fbac16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbc469efb3a498f35371d69c381b00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964a7fa0f17ad73d1faa150fefadb76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a6af80be0a11beaaa334115a9984c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cce61c0164dc51aabfc8e9bf7a06e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c72e66e2e3b4d88d3a333bd2bb69c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce196717d030ca9d6a67a777672941e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d523c91944e3f0f359d8811b16050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0ea328e221affc16f38fcc3b0cab3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef2845382175f7c44496a13d564a88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf9617f546971ab2d2dbb428ba223b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6fbc21ce84178007b620cca96cbce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31128412309c5bb5af7248f56b9616186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aeb5172033348bcfdaa47a6749e1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16de65f9834708afa53079cb0de141a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ab7d422b5e142ab42418afc1320bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837844c77f212214494433205475a23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86101a820835902bb6a3bf65e8f74c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42e17f4331489c2ebd54b73f0d342d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b64618daaf43adbe60018c69e23f20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c590347999214329f76050a903cec2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890221823d15e8554450191c737d338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef4af33c5784f6c7268bfb40757810196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d06ef4abb81942b8aa27d3bc2acc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda09e65101660d40b0566eec3a53540198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881ab69329097864a7a98a1bf1d6057199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56372a42c092ddc9f6556feb6d113c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06addf4b09499f01c66e9e8545535f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7354ba8a28b96a2cd4896b02213b97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f0b28fee947ba3c02579e8e5e2eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd475fb7bb43a0978d31a54a21f414f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1ed5d6c202dab3b98d47ca946c92f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b62824bcbe8d279f196eeb760f9bdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002d4d1c949bd3b9cfb951313986019207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfb5b1e2863f2c3cf03d8b5869a369208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14152ece5121d2eaa6313329541cefb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1cfc81c78eafd67d391708808533d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af12563169ea1ae9c4f1c6f6ffc7c56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fd5a8f82ad8de9f36b570589d4359212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231404e66dd6c7f45b3af19feabae705213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e391bc998fc1bc8b73e7dabf77fc4fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e91254978937cbef02e021c5bba9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4720ba0b0e1553a99ec622332843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92477af5cc4b6845925cefc4e8d3eff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d396e586a51c8f89847d7ccaaf6486218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a46367c8d63ee4c99d63797cdeddfb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1439be5945398822220101caeb39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf25f4dd19e6c16c461b8e10307af1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7adb1bf1742232b0a985ccad32df38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18023e028290411d66a91a276c856dd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e7fea3db682f8a4869ade428972b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95a53fdc62b1e65e7c4d7b133777c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851c37237c050a04cb2e8b7853d9acc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd05eeb13f783c2603fc3b6b9dad213227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecb1c5499eff2a9b77f5c0fa7fd792228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117607df96a631712c311b875a5ebd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba5d1cb21e1a12663d0334fa2cfacf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d956ce4cb64949793d594ebc0c365ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6edc4387fd7e3310c2b9bdcbe4b0ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d6c4e53818548b4a8305c8e4f4f9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bcdef4fbd5f6d37c7c8c7bdce59a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf323f8280f6b74ce2f2cc1b719ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3879432e962f4962e8b1c02b01a1c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7670e704d087d0815da7237659492e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c8b3aa1e252cc287170e561a595f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15aab6bc54f9c4906a83573188fadb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bc11dc1947df3912436e8008e9e01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b3bec9d642df1fce61f7d6a4171e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c167073eed374a56f7cfbca417d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c55e104a3ac03e20856acc7c6caad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364a8e714309632df729d420482eb4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcae1be455c83a181d259657838486245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29190d689eaaf31896f428eaa039a02f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03702731160f515d84e9426221cb7d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e188f35094b8fde075375d917ce0c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d4f210fabaed75dc237b821320fbc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a84d75f64a63a78fefe19032979011250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823883e253df22c7e92cf010ac1cf863251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e5d4861e8e72ebd2768b27833b01a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca83777af31581a1573d75b3a4cd51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4dbdd1d653eb1df328414ac2ec9ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d5f740bda6869c956b230a2f2e589255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda16c9f4983646fa761285e4eef5b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5640775f58e402bf474a455349151257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df3f29505cbc4827aa6112411c0a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c62bca36eb6863ee6abbfa150ab0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02296aac2eb351d21508c539d2134826260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4220ee90e4abae77800f52cb7205d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb4d0d2c4e7e99df5ee43eadf05179262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768fcac9eb992f42e7a427d2c0b6a9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc18085a25b487916d2f7eafd12395264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d28ccc4ab360fe56e9209c012d369265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001da1a35e242d5ac92a395e0381eca5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f55251f6ae6cd43cbb27caa69e71a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b7627a5611e07b5aaca9bd664d58e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45830b96a55a440446a509e48343dc6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59e4e8ca95e5693f0fd1f365aac256270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebefba011929e598a75ba5ffdcb25f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004cde53898baa5844e5e4b17f3dd0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab383fb3d3296a5b07d8d19c32c3da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9348954d7129a9ad04f741735fdfb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2a443446c83cd90c00c29a61514f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a717876c85ea90a1a22a80031cf022276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11dbc2e80ec6baae13d220cf9d45bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f3db4cc44c9c63013c7efbea4494a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6f6390fbc3793a8957403a790d81b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f46cd5804cc33681e7bf29d4ff1cc0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3ed0cd0052b6491675d092037ffc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ecc1035626944a78704fc9efea9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41a10f8890238bf5c356477195a776283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35987e468e91e3043193f7965fc2bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df515c5f536877d01f5617f4f75d103285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd323be4c2f0a994b981c67fca5237286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feea691dab553220d005ccf2a21087d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d7b323546e2a24b785daea9ffc81f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092820c40b14e2b3783a7eeac6c5b5df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2593d136644846dca8acf3678a0b721290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39d0acf4705c6f4bcaf343373e1ecc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafe978f0ae94bdd2784a932e9dad85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ef3931fe82e1fd619068d91e4219d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03d1ffb1580dde738b6dd7d7c8df4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4672c74468c1b757b9216c284a6c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8db55aed539025aaac9beba5851545296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683b77b00f7c0c56fe33fbf385701e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef7eedc510a073ea32203caa36555298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad3ef92fb5413947cc8b5f8c5fa00e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02590434fcb798f8dfb50202681fa6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9269c89c5ed38bbd07abf5ff19dd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac233a1433b6302b229902e510f625a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d706ff7a78a9aa4d4daad517f463b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9351dc303cc227c9c278ea016b48a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe3e1aa32c82ba3545fd03fb00eb53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99a6435518ee836ccb518ac1931abd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250dbeba12c34531b9ee5841b4b1761307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283bbef0d695d3bf0437dcd4eb97487308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10b3a655cd3d93163a94162f048471309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a5508c8fc53da2292dbefa058b703310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b857b1415926641b52399c2badd3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1d3b2d7a7b13b9afa964b5dd51e2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23588f4b3044b078e8e5780d5151f4eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebf87d1ade970a61cfc4308c3a86c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46527987167eed536822e18bd6825dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554c5215470c356141dab4df3c5ce42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63713e1c29633ee5a3dff2438097631317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21810d141c0b7da435beca3a620d66ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d136a69f4d1fca66b8483cb4aa0597319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c668ff7007f4d317ddcb5ac942af7ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf101f32972e1320cee7a7e30726580321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d17c33f9e0d7348a264bf6f4ebd47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0201e69a5e72db75245e838391ab19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76a82c4a2925e36e8dc5e325d3f4fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69434c19327f7fc195984a7f5ed4742325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dc4cf88d215c5c478b09ddce93fed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc6d94ee047443497318dade2d65a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3921a5c9a363cf52c880b9f567049328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3103c06374ac33d722ac2d9c0317329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b712d30d93c1e48f83135c37f8f2ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63df98915c89837d2d6c4cd0ccfe297331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da6882162975cd95b8c190582ea714332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3fdccccd690260eb2c8071bd93262333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956689fc3d4bf9165f36d4e1ca8ca8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef03960f8a976f23c4d318b8fa74c50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6d3134900b62ec9f7b2c7e8a0d380336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e796b0009f5537864641cf2f6c1e045337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599272506325e23b4a8720568cc42c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97f980a75961f5489921b372e19e7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e42143659a37783389d9294ced55bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5972919d773ba9ba89607c26a1853a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16fb31c2e05925ca43c33b9f149368342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33a2cf44a12b8ef795b61f17bbb56a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2a16c0f7337afad1ac4dad765319d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9b27348b8ff397ee4334b7ea41d89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798cea8be35ccfabb35925b723753b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bad8c2581cec49ac68ea35d62863a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14b78e9e135c155640395e09b697fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db74fe4308b8ee7d02af10383a5e93a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cbcb6ed98f91be881300f99b974f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8d558b7bc52f6bdfab2ef28bc1757351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ed7331063701e22df2efaf80ce332352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a31641eaca7f03c9ee1881f200ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b439f266656f7dbf4278bb9448c15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002bafd662ab49a9c1ae375f5af95ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55cb413b58dd930c742a12de83c33b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca637569fc6bf4f25602c72eefa6e93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30713c641276719004a39bb365388cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314475e133195ba1f51d2604c301280b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1fabe24d3ef809dae49993ce6929c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f274d74ff4ff76f11d0c29f6de08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94671111317be4b27251ec70972a4a28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8378d774f0c39d0cfab687a2a2f3b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd3a93a05f4c7dd6dd8547ae0f932c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b18721d62d8f268fe924267ce5c793365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876a659934cc886e660aa76b51dfa3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87093e4134e43840ddcbbe9b7f8ba42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19624c02d07aad33a4a884417181691368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544e1e7e4a501403622da89a450051369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58da5964c083ca622db1e9865a9d0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476733fbc8bf08fd1239daa191ff8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb76f7dc94639901121ae6f536988c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c398f6d3dc1c515f7756040e1b943373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9ac811bdb6b1fa47fb048b2ccc8fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194b8b4b2df3bc69309850f2ef9406375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d4ab07d7cef770997a5983b270610376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2768be3c3f58368182f4c3405ee5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6897022ffb3654f11602e871b5837378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335498e8627a0cf6ac34cc1ce06be35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386e831a5d808076844380df2c97600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea338262bce7f7e6394b349e74716b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e14ec3d40a49d9248edafa7a6b7aa8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62ed5ed8af2c44776f86fd4eabd4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48945f9f17b834fd3f98e5bc7bac92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f168f029082bb924a9fa87c67290be7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086282b7057120f37e93860d60ef98ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a8d58fc7ecfe7dd231ff316439d84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cd70f8b40e4757242ef3498a99706388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89104c44ac66babdf384a083e2468e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627b0979cd571c23e3b1800cc92b281390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8b62c3917c0738a7ec2c05b0d585e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a083c1f60b0706ef75d03763f69c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fee7dbc39105832d2bf8f1291f343393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e0bc31415bbad597e503da720907394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6fd628a8a94b89c603968f063295d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d3c0c919061984684a0880fa80018396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907af4671c4c4d4e9bb9c15213db2a6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43127ef56a61e74806bf8107ce72bac3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1169c71839a785f004636e160f210d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd9056163751d5f01f795a3109fb7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c27d0ffa18dc43af6fe6822634bb52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc48093ed5b95fb73625f8dc6076b90402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b393ea464210c8f4433453b9912d204403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00035dfcca86e8393abfea7ff2f02c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e4b5960a620987740e924afca8fcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22c1800464105961c7ea6d0ac433a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826e010dabfd68b2c5134559050f80e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2576ff6e3ec65706c5564d71a3b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b0b69ac0cbed6e1c2f01909ec1de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d3b8a72c68e23c5ce45800a97bf2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d11153fcc5806bafb480489fe9315411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250accf9b4bda9f67fc1ae146966306412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43409972fd56a85e6a90599b2791927413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919c79b876ee738817701db984f568414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf14f9605f20a17814b9e7c0b20bc95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98603287ef6100f14d5fb5340bc492ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048962ff69cada96cc4e0da197b2d67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edb6ece4021b59ef703d8e29a1bb03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6c1159cd425061bb63fa63bf48fc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779033974c8c5e92c10e8e9448282e24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67ba36952f753250a03835345a8640421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75858626ae2507c5b9e0b5d1628f12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0446db6abd62ae270e6681f979c9743423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b76f85a5359d0f7d9f6ab80486161424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269cce1d672ab7498080062e43e3755425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bd14b7d6347e32db4fb2028f5ce7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030487c9d353df7e21db41a3a08627c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadff10fe4b5999c613f9accb1f74213428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27376922d8bcea1950dd54218474fdf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d7e624608df1531f8459389fde679430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac2b469c98b81203ad0bbf5a032143431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358396389678ad0a77059e8075c5287a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa66a4db96d0baa487aa354fb22d277433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a702b5abb1424e05d6af380d57676c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03567d1afd0f843c6b66b1f76f2628f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec655a5d20fba6dd6202be5edb04649f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac92dc95275c273bfec284e546a4ded437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042b1d03caf0694c9bf2fc81c517874438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb44587f401314babb1a9a2fc820b3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033133798b9fa04f076b2a9c42601201440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3880f2932611ff07a95f883b7191441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e08071a32438cb3d888ccac8e7fa84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238af4bfb33afe570aa17606574b02b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63c6b6b69d436df8630ef1647283db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe93db2c3bd6c333681b72fa879436445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38b16a6fd00fe5c39d2857369705be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274c2c1b4bc77cc0fadbec20505b0ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7b7e7721501c90ebddd4c4ba0d4ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1663a544aa9806335ba169179e37c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690844f83611d67d0ffb9ace327387c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d6d9ed599403a60778e59fb9930a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b790d4abbd1d57bc4a0da3907622ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0acc8260c516d59173e196216d414453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1db965353d63dba4aeb68892d314c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db96eea40c887b43e1cb6d28aa33d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2d0474db052ba80896a22b3da1ed0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9059a4e9f2d4a3bc97a782f036b1c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad94dfdf0d9b7a4233e4bf04bd027c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3725993d6be7dfaa9246a5b12543b85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ddeb4706f3607539f8faa010f2bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd57a6f6af4fa1d888d89c541440d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ee823378f8b78a7f4724719858c42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37417a758010c276597161083e6df121463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98cf1aae15978930e223aed1d0ec2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd942e0a333e481dee8f94a911968deb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6048a07a40e96fc3e65a73afe0854466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ce863e2357b240d2dc3c6dc60794d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaad128602e16e3cd3e93e239c9779468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd639cec17f54622a0d0bee20656ecfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78c03a40a8bb5eaa9ea81aa8f30211470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb8932b80fd09ddcbbf9d140bb197a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60c99e72c26330493733e302ebeacf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dfd5211887d4d7654421dac4825a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf552c4ea22bf58b9aff904d4cafa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e042462d4fcffaae605b77f7da97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f74070190a59e446df6a73897bd6ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac8954b89887a4443a71ea513955f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01d919babdbdc4150662690b34d496478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4fd7e7136bf49541432f6b20809b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec225da5a7f4fc200322b2462c4739480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019260936876795c5e1f3f5ab1d4ac8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea452a5a3a57d51cf8e0b6fc99ae7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8702e2be6b116172a51671c2c18d59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa82a14c1cae5981de08ea82485be5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ea911ab0ab061ea57fd5a0ebd4878485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874169de08e2ebb035b97849cff3089486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c48222cc08c9c4b2cf7094926dd8c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69aa392a4706c0888aaf7d427f702c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b783b63b8cb9986e79f88fa5014ec5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519194717ee598d1a5f011e094afb17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10819c056b22a5047d76103e0d0c7da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdc595a3d7eff74676ea08d469ba77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624481a70a1bb41ce8715b57acc71856493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9973b8995cede46a58a4f8d4ec27d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533f75260b002c82f1ed551c1a480dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc9a49290bb72ddb87427b1a2365e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c115ff4d7fe8b4a622ee4841804a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737230e600615d9e4f2399be57312c83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73f71401c24e6038a168bcd55f45c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e79178347fbe8dc019dad9c67dec8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc169adacddabb76aca14c2158d1500e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0062a559bcafbfd102cb639537227e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413e4de3908333aef81e4902f9adb57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34744398a04bba36a5b845fd662c66d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b617dc0d127d28b3dce4b7a383982505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15998906e5c317206b3b386c44179b85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51adef03d5f12e64fa51eb6c3e81755507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb729de83e40986c7be5602a09966fbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee68dbf78652351ad9d27a54112c39a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b98b8a4ba2529f06f6bf206545444510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d542afef5791eb41d1a6dc68bff244511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6d61dd606f86cd820cece37c8df54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a1cc5478b28d266b8678ae4940987513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee850f4311fb02ac1d9543c28857651514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671748b5296d3cae235bd717a557d449515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869721778d114cd10137003ebb811e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d23be66c0afe8ff5ecaf7462bc2b36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408040bb0df04dc65552fcef0a10f1c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca02e5e68eff8a6296849326e6eda6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e12ae21aa9485ff2dabf7337ef26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87788ca7e1ce09067e1f0f6a2d69c02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71be3d93dfb6291f90b65ab2d677e8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73835b230c7c0efc345118ce0a823e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0370b2e12a60aba329834946cc471524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e7ac04a8309ec96e2fd05d8ece5e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb13d97707415dc810df8a203c11eff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e040ceb92dd0df94683715e239b379527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30442cfcbfdbcc65ce3887d2b1cd814528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f0d86a659a2e0f8956236862d8c51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59514f99d21b135a7a4158cb22e21744530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6802648c7ba1280bfa70ec3aaa6dfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f284da7e03e90255a3209cfd54d60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd47c3c6896d5fedce2758bbab25a51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7846ce2f422ee6146abb2e0f408a54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032661442562a32a93dd4c490a24a693535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556cf19ed4d8a3698c40b671d05a7f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd19c259dd536bdf7092bbd4b595c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bd2f2d1511d512bd19f4cfacb0840538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff451bba29312d2aba257b454a582666539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e05d21fa400e1396f8e83016f31bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625fe6cafd17de04da34efb9a271b2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d6ce6d9cb098980b70cb8d3a004c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56115c492962ce2d8267a48fe67fe9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec30a218ca360cb32abbefcb6fa46d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7b53f9dadb4cbe28cdf9fbe92200d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76220fa63988d67143d93b6ddbde920546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c441244783b9343d7f67d0454217b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b23d79148719de9479da7be7f9675548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378490b3b0bcff652a23f880790adee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829779f701a55a0da5606002f9805abf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5983ac067a7a8aada3ad091018b0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8392a519ec119912a42bf602bfa512552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c799487b7050948e6aadd14086585c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffff4b197b10843a1c9b27c994864d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f4a517d46d5aad8723cbff2344031555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef7d2b387b89a8156773559a0f80d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015a5152b7de7c204d872c491db6c1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3abe9301e0a9adc447390f707280b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcba8c1725f2be62b1b29ea14d5cfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e88b67337255b10b834b31182ac22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ad3aa88d22f1c80209b0d341c2eec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136c67b39fe15c12da35a78751fec1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404f82208c335abfa0ba760f356e02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ad4605cd51c628ccd2c2a65dc070d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd24c3bbda4f46736cf0d1dc220fdfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75e29b6f7583e97de4412d82649bbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb367f7bca07b68d3096355a15312d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b3f262fd55feec68d7e8d7e3e1de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee75c3cfd4814ff436e20d789f805e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca73976945808014a63211b4ed293b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f69c5d38cd17449c2773215eac75a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780065229d625ef473c14e2e5956116572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbe5faf48fabe3ff2b3d39e0a5cfb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6944e282a5af00d5bd37508f3a891f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36517a134c760a7514baec3e3e9a669575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f0a25e261b8d0fea860b6f2b3f1b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde9e1f68a3d2fd7e95bd75fc00479577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf31e5645edaa54475800fc9207d6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83633a3f7cb3907f4562d5a4e5f0ced0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a757cfc071dc66479896a9d83a8c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba244bc2ed6b0fd043b3f66ab5b78236581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a375eaca24b41b81fd50c0aeb7c38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8476340b81cea09f119a4eb94afae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee681ce0c33adb8872cb37b9a1354cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab444c4713e6765944ddbf6d7a6a0d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b212b42f26d54355527a73264376d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d92716ce3805e0737182bc02a2a616587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5cc06a2dfc09864e77ebb5e5d87f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a855a54f4bdb7737351b248ee6b18b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda20630eaec08f34cb1277726559490590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cfe259b5d6348bce2e29cfe254157591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb13217cbf0f9cfc54d617818f06eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3476ed935e5cbda409c50dadc4b335593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea11a782b40bf3165a624c23c956dea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecac19e25fa988c436d888cb62bd8b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f407341d8980c7d9788d74d403d4f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e9c56d70814d34583757148b510ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee31e164774473b4ccbf9fd822affd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5434ffbd4710506d80986118ab0d90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442fcb2319dcdaa97285e3e188715eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc313a982931c776183f3bdbc6e2d9ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb190847abc7bf0fd728cbe55f7689be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a17af4787b605611466b631705646b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed197226641f3c4ebab98d14dee6d11a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6fd107ff3f4bf2155b8dcaeb611b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75546952275c9a7dbde62f59168a18e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870f261d7cf11996c1aa4c5aba66431607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dda87d9789cd5a1585783b41f7c15f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4dce03d39bd5ce351f2807d2bbb3c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe7153e20afa95fb5178c750609fa1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1c49ff065b4a7544508125060ef51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649dc30c5d4d696dbfa18c0fdf6d6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65291268fd036fceb8fbfbe3d1d19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8bea35080536e95fbe988448a725614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39294fdcdfc7a7a6ea352eab538dce57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d684ae8a85b4268030b8785399d6210616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33014659125d3343166d31fc1d69a1f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941512452eafcec5afec88ab4022c8f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1916f934d51eed564db86e0de89d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e59f51a758cf8572ac47496fbc5075620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9902548d2ee8846dfa0e4f93738b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3129b717090a32baaf842eef4e49538622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abda3801e21377c5b585f1045cf4883623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f2101aee42ad876bb3b3d53e3b184624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c97fbc5233e83cfcae2ac65bd2584625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d908806c20cd194b1cec4e87442b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12d2f384aa6a95a283409d3059f827627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df30c774bb2fe856e8f8d02b713bc4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad88c81408729b21b741f877959f334629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4473a49d2e220befe3d3194ec27b2bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f953b0fddcb35c76b082abffc50ee8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc04ee8ab61ba893c1551aab05467e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d3d8c4f23c8cfc67c3317bcd7ef76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c044043b32be2414350e590059c7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9b48d53cd3a0ea49fc942773f135e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1486b2474a53a01bc50bcb0a16bbb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e82273e79e7c1af5fc49437798812d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93196480ec9ade6a0f1f31d77aa6684638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4f2da88d83665725ae706a71c3c9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93930b7f4f1eacba95ddf3d735f6ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf22b146345aa82790a42ceb140e1a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b37cd9deca91ecfdfad94fc56b941642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ee9f59e6ea21f395c3af1a0b4dae9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbecb7461c34294e0b420184f622be0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e560ab66c264d2197d4126b2a910a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18e8161540066983dbfadf8a1b2a21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be32b1cc514d5cca6bb8c48cead74d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83575616a71186ca8683fb8b93906d14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aabc05a663e23fe4d2f5e0e967380649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222b92523921bfdeb374d58f642fe1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209cb7bbdad7381b86bd56396a6c907651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5302267a69275a8b6ced55b17fab1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08405b91ef6d489408f2f3303e527f00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec516a9d692575156b6e9c4ebd70f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961c1a714cb0e53563c8d5c63b8926b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099515dfe45de1838266901d8590a1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2f6e7a0a08b5ac6e765d5dc6093dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b234df92907b4204a95f8fc11d177658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426a4ff3793c4248ede247645abfd8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef448be7a3fa18cabf07ce5d9ed44ec1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b26e05814ec579f0903f61046f5ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491098b444f8f32e0096a607b341d61b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7608c8bf9f9a9b7ee4f20144d8617ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6276979617c445c0d1c4344960695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275e24033c9fc50e4770674c9967de3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfdd1ff40875aea1233c3ad3494036666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87564d0f2da519848b4a4b2faba92cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd2337a60c7700b74620d5bccd959a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656f62cbfd099d7c792984ea8648f5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713650c4a03e2f70988a62f6082a7f5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5868b412d478b68c5b72ae320e063b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae37d0d37d579a18e5dad661d9c3ac7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f89392aef0cb13e578b11cca857aba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062b05ed59671dd47240920b875188f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa78406592cb3698be8380058503d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03ea13aac21c3b79ddb86b537ef10b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f974abfc961f71d611a0ff46f40537c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e726e3c4f148fdc3bb959bdba1376c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dc0d16dbbc6273d0bee99e335a5da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee7be2a50994193d7a85c513f64b28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46d5e5dc03794f9eb5d2fef41c8ae4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cc62918e4f42334afb046a7e04660682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef6b6e11d8af3fe33fc56e0377a84683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08636c7485bd5eb94790717074629a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a72425140b6735ed6d0d8b897c750685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e76c1c8cd205dd3221a651a60c683686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b30ad329beab1a0944688a84ad8d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efffab8e51a2d69d60878593d04d05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa3d58ad680b45b21678cfc5e65e07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa774871bbfdde52ddf0b9e84fe29e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7e7965f42e4b83f4f129ff3b8808691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc35a3261e1fd5963431b3dfc50a931692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00f4ced4244754be498cff9f13821b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aba87987776028960f55ea0610525694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d88c962b563adec728dd746ca30d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdec573c9365e91ecc00efcdd0fed72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4f04fefd40b61c22c8ad2b338db3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f5564a012330400a8de7351b1df2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62efaa6111b1f81673b92731055ac7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148121d398957136b5a8993d9a84e10d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860cf16fbd927571236310ddbccf803701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee085415fadfc7e381294c90bfd0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d2cf5c5a5e41f26d2d20ce87b56e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedefadddb693514e859de43feceedc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60458cd2d6760be8cd1822db0a1936705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cb992e496cea5384b3ff3a849b359706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaad9a98d5605e5b444d40a7cd3b92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc656d2f55d3655a628cdd37f4e9bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c04e761945b347ed9f7436457eee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282694ceee081381cd2fdd1475b7050d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd54c8581770d390f5dd44390e1e731711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7ddffd4624f7b100067c4f5a3f2b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60540f89c449e705d4e33e0a06dfd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c69800e5aa71418b3dc2babc0a3fd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455e5f0d00bd04d0d1ff13fa7196d38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062edf820522a216287cdb19a5d2a9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb213cf8e240b1fd4d638b56b6b887c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d93b92e17cf816bdcf9b1efdc13a13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7d677a42305728d64593fc2874853719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24028a111102f8c60f53406ff716ff19720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70bf186287ee954366a7105460730a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885e920a92ce3f34d9152cd6b1c1e38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779ca4d46d35257652bea97bfc9bacf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c4000916b9a2a0ad2afe85f69aece724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d902b4afffff6a00901cc8ad7362de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1603e2a35d51f2860668501ddb735726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51d8bf0981e05a96d564cfc3098c04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73a59c3862a6cf4f484c7d72d5c2fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f4524cb3304394a93e11efec5aedd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61135b86e6bc968847310550073a7cb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2bd06305caf53ee84003cd0908152731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fefca2686e80b17cfab93c14acb64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dec28ab8e366f147f0aeb1cb095d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c544e7736b2b6b7c86e709d64b80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22862255e960f43f35da8b677fb1ead1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60458a8f7ea82f42244f1f72399530736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1191340e7d705b6f4376ba064c22b8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ed023aeea2e668ba73856ec8c6965738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802403fb2e5cb5f3402b1291d70a464e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddb9157e8d2425c32c5d78b7799b8e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9735a207016d0c70a93c6234d4b76e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2fed29bb52ec27a72c80a5a91cbe9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f47415ec32891541b1896581ab51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8668f84d75474c99d29e95f42df885f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799684b3ef0c31535b92b34bf6f8008745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf3056374f7b834aa0b764634d6f4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbece1824cfa48f994646edf0c6957747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22730782c8eaf13a36ff7663f581e8c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bc3eb96f6011196dae718e543e95e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537a612ec62971c6e559976406ec80a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9494f3bc2f244744f28891f3d3bca07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964121b4b4fef50188679c1d56e7d12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89999d5377cd0136d120ef6826bb43a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005edcbf1d1b711292b75a5a710e3df7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179768c0e2a84177fdc0ce2dfcde2f24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c6c4fd08b7b11538ff176d4bb1014756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adaac1a67d0776ba9f7c6b9ccea483757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f37b6675a6709517d9428d5b705eb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71030c89a436f0bfac59fa3b940a9f3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba99d8c9bcccb3e2775fdcf90b94eae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187383cc90aa48fdedcfd8c871d5b9b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9587b337d385ca4615336aeacd7a5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb126f08a668944e4442902b9b43374763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7e671e5069e62e0e0d9258b9666e3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7ae313e1060a97edc2cee8a9e239f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f41a83e6da946d93991afb7a8fec7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fc5741a99db886278b8ae12bcb346767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031331bb62df0f5301948813dd5e7ec4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeadaad336b32ec3096ac3fd688491769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef46154a51a6174b9d7344905c3d15b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc640a5a5b437cf3b11c98fa3d32d9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e095efd465108891339511ac0d642d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d96d84ec67860ff3f4ea5158e70379773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91162f8072dc9da33be320c31d02aba774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd726e028a74517d01d7f39afc6d61775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1315585c3ef95f4cef098026396f2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e8f3262078939c47677c9b9aae04777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>