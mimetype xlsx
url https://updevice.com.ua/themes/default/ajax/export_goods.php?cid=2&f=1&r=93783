--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3565,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a3bac889b33ba0e5c155a0b6278d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd658131a017bf0084481732150b29d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dbaac311f65bdec23e4653c4d94633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7130fc4d95dbcd1d76b8893f012564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4396ef9ff85d38517020166e4ad585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaa63511ad5041b749fd941d5ecda56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d56154b71715acca372263cff11ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ad26ffc66577ca28996d851b2c6ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ad497a9ddfdd2332da3cff0a33ceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd95d4cfda514692ab4441805e88810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125a163c7b8e327dc7d12dfcbad7def11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf020d704854fe37b553d343d0b66a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7d5bad0a6dffe9dc6785eddf9716c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fe16397406ef6fc8817ad3eeeb64f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d324986ac089fba45607f85a0bde115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ac6c4ba095437931458a4316905b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb3295c40e129637c4f524a5b96a5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e49cfa6b4890f74a8743e28245845b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3fff07e3524ff155510f758dbe24e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f90b6ca22eb1242ba33235ff968320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284be95a3c6ebbaebed2f1e140ddf9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3f4eb614e3e61abcb824394a1fa2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ad749d980fe8290292516308da79123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e84e4844dae443eb60b22fc3e96b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a5d88fd217bbb794c287a4093235125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ab4c59be2372d01bead12cb0cf5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c92e93f27c2ef74dcd4300cfede0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da5770e8a53d27015514e50875d89a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4664dcfa57130d541fd997f84f3129e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a8700f1403c7e1ffa9bbfbdcd86bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7da499edd80e34ad0fb9045df0632c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda99a219347f15396da16c51fc32f7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b04d9631df95c6147473f693b1f6f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0644f6c7d103467f18bab40a45c2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968438d87928103d1e9c1b2dace20d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436ae0027ae89f872c219f6329afcc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c1ff38501d3a3065037839eb8685337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a095ed504635a348143a26a1d6bc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e8adc6e0683c7dd1b10a5ee08234239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008265e3af3215e45e7f43f19be7cc5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f0d70bb8c9c336d2e0c57a88473b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06138b3eced2921dd6acb843c183f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee13078df97464b79eb6b319ffc98f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0016195b5b5b3f883b73b102b35744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d0edd259f10b13a21c1775308c59a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f84a66584b033c0d1f74cb186cd6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcc46e635d3313b05b3637f95af0da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a00701dbbda839540f1ccaddcc84948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeec5bf5faf2d791e9989d7ce483b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e9c491b813811364b41c2f7fe70e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b795f6f314228299a621565ffe611d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb6d5267c6b250b9ab985d9f0ef7dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c376d8019d67fb31da0bda5cbf5c9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f82dbe70e23363ff081b642dd94d4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f937f38f147c22b8b0c4e01aaa68755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f309d4c2de6cd5e9687212d4d6242e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa91b200a0eead28e52430e3a5efec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1efe0e6a7fc5b0a37dc4c3ac8403c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a456025168ccb7ca1ed959536bef4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f69957330ba10885492b7061f3f6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368816a310e352816e71ea66ab11cb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41f8bd96a4c2c69ab0f443c6d68fb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ac9c1ea16b700be398a957f65bcd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bb82ffd8f6ed1b46fe765895e4b2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40667d25b973e6beb954a691a55812d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f32ed88329de47efe70b4b1a92bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2d3338397f5b0d104ab999cf1ebfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66410575983b4fe798c37fe3270db0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f922bd20af57bbe323099e99a5bcbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f268ea23f074d7aa8fbd0b6ec16e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a721c110fc3f2ddbe3a5cb542195b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30919326e296b6860c41200ad30823c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2557d9cbf00a556ce4e3f5e2e60c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2290a26107ae316e56922a76f168e4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188fdc70066a873cc4c71c3b2c97d3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe469df094a2e400b3d48f5e2f70b0b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba484ddf12bdf89d68092e85ac4b47de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affc076e935bcbe4118ab32d6a69efa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a931d73d94f317ed67488b7469c4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906b71abf866bd6171fb97977d4cb5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938bef3e7c0a0a024f29a9ddf357f4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e60794ca468fa690d9b484cbc9945482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3253cdb9fd72e014196d866e9520f9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d01ff047c25207abf6f3de931cd7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01825095f3e74805ba1df601395fb20e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af115abb95852ce2bee37b7c6bf9bb3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b438545bac21e03ba78145679d664287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8aaf41dfed0b0001dfc17295f164188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eefc9a690acb5d42401198482988089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54397ab106dcd82571cead5817b113c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9dfca490535d38b68d11a4d1952c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b581328fade4d5c6cecb4c11127e8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda4c8f8fccff9d5fb925474dfe21793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a959703b000ee319a0ab32c5a0ae0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676ba1598ca970178c2ba1d354f159c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051452c60399d7ecc400c168b99559996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f647233545da4a6f0d67745ec38cc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3fb43b495cbfd80a2a673a9fd7c7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d412f9dbb333100a06103967656ca999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21f3768f381930f84eecb25df25ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939debf443e6ad4d2a4b757d2aa3d8ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303ddd88cea41721c909cfb10028b1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f36c1881e7c361acc59253728aa0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706d3c3c4bfde750bd537840be12717104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0415de8fa7c87378709dbbc7654550105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0342fd457a76342199a258229bf51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61490e1af8c9f24becd5ff30678532107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf9aac11c82c7828c45bda836ae0a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979fd2f912bb1a088c91ad335d906c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967da47d47211f29cc10064fcccf441b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d7435ea2020cbfa682a64e63a7e45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039243a4c6a881ec78dd4d81170d8726112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a304aad8605a2855fc4a5521a5cb81c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c3c6a7f4aa5a4d9bc014724498940114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc6020e5382d669182cc2d5cc6b115115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cda8db3f090f1558e2543797d74ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee517160973ca5c71b3baa145a46719117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a2162f636c40ed70924a49e7f695118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03695116fc34a97750bffb1cb2387109119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffec2851b404360405d1bfb179792f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c62ad2544bd098679feda709e7e6fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038eb9d8ac7911b0f725d98fee22c77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea28af23a94b1f1986f46227bee2566123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24128f871b708018e393110b32e7cada124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145baaba22b9d4f97b37008d42c60fca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6287a151b27684cbd01d0d3f917b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae4233a0aaa7ccb81e659c115f6d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82609f738b1c5fd26b928482c6831183128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3be66a7d374552f07564669756a491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486fa307c61ba0db79f5e880dadf9db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566a1b8b86d93c2b1604c4daf11cb29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dcb803c92c55b0160a4ee539c1ef4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46649b4b7a89d72cc4fa22618838d15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147190e8d18bdab2197b02b2a699596134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb503edf5e38775462487c07fa7fea1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4b50eae7a37c131f5b8afa25396a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a4865e98131e90fef6bcd4a2075a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe75b6dfd60dd3c334d19835af52ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc7fe471047216a91c6b77bab22f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bfd5aa7de6ed0ed0750a9e318ca94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29665f241ef3dd7d71899d073097c546141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9c3d4849b6f6be10ec4d9fe7dadb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f3541749b152a0e816ef37f04b878143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8470c883954483034c8403845e2839e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56890452b30bfe48e99d4f8c51708571145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d9369e53464970d0942c13ce032b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b79fe36db64b8cf29eed0dd75c469147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270286e4f40ef5b9deb72978bbab404148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fba4ac73a3467526c83fc69863b2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ef9507705e8d0f4134c27fe5bab3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5cc75d1468d1cfd9144a0d0453deb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d048fed9668eb2e6f96a669848a9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef79c3b54b77c09d0710f36cac3f7ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2915a8a0eebd3fa64da07e4fab8239b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f34d87ccee1279cdc0c3f2af072592155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3f9b370c8d5bb1f5f4d50a6da3ff9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e596e37c37fe7b67161c5a19942edfb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301eb9e4c8dfa79202fed573d69e295158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3091e16fc6ac9a6b956085ed6d9d88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc3a469971f7df17949562823237aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e7e78385d2da4cafcc02a3a406672161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607031eca49d4c6c2208c9c2c416f90b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8ff8edfd6aaf7453194a5a5570f3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110c3f62d24fcb8e42a199553a37af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20d83cc84f5df39c05cd99d3172109165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37caa1210bf4fa8995e8c3fb68dd4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d5046a84377a03b690587948ed3b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af32bba6806cfebad7a581b3b28cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e627378f86c5d168fe0e2c1a021d1dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078a434ccea4f5ffc6d171a7e484fc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d405e03c4230be9a5f841a6335d8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a074bbb781e401118c068fe79dd4fcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c0a0265cf198cc6e76cd6a5f8ce4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad1b111de2ac8b014a4f8e29d8c92b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671edb7e76c355b08c69d015043325ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c27b209c4704b8beceb7af89647074176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68565fc698a9753b897cc20defd091e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce624da99e355ce5f6d3d1cda95ff0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c7fedff7fc8087b4e72fbefbda2ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998678d35355c91038498da5e8d86e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feed21bc3d306fdb4d8ad6e82d3695181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cedf337df09fd604a4cf155c9b62c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeb67a2146d85e073c482a7d5f5d0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f456b962939315ffd3a4d5c18dedd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406815aa09266dd1994fb8ca3e0b2693185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf27032c884022eefeb30d0577b767186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0606e54478754908eebb186f871cc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c234147f6a1b0bc4be7c6bd0eb78770188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93685492081b87bf2174a58e1cf0a69a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4484f381313c8f3e4fc674dc56d016190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178f867e4622ca59555a0ecfb04c455191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844246a48656f962d82d693d2435346f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8181704caaf1af0b178143e63cf42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01746b6854c900f1e81e5ed03b5d93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719efd933e84383b59785ce4001e695195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb68a0e147f7d11b17302620611a6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7926689fe3529f34605a4851f2e7168197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3d07075e11ecb17ef5e38508e36eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6932cc4952ddc9459b95165a5ed4e70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f41fa10581b173b0e9cc1f69e7d70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376474dc8b5caada7bbf3e42809c479e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb43a0cb9b9f646bbf354c0bd2331b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93486f692c1b00728f64e8d3662377e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb60c4e9241f3854cb2561d79d3cef3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fa2600eb3875f230c58b077f6dce5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc77cc1ed22bb0120ef149f7dbd82c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb32f4dca9bde21930ba171bc8ad4dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7ad06ef4f1c8e379398c3f27ffc51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff7a3f724aa826348ce658eecb2641209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8eddd4ea878729dbdf031dce8d978210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18be89ee29479d1f33e96c17a7e49a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05b414534b9b2b8096e82518fbb7e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da5035b6830ae4e5b7327c060199c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b559a32ff232a1575a5bc98e68b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9ab4c213ef8d04147e41df1dec731215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c7c758cb6e6c58668319050272074216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa7b42724b56eb4f0f31ebd50806e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea133f741347e9fc94c6fff32ecd20e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a056f449187a6117c4d895f7e95102b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e860ecf12075b4299c221d247490430220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96113a2c98070f9103e6f7e0d1cf2d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345491c04a20a9f523a114653dd3e898222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0331baebd9e95a7b668cd426737b701223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4d3f4ec9b83a3e78a68429c0bc3ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aa04093fe260ceffc8f6026b387b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aead443a14aa6b7484ac4c600a0d68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693d94de621e3dc52d44a07261eb6b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9654c928c725fa230a9232ec8e1c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd11b03c2e01f7a7df701cbb5f5eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dae95d92990dace7ffa2f7918f3d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c04814779b7a2d183abcc3407cd3e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e0528105c44c4b2cf63920c02e60e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6f9a34939d14ea9299b5594d2829f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b5dfbdc3147e75d37e27c81133969234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e08b9b67f8a2b1a027185eb58e964235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f7a87f3b46ef9615e145c5caa9f83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dbe6f11f1337369545c2d779d282d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d32b2d97c43db8b09700c14425dcaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b24cf84e2dc29eee1ca8703eb803a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2a1ad73892b9d12a950525042cf33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70f7028528068b04bdf08665a0c191241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc28f791b1c4c0d1182317966b6f44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be21a9841e4cccd367ab8be5a6f627243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60711b9d0bfd64928e3e34f7e6b828a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e8afad1d99d62fbb3e7710fb9f060245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aacc00c3d1c28f96104a0ac6b37a21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9502a10a45019b224c18e9339d3d8f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1eb3a3d3ff6bf5fb9903f775e3d08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d459facfbc453c09b9e2c322ff4f68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39474c6c92375e4f14c4eeecc8b2b62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc2e9ec26dccdff68b2df95afa0f08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3a69f5e7760e95ecb970112c282eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde4db13685d0b53d1208f338aca0a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028597bfee7107262d6cc2488b0b05e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c004d919f1198647318926efac45882255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daca3afd1024a1ebcd49d8a49df428256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab6016c448dbb4363f46614a2bd96d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a05aa2f973990169a2cd98594f83e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf78fb7f0eaaa6eb44433de34a14448259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcebe7ce5cd1e699f2b397a6d94d49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7d6de187902f8273574487f7d7938261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65c93aba38f097f934d304ff087fc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567c0398ee6e7177eda800f2b425bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101b5645bfc2987e47e72704a1d6d94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb1d909450f4789664732a67454156265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d311214413f05dc1731f4dd9296710266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d3c5d724808ca0482b918af73a549267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d93eb5516bdcfdf78aa679d80705ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530d493a6ca027f983366ad75e9313b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41ec1c47c803732f26efbb589c5b19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11551a6b3ae4bfc3fd406c45b1fc498271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f836010726339d21d706b2f9be6dcaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbc33c67014f513495c1c5e5b228bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538c6c8fd85dfe1e49cb400bd877b68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c2e291503b40bda6dd0e8bd2bfe74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321d40e1a0f11b030b2e60e5982e15e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20795ec6782df25e35b7f05f0edf06d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8d521524a508b30938243e5be0298278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd9e97f966b5ef14a82e6467b6456c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d7e8d8b7a45476af4e35cfb1bc2a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c17df44c4597863ab2735ac52058281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ef0891a85a243e98895c4a65b6d6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52e34319730fcab6f9eb0ebb841945283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecf739bd8f062bfb87e67e938abf6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af269500124cfe7fd13e216f838f3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23e677749566c29c7c2ad756a2e5ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e64c2cad1e2b9605a0df7c84e7c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d6ea288b40b502d5be177723a847e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c0f7c7c6284d60bbf8ebbc4f0754289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2165e6d680350ca8d7def66fa2d1db8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f443260e275f0514b243364dd3cda5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43410876d19ce170ecea4428d0cf0e7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070e04bb71df89dca8398386b0cd08b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9879c815921fc22d66dbc3909a24d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49749944200bd928331a29d754daeae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a97f8902bc56a3a069e61ded4671b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12226cd861e155dc3951cc2fd4b7d43c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981565cff251bad60a1c9417e596519298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e42326d4e8c8e5c0c095d05207f443299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac453b53252b9416c5d09121d700d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c203586ee8fea9f24109d2ac7202f61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9338acae4403536aa9aa2ad662ff7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded18f9955e2a602e56a847033fe3c75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f5ddbb9d04202f7c59aa0ffb3bb6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220ef11c0a7a11f1e4f5bc119fdd92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3efc0ed6d07b345d12c07409b8606306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27810fdb10948110b9be94d47030f13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585cd1943457e664e48347dceddb94c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dac8009a3317956a63ccd2fcfa0a1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831cb9ffdec75da7d86fe134911fa15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d005b128943e860f5f62c0d3a4cfda6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d779fdd7e0f95610b76263e502bb6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a6302434ce829acb96fd114a1682f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe90197398f4c48c50bac56468135314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4f05ac85489f8ccb9d722fe87c48c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62456746f55221994dc7de776be03dc4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d3bc55ac4fb38f7a79546674fdc37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9371599db54ff00a3585090e238a37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946334ad0bfd114be2d1f771289e0b12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba5ba9cb59d817ddc5535b1a3bac1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf932801e19e15689e730bdc6239c1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bfdd17e32f0c51b0ba5835945386a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc5a8af11d16fa61326bd6ad46f788323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9be47638c7815ec23d648d232604e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736c4fbb32f2dfa0f95d5b6becb862c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147237cf7aa59e780cb36e9e1bfdcde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5ad634307a44fd25da8f8b5a5d39d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219860ba45819a2e99f59af6c8e02bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96251e004ecf7b805ecf181d130ca51b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4c1d62f35262892c2438298064df1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04027af0b73647582c522c6703826fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e5d583d2e20c577e09815546c9222332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344cb3739545eed0eed37483d4a5d31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe015e035caa99938af1837f0365cd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d172baeb64024072912cf7b67915cbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263271430e5d262e6bffd5cfc8f4a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124176224140bd3c95ebb05aa239d0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6f2a17e8858826c723b1884418185338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d094d112e92ad2c6faa7dad8a37e60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98101728b6adf71d2f02e65bdf5217bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e45d985f635b5238dd28f4928811c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a44f8e7a81beceeb7de55ff71e6d17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8298db47859589b53e1f788a0bb071343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5fe1da4bc6625d6045f3e4ca37d16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2273c34afa8d5c0724cf3f16154fbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133430ac2c33ff50849f018267deeaf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf268c6794abbbc07379a1ba8eccb5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2afa4f2ab25323043cdc8f62c66ba6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06677c46a65fecafb7e989efadc691a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd33f36bd0b00f75043996dbfe77a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906770391048f27ba726b2d489f0419351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153390568cb6cefb94f916cd6725ae83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d3c76fbadde49a1244ad9e97a8c00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6144caabacfff031c39a02733cfcaf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607d95562eeb76b7da69713aca75a44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d42f78e4ddcc9c1fb03e9385b1a84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b12bfb23bcd9c72f1d88f77447f6be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23df82fc9c77fbf781f3580852145ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b307b38fed94f66eaafac859874a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5450607699142bb84264d774daa3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32362db38176adcb7d8b1d2b7bb083e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb46ff53a8aa1d4133f88b3ecf983f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c9cee10be062077279cfd13c2e54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce723fce42b8696c0afa8db22cbbae0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859417c73e951a12cf62426db2123ead365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4dfd5314df08799c900deec2c2c33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1482bca699fc5f09f763857d7d81d57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6f2d92148830e6b8ebbc6b17ae144368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dd364293ce2d49de739c1d57c5c7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133b2d0ae57b6062877182a354d8a94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da1b0c79fcb63bffad540c36decb5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14279c5b61828ab75696094d5907ca97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa9ea821112ad59586ebbb9168bcb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c30bc6121292b6b6a2dc43404609c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76effe6a68e69ed61b092d5627ceca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845767889bcef1099abe4e3f70e910ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936d2cc46f4634ca65a07672b80b25a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33247e10670d96983d17c5e3279fa46e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880d8edd2a390507deb30c199e9e01c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3ce1d72227032458b8bc662989bcd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd44975f74bac283ae892d4cf39bd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417fb431ba93339a2491cca1c1578be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e47ba5b240ad2aadfa2bad1278959b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3fdfed2f64711320d7afabcb85179384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd47493646e6533b297d804805e263385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd50046bafafda8a1071b3e8cf5fda1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85263aeebdc4d646a2991bebbd711d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3e1848ff3179f54fa0bd94d0c908c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b734803a9aa3163345b80133e70882d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f42e5684040c08260746d5f51a8d37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413db6b01a8d6fadef5efcc10f82635c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7e18dbc52a635d83e4bf98b036e72392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe44f21ecaa204860233745a1fe011b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e829864704c6598265ef2220bee00be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236d81c666d17c3057dd11642551c55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248490dd1cea3aa1fc563e80d66953396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659edd3da199a1f1f876568d8c3bba6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f730951939359c5b8cb86f65ad82ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27837b954700afeb021bb06d2957d8a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c61ff5e0934e087f4724693f90585400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e739122256b5bd7e1e16610f2551e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025ebda9ed2bdd9abfcca94f4873fa8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb9954e977a3371587b1d6afc02b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15282de578aaa9a5e4363bfd42ad4fc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbecae82e23e058988e51ec97c249405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ad251297100d0243eae654763d94a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158edb8a68f788593ddae75ae5785319407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875742449d7d7c517baa22659183e84e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340b617a16fa4c6627ebe40a8dc8977409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b90c8c72942da2975a8888aebd7c5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db2ce53ac5d8bf6e28989470ebbdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ba5866750a9be4bf01f66514c3fb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe5ab7e68c40d46c719944eac7dcad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ff3cf32458201ca18e0dc1ea047b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddd856fb46bc54eaff6d64413f5eec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffd129b5dd8b9c9b1395e032adeb74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab192cc4e0b2c1a9f5adfe77a8ed16fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b0803da4dddc20ee31ad29589e093418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc7bb0eeff3ea020246bbaed9547fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5497b335e04e4aeab66e33af07c33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867c9da0f60b6cdfe48562b4bc8a700421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f615c2879b49b2132873061f812963422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1069c98510222e5df9faa22fa61825a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5cc2e61cd25623de7ff36afcec291424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb733c002d1d2db721a7a4a603d36897425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0f834a12c371089b7aeb6ab5c44dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f01d5365fbecf8f8e41469b0b4ed0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d3142ceef95fd07b04046fe6bf26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d2f66b1f4861b9c4eeecfe2df8c5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c626a780815cbadbe6a3e85121974430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54280654073bb1c699b2027185ae7e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5096838f1bb1472be91b4a13675555432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc076542f89b2a0b56804b77a3c3fcbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7bea612cad0953149770b2d4a4024434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc700230dfd0fabc449fab6c9c495a8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f15753dca22f5df5402ae04f55093e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753cd8574ff5b4e1df34692d038ed25437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9f653ec86a16757f2d36554ca2119438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397a76a4877bbb0997c66971748238d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf53068f56b4138b0d86c08426c0bc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c67c4514aea226c25e0dc318cb2c8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba37ffa4b1ab055786d86e10688d965442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a59a39789b9db8fd06e8b678e78c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919e90c03a9fa834d621076fe650281444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5d893ec9697bbdf38ada23e0ab0ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a42e4fbc5bdb93923b729dd163c12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae0ecf9b80cf6a12f126ab984ffde0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878f012c833711c988d5e4ae47493f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545763547c82cfbe7069691ea3e61f0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647626c5d7068ddd57b06b93ee2af01d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8078a338b1d8339f7f6b0eca58b162451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9adc4ff0e2b8a107e80515e5e5ef31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c92cec7c1a8d6b72a67b1a26cd36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa97f952920282c2142d2e2fcd5ec9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0c78a7f8d942d3933209fdef3a841455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760baecc86436afd50447606eb616fce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0512cc7969354ca6ed90d8c559f609457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df078686a17afd5c24afa64709dd84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a2e9c7c0ed7aae4971d42dde0e783459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00151bd4950b13ad33516ef7bde3ec6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e474ef67f37a8d8c54fe6f722ed8a66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beb55e790b61505437efe9e16a9697462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a3bad9204e5c9b1ef982a787469e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b4bc219d1779b1e40545b139c34fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e1afba1794cc9d72a4056355caa3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626650a10bbc5719c2a6a7304576127466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81985e338ae4068699eedc191e499d64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4bb06b9322a530349f6ef61944318468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed793cae5e4b150084b0ad2fd1e897469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec949b78b2f79a4b3e9ae0cf41771ac3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68de9b66c5dbf1ca2945b1db67dce62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad03adf71737bef2ff07d276a75079472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609225b51f8ee73740242c4859940010473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a793088643008b7c70f5f5f818c8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f72b5884893408d890f3088778d132475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caaaf1d465e9da8bc2e9a1e6313bda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfedde7a8fff005826af932df345339477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03bddb250e0575a6487aa0628fd05d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e002f2b5761a012da4c6a93a954ef19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c338b7785e3e3b86c187ac3530595480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932baa5d89dc8977f346119d6400995f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dfd77b04c67d300c8e092d5ed2ee8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63a4253dfb0de96c14664e3b2128c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e1aef43efa2cb52ce53dd8f720c28484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce783acee0c05ea7812e22468821bf3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9e1dad7343f81ddbdd0a520bf8b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e2245572ea02e45cd82e5aafbb9d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63bd33afe21785fca3c5275afba6a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d35ec875bee9a0e6e71d044ddb79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade63b8940ae6f180fb5f6067968c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2506649e12dba44b34331b7962fb4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d632eee6bdafe853ba1d31b64ab59d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a798c6441acd67955c7167dcddf5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfd65229b698b079a71b64f0bc8899494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69939abe17532dae7f731be29a4d314f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba6698b883bcf2217b4e8319ed4eec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006771e90fbef846e17a0cc36b7498c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c2412b67612a3acb560e3470be741498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a374a5db9df2d3758551a577718093c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62635a3aa077019d4b5eff73b68ee788500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d684ab74c69aee9516f4bdcaffee2a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3e6b03fbc5349ceb0caf294576e1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe3904b286050b5cfadd975b3bf0a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9333ba62705cd3d25381230c2c4be0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f48dde4c12c5bce552d1f0a81ce972505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eedc0fd18754be5c0f9a0be6e8014506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3d2f3817fdd1bb51ca5747bdc1ad7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96b099257f46f44dd6f8c4d5a174ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0048e46b7d44e969ed8f7b1aa00cbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111bbc2ca65a7a078aede4eb44dee81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b690987be9afafda8ad707b9618bed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e02ccceaf79ca61d83d9914bb4ce4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45706608a03fd202c725ff7c1aabf7bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbe3759e9c3cb8589d783ac59cf2ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fd01e791e9b68d4cdae1bf6019659515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861709c2a661492575b44c3da4f841ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a186b4954e56ec874d46bcc65ad6713517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352a15fb236a3febd86866378c4014b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb133db2870252913c8687411f66483519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a8bdf577ad274105d0ebcc551e53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36947654290db99ad1430618af8dcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3157826df74b2fcf324d95bda4d477522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82172dabbf6a6de0fe55efa855882523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0289aaeeb21973c04385f0b77d3fe4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f95f2d66e07a4cd881b4cb966ae58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0f0395b5b32eb336fd89d42fe4d8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5539237328c1e087d62959a59d82f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781b98e5062c7d19abcc42b31d024df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f047ed05c04dfb9b0bcacb92feea6aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb649aa387876f19437c01dcf40b2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8c19a4d56d01d265207a350b6e91d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb036df86dfb7a89fdc32f79ce506946532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdab4204f3a2984e4b3ef8161dd3937533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3234b23b7e9a42c677e455930f53f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9362f5687e496fe20461a023af2f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae54e5ba62eef3fd003a2eec56fadb5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c18fda2e96cc83b49681495c3cdba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84c52bedbcec4b18b8c056ea951144538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c8d50ed877dc576c37c69305afbf0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebfa492f82567d54f9f00bb55876c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1ebdd3607127fa8df2de4e2fad0d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bd0314e73c56ac29c141ef353f5ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f74dcaa971f09473bd9f0d0760d97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878608db223e7392d470cea4ecc2c9b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d89ffc41fbf10d9bf76697f612fcc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a1e92c6c44b3ccd2b02897df03d73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36562465f73e36e945be252ed8a642b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbc2b948ee10fcc900af24e7c31cfe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918c6c2f9765abb02f17f49239c718d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc11756f059e097b2bac9bcd8c0590550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778630086a251246bceda4dcff42e70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2cc72db4806a6a460f5a7c4c34d1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825aaf1750aec6048f3431ccb46cb94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f8b6e49412bbb96afe51a6cf0beda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053797ce64b2b01c7bd21baa3992070555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcddbce87558594ecaa73c9234bd2f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab4c6d78ccc207b43333db48432e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00e6e8c9a7f96bbb84ddf2ea86e6ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e5aab69f3464a61eda96f257f0b9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818c36d3a088ca32b505a5be6588983560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b762b9256f9badc0000c030383805561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e07f1af4aaf147de7a36fdf0e8c22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f732548b7803ec92dfa7038043517563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0779e662ecd84cb621bd1692953c0df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a89c97b67d7ab6c3ae88cf6ad2066c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db47889ef06157ae44e2fc3ba712f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347614b62fefcab7fc75394e0da17f5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87124dc65a2b96882656be10937f7c9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4079f806b7cbcfc0f9022b7d6d589569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3eef1c7eef3a4792fec0a70ad44a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188114a141a6f6e36b384c23146054f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b9aa70042461cfc8cc08161140ea9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca7712da47b5e8ec392dbefe8c0f14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7719e45076c8b8a5e81b59412fbf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469174573a498983a3a0d79909b8339575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4bd49e204065a1c3e39c13647d76f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d76009376a95bd88cb08701d5c01ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d559d7031f713fedefb6b7bb990792578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6edf0be70d4b7e17aad62c83392c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3046edcb203a47e2c3ae50e0fc63b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19bc565b8f1425eaaf6189f283423b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243d328f638c4903641806955d040d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb512b50f9171e2483cdb07bda8efa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5971e481f96b3df0edd9757f6dd32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9056af63b25837bad4f605c1b55d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075e92d5fd440ddcc7d5e0aa4a36d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f4784f5ed63c7fe420e82ca01024a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25321d64a393f39ab45ca808b4e98e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af1cd047867511c3005ea1ab0e1b17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06feac3a2c08bff087bd6655c3c946590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b606792d9ff606784ec1bd7a57e08a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f7b80898018ae855c483ded71c73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b8477d4fc3b4ab46cb9c9b3655ee4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665c9774f34674a7a744642d6981c91594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860476ab24ec96ac45f1c3deb77b03af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0c35d4cb6981db250019248cf110a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf38c5a9c06c688fffbc001d6cdef68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15209bd93a16054f1843545b2ab8e4dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423097a0b2435034f206253ed9d137e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e74199308e218bcd712eec2f0cf00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba9646a748abfd6dd1366f026849ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134eedf95df0ca9e6560abceb6c09a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b6481137ea52b0426bce1383f1403603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729625eb0ff99f1263affa896b4d38c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57f4f2db69b7673414cb21856490af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14246b7ad0117fd0ee8d0a307924c92e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e36984b8f838fafa48cb8c4d283a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31d290c70b1de09a83e1c4aa10459e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580a0a1e5f451c33579f0b75c3c9403609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c2b2f5a87cfbdf2c3fe079e8971b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e353a2ef89556f86cd4749e346f3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bc4b0a2e7145df71013a0c178363c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceda5d64510a32653bb847cbd3d069f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8a9eadca8a6f7025a873d713bf18c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706478d0d1db720337528666a81b5f6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69443161303ec3763c4535c9191d07fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57771f9f02022722ed646a45fe0c0947617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef264f59baf50ee23d918d1a22d856618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb8e518415b4cd5b60617daa4b5320619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29b5005ee8871df642f6cee4d4d97e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49d64ac6a14958c851985dc19784d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92915090e508ffa9a14e0680eeb738b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898e89badddcbd7200a8c9b0abda9d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eabcbec7cbfc5c030f33debb7fcc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fa943f8c52098e96490436e6617d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1753759344f6a20292d1a0948eb23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c93062e8a110484591dcfbd08b64e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7176382e6ac5eab2c67d0773dd6422f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf3e9ff8517f03e449b44fce3e76c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c63ea67bdbeb28558615d166fa92b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a983220c1fa6697716688ba33f092631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675cb35bc422920c8dff1b7294abab0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51757970c178bce90add78321b6251a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d2dd02ec2a1e239fee4931d38dd05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70208cbf7157e5aed74b12c3d64963f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924aceb02de9962a588a83f93ab0647636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634d9db4d755e167f7737122b57760a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a139f14d3b00ea28d00e37c53328e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d84448979bb441b0febaf2e90a79f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4070381d6751e80d7c083fc88870a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7baf48dc976c42d55560c3e247a25f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea25a2c699b792fdc0fa29e505126c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf31db8ff41a03aacadc4c509486a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b648d076fd1aac35f18352b0c5f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bcbfe2521f2ade7df03ca1014f067645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd541b193f4bb656df1c34b31876a8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05a561e6594d7f47c18dd6e80ad41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3813f46ce4feb4980c7f4b298d506648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b21a90750d51b6f67fb91627a04bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc551729d05f7d8993fab33ac2bbcc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ede13e24b88b63d400677223cd787651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170599e364e8fd0951263aaa8b955ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d58259417a6fb80d4ecae33b6b168a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d688924921a01bbcadde16d1dfd6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660665f93a5a5410c1166b1b032eed5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caeb4a67e79019eb8ab36a39680741656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e02521da8c69d500d5583b79f70a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d316a85c770fc741060b6d0c911ce7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f06580af8ff73ee63e983e324710659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fda5cfc680377fc8d4e8dde404df00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9661d3433749f61b3c02753750c7ac3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74974fb1fcfedb46c9c65668c5f58bbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980535ed98ee287794a570d1f42df83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f3e60256f25e8e743eac7d98e06f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f59e35a9bc4b22fb902f54d14268e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360827097f378a35074d699c3ce5e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1d1cf91b7271e8fbb3c5a4e1f387e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2814923f0bd50fa6af55527da2417b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbdab4ca050794306ebdfead47d880669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ab0e6858d72e3698ea0fd12a04545670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d62c959ae5b4ab5549c0d09f187d7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b722c75b5ebae97d5c32d81d891a4ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa594240e50f4d92fab6e4eff868c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab02af139a53287121b69e1bb582194674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7db5b6463d9adb0fa124ea9838833675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97367187c71b6d70c51f90408000acd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fdb4884bbb4638b8e0f888f881e64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87caed7fbc8ddfba8cc0ac309cb576678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7372144891489f1aa4e9b05c5bd56ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfab970aff7f002af317d1fa18722cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfec6ca3803eb860cf05ba75af33c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69d43f7e820b380f935c3f94d7b870682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738e8d8c197c932222ecb9776ad2d24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88a294de759b8ffd59d08242ac4d6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcb2561ec172cc7598e81a64c832b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95617085c91c4c164d6d74fca53407db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9dd39c39cb56456f1f3162c39254d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326bc168d081452b48c268d4803f370688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33572d973511b7d11497a675fa0211689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69472186e23b063eef458c5d0aecf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952650451262b549bad388733ed0d6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc8718cc7ad6209d8b5636854c8826692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e858e30508cecac4ae2427578e7705693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1d6d5b1447280c8952fa64fbd2b98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d1954995efc1c2e424d2248620e8c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dbdd9adcbae0a7b9d14f0b320f0e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6948b4dfa1d73b40b1fdf1a77667cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8130dd0c65349a5c74af17eddf8d47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e15d54a5b32a189e08b386d0ef1a9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b07a2995360780608b68b83c5e88ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f4cb575004cbaa9354d512ef91cc7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc5efd4dc6b6bc8e42020c01740ab5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41affafc0ed4ed1e9372ca3ff65dac6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff68618e204fd41988135c1046fd64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efd088d9fdf6621876681fc6293ab0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72a0f9449a0ab128f78006a2d15ceb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cd15349c979aa493152d13d945af8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6eced01cc44da299e329d1433eb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3a803964bc2360bee88b821c421d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce545afcc24c9eec2164ddac0aa76d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a3e300040a4b5558aaac4ed76a83b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137842fd536a22475896268719c3878712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ce124d00512284665c54a41103381713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fa6d7845436787f191688289c63d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a1079fa38766a04a0143383025d28715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ecff1ae55cf66508256f666ce552a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896dabd71f8cd3be1f7f1b9fd989a39717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117318e0fb115f650d21fb1d0066ecc6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3299c7b1b8ee480562a882428ac07a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fb270943e5665ef51216af1b8c0d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f13cb0b3301fd0b0c59cf6e71995c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99356e45f6929d38bb59fe54707aaef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece26e4793b5e60399950a5312c903de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1761d6b9de4a822f4ecf801c21544ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91bd944c91eb0f3801ab7ed5370da0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d0995363c1ad25bf9fd7e3f5103dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ec64ff02548bc9b57fa2a516b1551727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ed3108c242bce2908c44307bd42c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fdacc5a2ee368c1ae7728e63f561f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111de4fe4e969fe0e4eaa547b31991a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5936b1b1dea1fa7067534081b79c14f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ecd68b5087ed97d38d62fd1ebead732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807165a180d42ff837bc8dfccf0088cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd4fb1523ef4e7a3a60db65881e193734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e59747a5c97ba5b3d8af59dd28343735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bda591e7adca3bc097d04cf988408736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2982f36676f41f5a8b84b7e853aca36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff226eae2a78c687a8d8658bd091bc37738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab0437da0144fd52d3e2ef3fd4d08d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca865dc17bb4caf3ba17cdb3395d4e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722ab2d11bfafc3666fefb24916166b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f284b906290bd0a941f9842ac0ed3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea086b4be9c13b3c7c4f29fa79033056743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe66dad960cd9c8b324696f40034b68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278394d52b4eb0e4d69ac77da43a40e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10b8b2ed77590b455b894f4e010613746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c8f158a3ccb0ccdd6fc55e6f4066f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac98fe474f926b043a1c7d30dfb9bae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fce6dfc0ac41c54c083c6600dcaca1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c43ff6ae88b92ef2826293c9df031750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a65b06baf5f8584aac81b7e1dd116751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1754178887c1cf7482e7f86db8bb2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fcad8940201d8b6a344a262e9237e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96be51fb90661352cea1fb573bb4ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f1cee14251a5b7ae9378af4d7e8f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e832923ab6a9b5fc0b9ee3b392bba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58989acbe083e13c0ccf07b5c5d1a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117026fd6c2e331a6b44e4eeb5a0af0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137b5691804e4f5c1496d334cc2472a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82cc3dfc485f4a892784773a3693ee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0f7a88baca8d0269fa8dd612860eb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98a2f12abd1496b77dff8d2e1e2886762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9017f2270d248f4a21292932f6fd672763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33332b624f8e9aadd55c6a8af178dcc7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818ad4a45128814ce464bd1e9d521f3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b46f765457d4603bef2f6bb1c08b6c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979e3bcc4756370f07bed092aa8968f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dd87fa780380c96d8c063ef014080768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d55e1dec74d7bcf1b8dcddf9f64f3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957f3805d0bcf0e5700bd1a903c32be770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68571c1b962f94792f4fdf5ce6aba8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a3eafacba5e47cd68db34bd3ae280772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d25cb2b4db6ff7630846fc7efe7e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c692d2fe0d0df490d932abd385e8ad774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d462a10b1d56502b3b6d03ef0eaf1ea775.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b25a637da557c4d57942c4b5cd9d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073f18bb3684a6b1677c5275ea883462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5586a29e34b09725b69b55773727b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a41003a990b50a549475d643576844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8945c6efc09297a7517f4362c276bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c75c9ddd55e1fbab625b4c94678c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb66a671653eeebf1af4bbe0abdba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b22113bdda862cc244221496af8728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47050be30ccd1cb925c74dcf9c881a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45157d44c2941f61f590da87ae84075610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aace56aed4adbd319939151e272d1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999a3c03b274c05f7f77877dab8d04a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c7d49481a10f1608e2a733b2ccd8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63b23958b08e50dba020a690f6bfda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448de8a81ea929beaf48b908cc71ba115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1008e2b60075c3bbb7f67f45cec507f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f9d953c85a38835882f067e45e78417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0a8809e18d7dcde664edcaea6360618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9360773143e798674da9b43abf33a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2075617bf1c82fc68371e9eeb2cdd8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de94ac9206a3fc6ba84f16626fee7c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb221a31f3848c650d2b131e592749e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6acc6dda5d773482fd3a499aa585e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59885f64801e00d97db6611b23e2e2d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9d08ba978f8e07b03a928ea34183d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4890bb4bd2895d10931c128fd4a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c6a370fa156dc2bd1cba8665481b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7eaea5e0b8fa3e9babf36485770b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbea39a46194c667d6da2d204e852d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2c8733621f13baf1a2e14dd562ccd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3cc338220b591fe9eba820206a0cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf7b4b324dc9aa871d2a240c78179332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706966d47a97e2fd3639626ac35c96333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e3886685cba1dea7ebd00b0894b9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2864cd31d0bf996bb59d4d1a49e04535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891351e0621c07220eee49b1c668d9f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da878e80658bf536797678d380be7d5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baaa5340e3a608ff6affff760e9dff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3154ee60a708dd801da13292c1a902339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdb57c013ba5d69321fc06354d8b4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106863e70fc2b6dcf2f5e04c064534c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3578d3ba3905b3b5df51bd8ab7117742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edd6a31d935d6fdff57ceb4c37aabb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417c71110ed9915b31971e9dbb1ae8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590521e8452975d1b2a39fbca0e201245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00903ba88416704e557ecdfcfee81e3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd7558585baa2a6d20ac576ba7b45147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8702d9c986da0fadfa53edbedd4b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4b4dac4b9ae725841bd7b2de0c2249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704a2d1cc64ac91e5183968d68ccdb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda79c7943298512b22bd85d97011f1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0612b5315b52deb08ab11d06921f21852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3f624932f6e7fe99b8f46642e217053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdda7d75b1e8fc029e58412b231346c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb80682681bf309f534414692c89155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933e4bb1a230c181b600dd2117c74fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f95e181b1d747fff5952599d9f869257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add52035df4842c0c73641661744e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1ca9ee8e330a650460c996141aa1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542a84ad4cf774eb099d77f74c21a3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da3aff792142301ed05e6291522bd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad296ffbe790eeddfd6c7a5beeb91ba862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd7415e500afbfae245345e27ccacb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fc2580217b870b1b8f5681e472eb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099009772961fe785f2edc73718931465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e93b61080839eb1b8566d2ee565ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc1358664264dcca370500205ec7b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d65cb76f78161a942e2b0b6e8cb9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712500fe6169de43e44be3044aa14569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f257f02dad6c67f54ce1277b441e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e66a71d8cc5596f2b65f28c89003471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42d317122f94981162faf47b92cfa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3e78511a7eac8fb642dd478982c8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57900746e66bfa7fa20149e756c8ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae0a15525ea8c5dd6d20891f1e2f2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f4a1cde45daac50d2f152d8c85b6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3bcd741750055976cfe603499745c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd68c490017deb228899406762e10f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7707772d4bfde43eabb4cd81f860879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347dc1bb4b4f27846706d214a57584780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b14717ad6324642c50f4c451922e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3768b5a57e451cd9304d3c1bbb530f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18f89c451fbd4d2e959c7384d7f0e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950233ea0daab4b1fed5103b5dd11d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70429bc744b9077dba859a7f40cdf6df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704aa22d75a55c0b82ad3f72a445d7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ddaa86e8530071a4a9210cf50814b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd428835ec57a83165019682db0f8ba288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aabcf93728d712cb9dab385190a3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de52d8047785d7e5a5fa8f2b849ed6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fba7667a8697e11822da9a988f51f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7329bd62164878fd44a3200aed511b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ffecdf21a18bbd25a852899ec4f9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5129029370eeccfea3e48fdc2b4d1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c45f82d89188f5eb581d50f73acc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e608201cf9c56cbc0c93708ab275a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712944b048841fbf97e9b87a3d2ffdf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449da833a19e333826243553b1800bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf0033cbfc97faac0fb7dd3783af0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1cb31bb2aa42c4ef3e92282f9e459100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56d4b213c2f26c9635583787d39f2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30599912a02b68bb984cf0959ff103102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308870e8bad1e9e9d1b8f53980ee19ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39725a589d20a161accf886ead309b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6edafd33145951e16d1d4f6f071a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda711c36be2f1d02ffcec5f12af6265106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213aa77addd85a0d9987a8d0f4e7867107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ef087b01a4e704ec28bbe295292e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd260c01198bc567a82a10a142681e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208211a7fb3ddc80121d7901c55eb7d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc547e3450da317a08bc635b4526e7b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d034272a203c627a6f64dcf0157ab2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431b4dd24e6a88d1d39b60ee43e11e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e968c19acc9883f2be44a102295f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbd97dbcb91f4824cff9d36854d23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa1ea80769f771cfb0605aa7970cd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e003eb2e64c19d1654432325ca2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1964209043ffab451c0032539da73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e11bec093ddde4988ec0b663058b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce140267372d90cdde2588d6d8c24392120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84b662b57ace2b2a64da6ba332dec2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf82209d97485fd103550e6c8a0fac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab887977f7daee5171bd2685ad06a0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020961f7faa0cb3087b84bf5ac49929124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d266f031a83af51496af06b163de5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96e1d778fb998a6534bcf0cb8dd256126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22675ab90f2e6d94f2705d8e374b923127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c7b4644bf9790ab08cd8c707850e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48f09edffeb395bd1d9cc9342d22a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9d099e49a7e016f834394b1ad348a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac50d09aee1f29fe965dc76fb138a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce694c96f4dc2653b81716ff005d5cf9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c1658331abda7767580014cab9b69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77750d53963ff0d139885eb6378547e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4ee795fa4e7e0e03ab8f052769a3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8e02d0ae9203c0601233f19460de5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cf411413da410af8041f63cb49876137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfcfb8b31843ec1014b0809c382200138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830b68db8ecc1864c6c6a0098fb46d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f3ab9be0bdefc1401c3994e5f2db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedd8491e1ae1e23c615371bd30df09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc8667d49c3faa9d0747801e0b9edd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd18a1e0b6e382588c679deadbeea3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd21fc3b905eea19bee130309be6b70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a99df1c384360069333c9d89a46ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd0b240c0318db06fbc54d17a2ca65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b7c40b31ea9d6f866665d0b01f38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79634b716950311a8c83235d15e5e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0202889f5a7767c16b83df223064b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae146a5ac5b939b03d3132a6f60fb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7988d2832b2212a25aee6d126377d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7797af6c630b1351f77e5d313b074cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c49767d3d108fe95a0300319a220153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f2fb7caaedca61c0007ebf1ed97f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0434e65aff219371ac9d57dddbfa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d569d646af33467216138561b772760156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24fb11b45706e1d09601c734bc0e85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadb3c855ed9010df887917e0033c18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8059c571c78366e46227a38383f358159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dfa4f9bf9d288893f5adf19b878f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc43aec19e251ea274966e2802d8ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043fafbfef34c76bef4a861aaf66e4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f0909f6f3abadae66a0867b09b3ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04718d60bacd4afa3c7eeaf2a4c7fc49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518a1432a882ff39c5cf521eb457919165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d996eee14d244be835c82e552e87f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec3195fa0155deb306c86f75d1e713167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de15d4e2e98fb1deb8c534db3052ca3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a054be1faba18943f72b1a17831d8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771541702ca489d56f3f73b666e2a045170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c490fa0b307cd1700dc3f5ebfa4066c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3b2daa3e9e22d2b5d226a27759ddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afbe6e28b8c4d5e66558c5a9b2d810173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bdd4de58bf494078636b9242b0d2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938da5516b64a113c1196ec1e18b520d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d66e5f312d65e1a068222ac162d82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e759dce9bbe903c08047dcab25c6a61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcccddb0febf572b03604d681f4ae16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5595fa894a80178994a83450c0a1ebc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb187b745e907d45a082adf22d49e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f527bdbb4bdd848a896717bc798770181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d02d12c18c93dc2c4ad68039d99dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb7a8a052a70f1f81043721901df92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf842ac62e93f9724077d390c0210184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dc40050e2d316d028987ac41c772e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525d8e7e3e2155afeb816dfce67d770186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48b436f3ea5f2f01fd4489bb7d7d60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb037f8df17d411c2d1bc6234946f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144ecdd2c630210b9babba8add36aec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b4ca00b79433011d780bff7fa752b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cd711a8fbdb4b91e93f03b5385c1c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2602c9cd28fdcef15dc36ba44d984192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adfaa095e3bf975322b940c443280d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2fc61f06d8c08b9801ad8d788c6fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491c863e61e1fc5b7b7b05d3b1e9a53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8834059ab9dbca794e7900c99d9bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f4a73d52acf98314d6f3d6a22d236197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ad2fdef4ecfba2deaf3fba043497e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6508e1eb101242e515f381ddde3caf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62804729e55fb7c78b685ccdd9ba90d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143c0f56a10d79a93af1cb4dda4ca18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0cce7d532a5b3daf2203d475df83f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794338fcfc1c03ac72d4ab40d6364db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861f69ebbb0bf41acfe9d9f8078dcc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fee55720bacdb6100f515c688a85ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17d2a7f8380f3a751e7af8f21582f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071909cd72b1af68958bcbbcd58cd6e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd252e3fd9d8eae1ffa8c2136d54fb05208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57709ef38f3908e957e99e873e7c205209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc7ec570fa866d120af0af8644fdaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad29435d234b43174f4b0ce9af4cf62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f480d3cd68ca4b76fe70263bb86c4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ffc270f9d8219d60ab7bc3aa13570213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114054211cecbfa43b86b273c3f154df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5281ff1ef831f65ea3f1ab9b8ef7e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4927a858975aedfddab8af74f517d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336481a0cbe40fabb0498827228777d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bc3783476aa8df2632e4e95046956218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7479700546c9680e7148c461a428a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9a92d58d0e7812f5cabf11fe90733220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd961b247361a98ccd72be735efe94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fec80a656bda31667d1966e34d2324222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cff3817fe6cf3ea412d5822e872d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee759244801b94afa1f699e6ce643a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3e62920aaa7611fc8b0d36f31ae26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa521e659ae970fa4e73714f349e52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3dfde45cc9d5b3a0cb8c48fa53252227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676674a47274b6fb959cd0901e64be77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c57202c3401b35a6376e61efb582e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cc32463ae229b1fc9d8a2fe0c1fbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713117cd9e9868f549a2771c2618f63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e90d352cf17dcad702ef778c4ccc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be001cc17dafb4692c042bf5dad8ad25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7ec7a06fd07dddc8774d53ce122c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e623e11f442f9a7a08d5026953579235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f991691045f92cb3b01cf7f45c08c0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848b7bd7eec36d01d6a710da134adcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb170a7f86361fad55c7eef487ccbbe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ed50fe08caafc6c4b05b42aa47f74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516e81cc4346ba03c4c043b7df8df55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e5cd907ef243b8c8dc9c16c40fa2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6994f8cabb43e12bfdf2ca7d7dfe6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19e52967dc8a769b7323e3ed745e2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab51b4c56e1644a4d4d033b257252c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb215c76339d0a6ed0bc38ff17088af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbac095c4a648bf4cf303c641c74e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ef293db8b8e1e99ecee87af2ab6e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eca55c557f6bbd06fbc784b3633c94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56a0dd2eeefac5825317895fe00a17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a959cd76a282956042b080942ac28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c83c020d0142887316d8fd6ec0ef9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d040c6fa7888381f81a7be0f45898252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eed60c582e9085686f3f47ef39626e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deaedcac9673e6028de5af88f39eed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04351d871f44473bfbd588daf64b70b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bc790fdb1fbdc3cf1deac12103567256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a97e4768f61ab3f22d76603a324f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e276223159db470d631d7e8c6a021258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21f9c15975120074b24de439c76cdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c0f1544627f67e3a3adf18ea2fe3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1f6139cacabc70f10088bb65e0d32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77622d0ff225374290c8bdbd3bb243262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122491a7cfd412bbbd94c8f0bde8ec3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488a76bde490776682d38a38708fed6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d609cef73d848d052be2cdfdcdb042e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072069a0b4307e14b46e3ec6d8f4759266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b157934fb6ae77423f45b666bab69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4183b9678f547cea25e563630e2cb66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403f56dde30376f2f19e0a98c79969d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c42d8b981cc6ebab97f56511fb3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0105419686a98ece7d10202332fa2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e8d643dfdd2e4278bb3737fd01f32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7492ec7007974e512fd3dc7bf3a78c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaf2b9b1bf42be90497bce2483fdf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327430903c87c9a4d025f36abaaf8512275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca2c0907c805533dd590838d224dbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6865bef8ef06091c1ddd20d76e7cb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b156f131726a210aadac107e8803278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f421abc1a1f9c1d02fe9e97e6eba4b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e830f61bded82a95e992978a62c31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de019684bbb3945c303780c8cfd99b42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe594a2de554ccd9c8760966bf2beffe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbdf702d3ad883efb0d10b65827539283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0661ed6f450e022eab4e7a38bb2004284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dea74647e4595f853b9455c5db603f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6096049819e93645525774c1020132286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104d054e0bcc2e9b7990a988c18e967287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552077dca867e57f904213a64f4bfa46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b360c8628ba149851669a6b1941a14d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4205a74e47f6ab9c4f5ec694aaf44c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcc048a35a8f6fff7d61acda2b5f52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0b53ae00609fbd064d2d64eaa2b61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7886e9da9ea5f8983bfe19c031b919293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e2e8a2567f61f6fd1336d1be87733294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36656c4ac01a9e63fc4e8ea47c867a20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8973af46858a57a57f4ad3b6dcb05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6500b0f69ca1bbcbcc979747046df12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdbd1c61e0332cba8bfc3eab0d8648298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560484be5cdd32755c48ffd1084e0ae4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f554812ef5a1e226d4ccce32729e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949936e8bfa8cc6ad383c63a1b946597301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f67e764f6030e3d8d3b15891153be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdca02a932ab7d2606c5db6cda2da1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31258a4bf540ef5f827ee9e97c8ae13a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4981d15eba7779acf672758bbea794f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a298a04938fc241a18e26641d364c3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a112faa1540c219bcdced48e0c012307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd69ecddf3600a3c7aefe61200d180308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242d0cae172472db976a33b68ed4ce6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e065176f3d535cd7d4a94c03d1d41cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59715f3f5b347dc57352deac3a7393311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed3ad7a615f0ef59f38a14e48985f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9dea8503556b268a8d8a8c6998a6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ab282bc4bd0d9bb611145843c439d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e4b258209100bc8e9b595bbfc4ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981c96ef16d44d2d394d516167d0093316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08cf039449654239d8a505f130b2a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b2a08fd7b5e554380b3cd5991e5b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb99a24e5ff5261e8da6cbb8e7b6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226997eebd877969d87f1297cdcc0a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ca36efb0af81f55e7db749c197dac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380307db6f932bea5c9d97419b568859322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c27c35c0feb27669dfbe9ad276f23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239638d574ac357f2d927a485c1af995324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f11e34bf94fa504b5b133459c2dea3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c626ef911cd3ad392ad82335d915d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da53085df5e686102c6cb5dd8d8780327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d3c27d538e73a9fd053adfb2e319f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b03d2af42c371238d88993657c7af3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824a81d197fa01cf632d39a219ede3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3332e67ab0bf45959ddffe454ec003c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4878cb7808dc5231576837e599784f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f3d532aec5328c5886b40e38f47d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b868382839059f97039c2ad15cb9738334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0f633dd0ccedbcac9bb1e0553f10e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165434161b717ae195832c7d03784cd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18fe226ccc5cbfd5f5bd6fb5f213e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff97785cb742440b43e152c473aa58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15620fad0e7ab4610b14d0cd96920e2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb01f7149b0d13a519de300b31815e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd516a5387687205e35b043dc77a8fa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306362bd71597ded0c3a3746d9b6c41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b61eb18b68bc68fcc9c284dcd1eeca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895a2c223039b3ec48a9ea573cd17ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03de2da905cbc55e87a769126d3d2bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceee6e14de19c807f94887a9c71ea0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11184fb4d778ebbff663e6eb08c8a9b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f027d27fff41aa72bc11feb428cd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850e7121bb33b3944e99cf2e06ee764349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10d4352aa54f87dd50764a637f82f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc438a0858b269e11417ea8a9fbd1bef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a959f9d5f37c6678bb18a91323aedb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8889f36226efac90203c288383726b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f71c708b8043eec52b25fb432938e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4089d6c713c64aed58dcbf92aae0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff95c0fa3d95839e5294dbc310459c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f4e863123a71bd37df2f7cf970770357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafa3a4b4181092bee7094f93b54fa6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72c2f79589514dbd40bd72566d691e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8c538122441ba4482c69fcfff63cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf676e68a45ec0a28be406676ca747b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404febabf6273d8ecc6a7a34aec844b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5609931b9fa3897f6e8978620618038363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a213f8e57cf168f2c379e357ac8f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f26a70d07a5fbc20d50263b9fb71b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec497070d21995620f9c09b3177c10ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da810c10a205eb63c9eb21c84323db9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6040bb55b3dea497378a38a09be08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f574078c05607c8d16a0e3beac5af8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823006700349d6fd7814661e60904f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610c94462b1ef27e2baa654949b6448371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282857a3dbe4a16cf27ea064240b853372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18578534a7241ef9c1ef97c9acc78680373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdd8fe64affba6f071035e7619112b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998077c9c5dbe1f81e424a2c94d9d75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bada67dc327f7f547fcc2d906fbb6a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ee0e1047ced1f8aab4f69240f1ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886682ac455404b7162c9d2ed0f9d8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c759ebf1b136f96c1c6d6fe3735396379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85250327580053ebae1f7700748be0bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbe2c5e71bb69abc9d3d0c74c5a827381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237540421a6aa22e4274ec9f433a9581382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbc1abf0c0249e12d4c314f9e5c024383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6cd045d4c65728952b30121c20854384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6406fa064200ed5ed7514f66af7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c665eedb622582127550de501db759b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f994c939dcd55f1783cc3ab5760dc9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3a58f4ef187eca354fe1fa54ddf05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c41e09ceac715e0f34c657f2b9d75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6377015ed9ed630fe704e661a3aec6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca875179f070ba819d1dc516bca0755391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e279593cd3eacc053e3300a84bfe7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349924178c639f1e326a43acb9fc14be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492c68809a1f4b1f39526cbb971ca34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30665fb2d4d9cfe931611658f3bade7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4571817e2c185f21d45594c3361dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321ca38f9d164727a28b51b25071780397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be8222d9a1c6c553b2e1f91bf60dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cb40ade49fce441c7206e95c28799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9bde248cc8a41d34d27f3d92976aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f462fdea6aec7f903804655da3943401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e37d0c57782bcadd4674aae46c5465402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bc1f5841b7965f4b41183cf2c9fdf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9245380817c86cd3d93b257e8d7cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824c411398b8655bbde6c5594921af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d84166ed40bc953248626959bb128b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226e774ce4c14cca301037f6d52562d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e56210b2ab8c837334a55e1187ffb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb381e342562aa6e1f1449dbc99e49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af8a04b82e0c4cfe8730ec50369257410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3307593dd55ce482aa737bab481c4d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863329fcb23eb5690a02a46945c7f5b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7598e895f5cda3448ad43772ccbe49d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f16edc405462056c04c9bf85469a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d87056c3d609125f28d3f95ab3a487415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a8bea7c299fdb5e2e9f5cd97c1109416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4dcab91093c3ce69b9db85e128875417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec4d533ff5bae48c2f3788d450f423418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131ad200821dd872e6c37ee5e057eba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ceb268a906ffd268e00ac86d193cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3398db9219b8fae9df80debc59c74f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e9f3e0874b0eee9c89030f454e95b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09081ac7e8ee66498475ac2ae0ae7fda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0414290ff20f989ee6372c6f7e9bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27dbe92327d77a9a6431c4572fed91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6def0db55738dd88ab810c3b17078426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e880e7b60fc0e6268f3e89caccf65d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e829a2359a49d8ee156548e683397428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23012f77053ff65011893c824baa56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d753c8b27e0a3de633274ba573f2f13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8096d04954b6844ef4ec24d92bfb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe652b57640e712e1231617117ea630c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eca3b725a92422a849fcb0fae266f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856df4b71180d323ca18b5f737c000a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb008bb24f4adb17086dcb595d444f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54604d46ef9c19477c62c2167e3c16f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bbff90662b5189cd4cef2662c24f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cdcb993f6f9ebe52419c67218ea8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de5c7db5dc506cb59603fd10476797439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc612e2cbadc7996c8e27e7f32e7a339440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccd02be6a768db1a9363fd217ed576441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec48795be368ba8e2a5488c45939f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2ef298d36e6a353c08371a9fbf67a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7692d99e95be6e397575cfd4127724b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff62e504f30b6b1e065b99ec0cb4ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144fc946980aabbb5186c8fae2cf35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e862c204362397597c600487b822b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ea4b5fed88aa898870e4bdb5ac0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526b01875620ad44be108360f064cc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f64122adc4d959f7c78cd6568ffd32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed4ec153e4081bd79bf83f385a9e4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191120827b770d6444e38880144c968b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413809bf2603c3cf0dcf8fb72b13fce1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe6142bae140f682ec6d55d4ab5e55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee278edab5b33e269619ec8a8e0da0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae712a971e9d86c39712d79fe1f4894456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0860daf636f8b3930eb70721582f4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8b480a6775274a4dd27b1fc4b9e88458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c194de90c33ec0b431ecd9f0e1e59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15357cc7ba73db2b37266c9301a0eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ee07c237c263bf7530d0cc74bcd00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37222b1a8ac0629bcd371469cbb7ccb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939425396bdc6123aa6b82c3501d391463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f74a142e5605d70835d871dcb55f77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e11a6057e1946349698431371035a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f567f8ac40fa956730c219df9d6692466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae1754445d895e602ffad34e6a0f1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85c1a6dc8c98251e2cbbf3bfc490f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9dca5a2f22badacb99bae5d239cb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f56b74df2e3625d798056ec2576172470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d2cdbe318a347c63dca87b152eafe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9eb3607a50739f633bbbf910a5df2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022289404c958b49fc97577cf09b1428473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c273dbcf8df5f97ac59f4d2690892f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aa5c68b5399b36e3a40ec7761157f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aa482694338f73a994af59b79dbb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4fe9ae6067f11cfa935453e68bae8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e1e613ab174ac6eee84c99a625b9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece70428f11d2df83cf12dfa4955e8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdfac1ac4db4156b404826dcf999bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06cd578e12178c37ea2e957fe710ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4326f8cd9f6636a8f5aed2c29697b87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12926dc0d21077c95a02bc74b508e5fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2ab6b4d6a683c66add3462188c61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85581473a9aa6dd007aedaec1ef5bc15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ba0ea73a9a2eccc943604569e68a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d5da0db41e592f4a5d1230739f18b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11cbdc2c8e2fb92af9676410d83c31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b66a790dbd1a6c02d473b9e5e5374489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84831b5666bb11fe7ac5b9b9363fb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26c6cb0f604f66963229555e2f3db2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4837f91ce72225f0cfa3d207bf90e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222f70e5818afc08f40cd560278dd0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612fc677cb756b4ae049b74b8ec9996494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5844545a650772dc3bf31443cb8fd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25861d86ee993b73e55c384d07b8937f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb477aec95b0ca01fe73e764a93d305497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbecf5aedb9f42198241ef414020c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8267081d2c6b111d1b60d923a1e2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ed7c2b08c1106425ee48661a845c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc605bb8696963e10bfb5e0e139d7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983239d06183a43bd5873279472be070502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971864433f1d5ab62eaf1d32f3948ba6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa59febeaca558a94766aac7a3e8e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad12dc20ffb879099875d73c3dcdacd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19471e93d398f94c077aa09c6e9f23e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508970579e5eac957f49ce307d7cfeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b7d09d1ffa58538e33787fb31d9c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53046b4578b2f77ffb887f158c27e7b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b41ff56b6bb6f327b2ae4a3af06604510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7bfb860952351c68bf060f7fb3ed8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a66d20d565d26fea9cc46e64210a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798310875627be5ac506b5e9d151172513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cece53fd5f701ef21827b83565615514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31b374763100586565a4ae99fc383e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063862e740a6694ee90ccf8ba0299da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b52f403c1f2c799f5cf7cbfac54d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e009b5e94fda17722c5cb93411dca1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137d81af9795ec8f2867c69bb649bb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db633e03892701081c9cdd544ad7f835520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297602d6472fd69003e3ba359ff8c07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8d383dae70bca783ba347a666aba6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe9484db85d59491b5171c133d2b41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a029ec0f80361ab87ba43b3b2657b3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93acf6a0b4f146d5058fa485b3910f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17ae249fc2ad0ee9722a76a0127aaa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fcce8822a5e9b1fd617b592033327527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4d3aefe1357ba0b7127e46de6b05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645cfb93281dd93a76726a5d76a8527529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb10b023811c8a1b87b8f845abc1150530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dfe3f89be4d55f881723067073b42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a05cb948a0eab5f151bc741ab940d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ffcf49083b91646d6cd6d5566720533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9293bf7bf70da56c04de6cf01b863534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2b3e49d0406ba68cb052b7ee2512535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33f0706499bd36e6ee8e598cd3a70d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0e2b64f1298824a3a6537f654bd71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fdbb36f0aa7b9f50c54bc08f4054d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775c1714eb216cf31f728939a5156a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a3bb61b6dcd89507629971b97141540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e0dae9a4516a87e31ee6dc184cdef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7848938433ccc31aa524f4f708f64f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d288ba5e21cb1075577f80f61180543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e19888116f689345d6ae68dd5fc149544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f953941adc7ee534271d17a83e1dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8006f6b3f6fb0a4445c16f381cc1f49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edada53eec7c44cdf0a271dada7e3966547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11f9f81d407550a748543c3b537f2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4acb4b8fc1a9608ea269c1b17fa7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab975c180a8ca6eb4d4c88866b4cb2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77de037b5ce1f6d00f3d1765f8a44b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04826bb14f32c2c5961edf8f24303647552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9f809ff87f4d748d163777ab1e762553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89365a6adeada1e60cfe1eadcfd22009554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ecfe09e58f2f8b01c44c3b9695993555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc59689bb2c5c08ce26736e590df5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e00dfc472e5e5927240c0ab65d558e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b43695d685b0af95438734c01473f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4090a2898dba9b2bcf2bde5c89d951559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c87aa6462ecebda66dcfc9c7d93e57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cfd9fed32ea5ad369970281dfa38e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a604d18a4f5fb9083dcf38fcb42d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf0396b0ba4ea5f1cfa18de24e7cb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a9b4f3d0434a84028c4f6d84d5c2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7c50b07ee7cdac7d84cd2d6611ba8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9f51dfefd092c134a9b13a8108025566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fac85ae66230354de0f08bdb2985b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed907b65ba39317b957d00a281212d8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec8b67ef9e43aee81a7e9558d33bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7501dab8bf9be0aa8418a2387f8c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce356fe620bd1cfedda8cbf3c415f03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f43a931ad2a7e1e0d4418b6a4e2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1b9eb85643d8a6693f2803fc35e15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aabdb539f5ad7de5c9b6d3406ffbf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471db85567d6383abac3785011d621c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be57988f4542af58726e533dcf2e28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59045800eff474c1c0796c2acdd2a4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5b4efcaed2f46fd2543f488dac6f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defc465664832e6fb69ce94f13680a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e795e0425eeb443a50dc7b663ed733580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16baa7a2abca89d3d8075a77b3153f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431c6e2d418051ee46bf254183ec408582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c2cb6c6d9c36a88c9cf7a26fd825d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade7ad1ae7f814b951e71c9db537f3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca6872fa34ddfac0df8bbfff7953df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc24e64ce0065f1a712801a2c7f7e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f51a8ef149c2dcffafedce5c0ab444587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616cfd1acc83396b19dc715fa1929fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb787e48bcf47a45614e1b2ba1a653589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde510d37fab14f3fb7fc6a104634d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00dce65a4c2832d445049926cf8154591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e180a007b04ad2718e7ecbf391277e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c23a004d335848ee908af46f3888593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae8a87f3c6fc5f1a8fd5b4943f6b86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee34356576ea888078002cf4079444595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a154c8086df292f01fdc2c67f6ec62596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb8f06c00444553422dc81b3412451597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815a72f2754a268bafc681d2db89bb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad07271719d00508f6c6a8ff92d8cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663f9edc35c2b5cce977aabeb92d725600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019cb1fdb42a1053f9488e119c5a43b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b6b2bf6c399dc8a40a46047dcf2f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1e4c1a5448e5b1546b47dad6fbce5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a63cbc844caf1032cd7d4b1af5710604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada75552b41e5296bd9dde534ab89fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41b9f0f3524bec3c231aa27485bbf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7014baa840107e990465b1dd71ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc565341dd38bb3b75d2013ab1c53fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb5d4a9f6f235224009f78c59707e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5a447844f1dc74274c474cfbbd59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b15fd9eb15417dda5bc8014939a7f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e2a65c186e739f52d480c5836d665612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70786767fbfa6bae457fe2848820788613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca0cea4e9b55a257659e13e60f8c5b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780490f124e0e1411becbae028ecd6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2987dcae63f58c363c75535a882ef1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f4b04c53cccfdffbb15c989ed5167617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7e044965d3690a510e507aa47ee37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e885df7c4c22ec18f413989bdf48a3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc4c3731061cb94c0e2ed8c8907910620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde144ff750d7d0a3efbdf0b61871de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676847ab4dc10b59f09c8c0a1e0ff97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c3f6b12f0be2be98392d1b1a7079623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798df21ad84f2aca45061b7141a2037624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9665d17b5638e1047d0b8aa1c9c6434625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb8b93eea2e36a742d689c1db3b37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53852d718be21faa49b9f16556303a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0cf09bee47707c377258747e42aec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d577af1f327502969374aaed0fe39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ec8fb59ea6ba80597ac5852742e6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97341729626cebbf98b139f5d95a56f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffa517e2f08e16c8af6012a5524468632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbe836e59dee026daa507f164875b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b3a1aff992cf97b4253591b04a674634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a2e7a774a045c15a7ab19efbf1001635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e746dd70823cf20428a5fb92cdd03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c519354d261a328cfbf086dd6e926f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71de63ca0767c05e9d202e86393997638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4d730b3242b00ed5fb19c0e8c98a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcae709876d302c11c5a1342d54502640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eed7afa97966907555b93f0b03e50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa003aa860c5523bdadb0cb4650b5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70cbf2f4dab5d24f614ee54858947d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18ebf4d0361951c4ce9c96822621a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f4d69c32a537933e9dfa8b772cea9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38698a87ab7082c7930d96e651fca1b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab16fc8416b399367bf917f1c6e79e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa8a3e38b3ed03241d8303f40f660a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c35939231992a3c53b0fe46650f2c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5479ad7ffdc225b8677ac2806168d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bf6cce846b602a13346834a8c6e04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa0eedb68521235110c62a2a4b1162652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f074ef40942467a986607e765b22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d980ca8cbe08dd2994c8d2db6c7edbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2de0c07d3710cf950760f4958586ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3007769e14f5d49e71731f45e1cc42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb1e94d548192b6e277f3bf46c960657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e352f6e4e0155fc5f165c2317de03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c44f9d38f451d8ab23b7e4a81be75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409392d946bd2b4c66cb8d7f256c9eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5567c66c79c4d02b2789baadacf963661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bc879dfcf254377a34aa4697c8e2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eeb94b6300fb24a21e1868880509c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d352044a9bda138242731a6552ca708664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564162fb858103621689d2919747727d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e119ea72702cb9b4965a5bb6f2ea9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66a20001899bab2cf8b59546053ae0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152a8e17f41f079f92b1574a60c9e41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b76f5b4d656fc946959a56f1aea88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeca9656ee26a9580c56813ee9a4215670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50ca829af40496b23a635e4b6c165c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df642b5b1a515a5b96087f4c16ffbc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625868cb4063e4789f65d6a61ad626b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c84441e0d66fe01061b1c2c7b8f0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c7783b94010e580a4e662e43dbe5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9ae6ac6b4f574d1e0123486f4f6a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0ef0488127be384facbb6d92ee0f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7c03d9723ab1fc19bd721a977388c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39caa68dfda03e81f828029bf154dcb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012f812b479f2783f6d34722a57252680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42334cbfe8d7db85e8428ef82b77376681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df35da125e18103967e734fe958da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46b09cc4ad70b5f3c092f8de1d123b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849eacc6a618ddb86df14c737680f7a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb800a4420798fd5e8f418d00a8c0128685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e274d451371ecb16bbedb1a988e998e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac566842b85a44afcc2fd7da6b3256687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cc68d14efb83e0070b944d85910cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257c372ac56289246a72a1465419efe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f163c3b5624cf4f1604ae6852b812d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d31a97a712fcffc083af2fe8d124b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ddc0a657ef7adce7c48e40237787e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae3c2f4d65faff2ab14475a47c8b5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8892f39a0ba00a92c90a0c378c46d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da097953c9afd7c65eece965bd9c455d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058e4068d07fadf274129c9f9c3d103696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92765092f3bef779464c8f8974ae0a0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ddf9e0279c515d732ad06208743c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6ab18e5692fbfaaf79f4796f26be5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e56e5ad06f7b419101c012a5637f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317827180009d53603bcc535f935ee7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45409b5e5f624f95506224660d9fb676702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b27202e090607caff216ef997db2ea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c66ff5b74eef096c407eb5ce2d353e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc1a0ba66cf4956c5545aa0bd3716b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323aeb74b5d1c51068b1a419798bd5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab96bd887ae221fa92ee4592149e3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb3970896c043bf88ad4223bba4186708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa1d0b8a909f165b06e3bfabb74e1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b7ef9049c1853e7b4e4d84215161710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de0db837d0ff8312b4b4b8a1df1563711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af4c519d52df15fc5107e20a7fcbae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e7f6355831b6d45dacf073f34b881713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f605f4438dd581360ea8e342013581e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6555fabcf52cefd4d33a4a4e6902e0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a2297d1c5ab0dfe65e4f34b92dc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc54f1bd9bea565bc322932e651a034717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c2d9c9c2f6eccc6e78ea25bed582e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f6e9cb0d40263ccf72d8acff5dd3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100350e525ecf4b2bd8348c0c770414720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f30e892f6222277868301add70169d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcb4490a9dfd286f7d49c7fca4e27d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca9aa2a4c17866fb80874053b42270723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18762b5fc289768479fb82553ad66acc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba952e2a9cb0a0a3b8125424bad2ed1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71452d793bd816312526f6cf149a23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbd3c2ad670f9c783c4500f7af9c0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc431e22bac7b9842f1e99f4b8ec740728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9487d9bcf37a8afd5a11c7deba3525729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865abd4ad78280b333d15e40c26c9306730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf27f119f6eeb0262bcbada146c3aa7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088223b11e788dd1436d12f50dc2e87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634f62a9484ee165b0410ba75b75c19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b21112be06c11584454a474357cd6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18eb407d6eb7defc89b52f624015c5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45b911ba73e5339e21b8f38db4e70f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66920bd59954b1a1c34da2011a73b91f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f5fe58f6a83a9c0d1dbe0d414bad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487afa2f8d5b53b8536d1650e1769124739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9042156e032d5b2e5e2b33562d3c19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec648fb505c62934b04b120eea01d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f4d54a5f091a6832f99bd161e875c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613fa787a7b04024e6cd83f16465f93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37f7907e239e2a203b7b43098bb94d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ee911db51e1b782a1757fad8d9858745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a3d166d5c9c3f57c1e57b38e2d55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850079faf22b5520b0054f6adfa0f3a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858979ec9a191de3b142d80453655c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961069e5b5cd5b336a41677545c30ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89c18218d9c08be4a6ec30616c0bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce01ed50723994d1a7c32c46a45bd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50557cdfb1f4014c665053d51f607a22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c605738e1b77c3941feb3893ec25f29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98b9e1207d4b0711af0e477277fbfe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8437e32270c96256c5cd056b8fc62b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc431fd1d3fcee2032efa7021985f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113614ff4c5dc0a78a1c5084c312b2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244d9bb83e57ef3280728f710a84574758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11c8d3a745c4e917ac0bce247f3141759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed698f6124e534d9d1dbfe33762546760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d98618be1c8d36117d1cc1e2f31a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fbde1af3479cfe43a2aeff7b27c5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2972e05cb91af1048d69610780dd554763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479879a3e793ead6ab8e4e12714c127764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257ab0b804c92b11da528c4cc48c705765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb94ad7fbe5b7cb0ceebbbd57629c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952897220a21acb3a1d9cce28ab7369767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b28822bc8d5da10fb453994cfd52c4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e03d849918856fe8d52727d12a36cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246386b0f9ca29a66ff8bd2469f3738770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1680345f5ebac278e169f92939d929771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253de924414810832801fc1940bc4457772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372745ecef6e143d8176e229d11f7ad5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01f22f6fa3b05b3ef241181763ed8f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757a8787581ad5df8d3768d5b618ca1775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>