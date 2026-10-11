--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e8e0e02d9137faf1bad966ca37abd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a860e61a41dd4d80527f69789e501a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec34da9d6c16eb5a37fe9c5a6e4abba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739beaf86d71ffc300d3d1236c30d454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e1b74f4ab8123cf9ce80432f0624d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2157477e48270f41d7db7ada8e87566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e885b2f595eebd840badbbe0a4cbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6009fb34e8a2e0a28e06660d6670db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8fb827e2ba7e976528c0c596647309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22f0e2de9faa7b3278f98fd16d8b4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb663f103ab72ca9146ab071e11ae4cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfba6e75484917e8cdb3edafa4b15812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dad326f1416413fac8cc412b4531713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98974d244726def65c08d8006f3d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d84c031365201987b4e4a94bcb361c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7d7823be1741df50bc1649d181d3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ec27629dabd2e659d850762501ac017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d5517661c1fb5fa955f3b294d25d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf8e6d712f2e8102ab390784fbd3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180f8aa3c04c1c2b1a87511d53411da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d299951adefd261d27d63be17b7dc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b062d8f54c946f03804ccacdbb2574522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e21b42dd0cffa3276b96a9c5c4fef123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da42867837d98e71fc0020843ed77d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0060167081fd42caef6d57ae88d72725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371a8e241a65fe4f842460d2089e46326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8a3226ef3f55d36fa160cfb48f27b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c569ec4e5374936265c709123c2bdaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcd6e7d7ffd94f2574c132b7cdfda329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9377a05fa9f8a7baf18cb0770da40c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb272627b5e56f16f83e85e267e854d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f062ac45f166fd3362acb4ab58f1e9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4b55afd4b954e934d20c3e618265733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786c2784f4b35eed70f216ded61bb6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ddff78acbb504dd95abc311043dae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58629e7690947e825976e5d5cb95f08136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f8f11e5d35dafa0703f90657db2c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472ce8958e1889dea09826b014182fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb379b72728626ff8c490c8ec3e2d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0a3580bac7cde7d4b372be3d02d5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a746c8ac7c90873aad78ce211407d8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f830bdfb3a54d44c8ccbf19003c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fd40bf7bac7fb30a47c03fe5c106343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcba70338e858f4b724f77d04682db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303f40bead99bf4150958452a449a7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01057b4fb4efca4d5d27b7e6c1a626646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f02f923d9439f92094d6a8211f083547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf0079896d02d7879a896323e97ea748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b1adcf95ffbd573810caf64a976eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ce01c59883b4f8a468b33434030c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55553d265ddb97619808cd4ff2ad8f7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645794e9c337bb3d76fe04c3df736e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db4f19db49763206c252244e9b3e2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da68d02b5b793b03a9ee42a43d9cdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09309e119c367fd1e36e5e64c7d1fca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4611a2767ab545ac9618c59f8aa2d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a73b499094fa8be2866f58fe79cfc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da1da1697979d4e881e9c3d22e19a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d1c40959ed6ded6086ceeaa0cd7fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d62d08106fa236d467f4285d6c6b3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a146a8fe75b4aaab23dfb4e65bb84961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddbed8c20f7915a61720bdc0f0c15a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd21f9f55c561f4f76978dc7a31e85063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac524d6878fab793661b2c2b888d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9758df39f85f959ed2c0a7252db5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc510a188180ad6515282a4882b6e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c894456cd731570e31a6321efba3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b34cc28073402eeee0205338d2dafc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90d30ea88a4d964871b4725632cd3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4a93dcde1b3fa15bd8893d9c9640270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377fec3ab7ce9dfe681183bf21f313d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e50a8e4c840f6f85cbfea26dcea472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c271bd2904ce7632f1863b96556f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd47d393fe9ae528e5eed9243f29274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33ed53d54e8e75c7c9513c1cb9ec5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536daa959e25dabcb6d309a7d2ad591976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a5771ae8b01f37b44b3f284f780e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b5184ee127a134145c225010ba52e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc2088ee9abe5f3696591232ab1ccb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d157294db826611ef50224f43e35c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0b408f66450cb63251f81cd8b924981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a0d5735d940f5badb0b45f0b208b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c789395b33f04586db9d19870e067583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a6a68ab62d8d00e8f43333d00343784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95a6dc3ddc191108bfa9b0018e1f6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56515414ae0e61df9d523321c562dcbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71008ea69cf2d15d39cd89cb5e94cbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3dbb99ee99b3f5016f47e16c94c5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294406800e8b878726f852d1cba46c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ed089d6cdcc6d7969e0154d6f13ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03230f1bc48b1e5c159d6b06f9a48e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c9aa13a08d0b5d268ef35b7e2b45c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b7f09c3c6c8095c4877083a53bf1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de315c2407c3919b0a2cc16dd68be2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e66bba4ecd39041e996aeff86d0b0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a033640ec4ae546886099111bc19c1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e8c3b9607afd6bca9dc6c4c6774f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b8b64269fe1538550a200e775e8d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a722d2a45675bc9be558f11606583199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a444ec1d350a90bd0d051aadcad299100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ae3e3b47926c2b73513b82ec265f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d92c77102c24c22e8bb05bd24854c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf59fe81d79223462ec0ae05d5c0602103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b756028620ad1334ef101fb5ecf0b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221942f4863b3aab697de24a9ad2f100105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e7a4ba6e4e486134a8cdc1bb577c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33ffdc5db28e7bc6095ef3a154228a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aa094e3676ab89fd7d751fb06a121108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07050a3f11a16238ad80e21733e3d16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354843afb4fb28688b6571a904f9c226110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a0fcaf7c98d76a80781a837e39c2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd47130ce2d98f503122a252f6e36d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553e845c41d572b3d531b5b8def2d8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c140ea48b0fc88171586ac594f69c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e88cbe07877a29ff4484409a303491115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339ccd913d8f2937810e6dd91351a9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c024a2a5a4db9e17325828f719e0b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f086e456956d90b8636fb05bfc1a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec476098c97ca2870f00cab36dbec99a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241239bd785a8b585dbe63974005778120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dec4ba159e20831b97287d79bf32a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aed8454a202487a2b51ae3f995274b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c4b101edfd1966fef751c9e81d805123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac146e04c474a4a5b1070c6606ee6d91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9d7b026d6be097cd88b2206087e0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48886d2f1b273b7007f59466cacd008c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badc9bef9313af091f2e7aa3d19aea0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8ce1ffa582f05bebbbeef18790f42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018b849ef649d70b6303746c1a6b370129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a2209debac22736ba76fe16b63267130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ccc4c7eeef21af8467cdc91622f50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640bfc490a959b6a5c9c881486159e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53500f0f80c045c164c9fca47e0918d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e557ca1021772469da5000263e844c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4e159a9ad70f90d599fd8ebff710f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305cccd755cedfefd2dd7212e58a2de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be08ebbcc80e910a09d337386da07ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2236c7bfec1a321cdb1ee4ca1f37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac42e43dbd29d47ebcfee6c475d20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918abf6f3528a7dcc13238cf7ec60513140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4bb76c307aff66f4b04c2e1457f84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b92e088fa66b67f784e71c6b0f3cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9754c2d44986c25dca6b4b5af0df6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786656f879483ddcafc3d8c2a2e4ea2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae02497ab2badd43b0bfa4208f60401145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542e8c32d614a3a014eacd77f9fa6ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb867c76233caa54cb802794ed4018147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762b7b636d98dd731ba5d470d81a888148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae253723e837f43e95569bba2c2a942149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3c73079b11db74332965189b2c37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80279d7a903f6d0d94c72f885821d536151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346adc614f6a3ebf3a66b706ba7f3d93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf9a876ff4f075173e234202de5f4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b84d8a340d6fa6c0b6048b6d5b68f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05868b9c8a3e4ccfd3ded37f2753769c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0fca351d7134c1ce8986c233f23a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814587dd8a1efc0e3afbef1e8f77465157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ab404ef749ef2ad72b62ede154650158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518bbe2d46612e60b37aeb8c0e6a0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225349d790bb4f1db45cecef6da6e24b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635738bbb39c6037bae5add0598c9f75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3706748e38b87fa93faac09896e400162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36b78c2b7b9c93d28f3b2825c8522d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6fd879984bb023e8e14b1822539ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cce09f568a52f1ffe5403bfac3530165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466ed177d680b40f94f3f4eb720be80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae151a98fcbb2e7283e534b9527897167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadbcb458f1e009e19eed5d19957198168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa674eaa40785875d06d1615511d666169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1161467261c05dc1df42b77b84faba9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec96b3d958cbfd5af04c7f14352e68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93ee550001122f5682e9b1fbcd0322172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef89296bb5fc2db5f804c8127347cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd731329a7d585cd48a4a5715762b84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcbd49fdc9dc566aa51c9323bb9a9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276b01e7eb9ba110ca3567ba7913d0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d772eb4a50d9f4300537d8e0f708e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866c502b9634747017d4cfdac12a9ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae918361c4ad4e8a5c1683b45c4dd5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ad9d918f53469cb8423441f36a44a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a6fcaab30ddd770be30b75a1be165181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d844b3c2858f4d507ee237fdb8a526c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a522a4372a2302465b079de4bba97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33a5c370f8f6fa20f34af0faede32a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485765cd77658de5f85300b13470be8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc790697244dfa0e3187a416099b503186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f264859ef0b3eef958774e16398d6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f2bc6895960b5aad3fab57b06c75e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9731b0c165315282778d16b167b48d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d22ad72535b1488aedd54f3e3154f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd677fcc523141b99fa3e6d1eb1990191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be359a63114c20341ed7a30a020b94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979cf5a6b35f8d0c3698f6de0ee3674193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774211ba13dbbb494dac036c61599297194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f6701790b952ce7819671b5e8be9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2cef987b5b4bd03849bc4ef2e867f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e056cc1e22bdaf573a505a603319073197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27546b1311ec966873133b05b697866a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126705353720f177b5ef0f2e618d8c8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a202de27dcebb138ce47efe4032b39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17e0fba1e787c00feee906c63943c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33054cced3cfcdd3616a4e584d960a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e57b7ed46c37e32aa21bb44281a2d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177271d71fd25b436fccc2510e5f1d31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23dd58b79d5511ec5fda5f523bc85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced29ea75c8801b8c8197c52ea4f3ee3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce8a62e12c4e927549a2a09ffb5e5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c984d3e2a9aa96fbe37192578cdc5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f29b0a3604a3b58ab7dacf51bfa3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61d39f419ed9b18040a1fe9decc01a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7439b3d943ed38998d046a50911b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67620eeacff97ef7418c56ec58261c82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcf45cd6d0503d59a763fc95136ed6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4266535562a79e3bcd24fb94c5f3d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e2939e01ebc4e23c2c313f22db634215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62217e0fa511659732a8b9a326a8de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2279c46f60ea395bf556c2dc0e42a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81368a89c5c63f2607e5acd4c9b8769218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acbcca64548e907fd6be9aa055296d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c36aa8f4bb70cd8334ef20be51554a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431fee51a37727a62836a5a380c852e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab9686f17636131561c6d6a669e1e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c84499fe017c927480153b39111d73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad162c915a53a5a3f559e68a1f4ea43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cb18672f2f3f40867c2ea0baa80cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2719595c391f663cb98b8a2145be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ee4e57d82bf3ed35bb483eb1a3475227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e751c6a66bbd6571b28bacf4455534228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9f2ab6d8f15ecea8c20ca8bd2c57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed5fec41bca02751b6e51b2238537c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f02dd39c8c0b93ac414f1dd14c9bd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f19dc085577a4dfa86317869325e2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2e6c784586fe97b3221dde1fe25bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478aa89d543dc7e01fe6ffaf6a9da6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf1c8bce408025edd9b3231151eaeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ada26eceeacf73241f2816f0a0245236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c47ad4e5a29f2db919ee65c395703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecd50e4e7dd9a376921471cc4a542b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998af7ce6f4007487faefe10020837239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff1ce4c236428a899d8895742a9f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86862e3f0e58efc0ea006cfb848e7ff3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6c626a07a5b1615f4d43d325714e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c15268ff915c4a669b3fef075abaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a19d1334e74f96a6dc926aa97990244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b79e095b4fbd1f2322e5a00c9499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395e95f6421122e73f89c320eb5261a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b90bcef6343de56556aef684501f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdcd2820d3f74359ddcec4870448d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceff7534aab9fb99f566f0e94256da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa7522de6ae4e6062374b150f78287250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2bb200027662ea90121209fda2eec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe9052527ad090b4c5e8dad88cbf07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2fd22550a2a01b538280b976fbd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7067b0746dd62913574e9dd78158e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247efb53a3cde9738056c3b2d114279255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f7f53a49008549195c3ef816395e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4682e6edf4cbc8d16ab42f4fbd2d49a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0edce589e1381d63cfaa1cd0d1be9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e636bf7bcd2ab375c0272ab303c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebd2e588a21c480c30f9c09bb828ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadb7322ea14de4fc4b7cd4b8aef267261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5855f914e0cf21fa8d90724eabd2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8ea357fb9d7efff156679988339ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c73fab6638e297507ff8590780047264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529ea9c355fc2b8d3ab66ba3bf08642265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b795ac1392a58f3d07aed1dec5e5e75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea601faad1bd231e427889d47b6d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f958724c5836ab63c61214fce8c5320268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eca2c1ea55c074ee9b9911b7e5a712269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79860b759175aa4f1cfff5001ce618e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37871b7513baab817b2e2aee8ea7fa49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3383d91b6d1b84f87d230cc39c8de9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30425f198763054f58dde8e30817e94d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419609f36b311fc6d08e0ae7a0c5352e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443aa7119d09a7d30747bfcdbe4358c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d37c98f2b9b61e8c46d7e66a22759a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c63859b55112b513d253b3adc5be2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ecde592c8a419b0bb883a6bf71cf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43357f209980e8f94d814e83d52f39a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e329dbbd5603af4ae3595410f26403d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e13a7fed349b5a66c31c6ce6cf7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23786e611ae1ef56110bb42d50d8aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beedf9ed9b6e58d92ce3585e7fdc10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25c7a5794581055f0632e219212a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8159b6efd686caa1ce1d580f1958a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602cd31ecf2a221b1cd77e08614701f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd0397812ac2872a330cbe4fa6c69f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fe5dff04e6a6552cc7c6f725478f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2d4f652026988885a1e4aef61c516289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb89dc8eb12d1048fb234c47be46a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a4da577f44090f7f906d2904954cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d86955c00c076c23ee722f0e03410292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95ea1260ebe68070a6fc3a8a7ae36f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05024d1dc0e7f3eb91d6cf998e1aabcc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913a2d9d1785726f710a61a56a3783295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47819c533af274564374a14779842187296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12774e7de9863d3493f8ed8552061eff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2c80c7036976973507c4bb9d7b6a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef7cdfbebbef3754df690ce95e8e60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f22834f35023ab8947da1969bfd766300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f4f5548661088f097f7636a788b38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cb6ecf4ddafb4a36256ba917d6ec1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2cf6692adcba0273c5da795eae295303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367be7cfc0be05e44a85ea45d758915f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3f8112d5961252d70ac172a451ce3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d8368a1b648d4ad132dbc0a430c15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fb7a41eba90b6176c4b86447aeb61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ac7aa17af58688263f87b2c3f7ead308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2f5acab94471bd4e03a253ed889a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a85219e603eb150bce34c8340e9a53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bd6e0a0411c5d92bca8bb1a58caab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf2164f8146094ff6a894b44e20c3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76772841d0ee60e02c8b82833d20edc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075031f6426f1a76da3b63922ce3f68c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f5d3c8f4cf04b77ce1a983784ecaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325ac7ae89d91efb70dfac767fe5d45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db37bd44a7f520aa0a97dc536a1426317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebff2cd9cebe7e439e89b908fb545d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa524df95197ccf2aacecd67ac5a3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c13baf3185bee7264cf315cdc1d257320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a1deea29b635267729d1cd670f1ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f23e2bd5860eeefdd941d3bc6694c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8747b6718740542dc3bc60ead5be9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182297e7e0dfef7868d60df4c534c58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afc7d9b19afba5762d984ee53cea5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f9e977c831d22d11796c9e53a6c40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9d5be707468731cf73c72c8ce910d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0c209133f5418f5d002b90b2c5db6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cfae68280069499b0235b7413b5b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf6fd4ff4c7712c899d04cbc054bac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50964c4236d3bf8b10a3101f8bd9a900331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57adc5f38a85122475f9336aa49316b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fbec845df5d0f053edb243b55b5b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832aebb5e0d0d88add848e855b63f9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63da0e1105f2f053012efcf4aad595c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986cfd8644f5d6954676dc807d8ad26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108dbd9381237e6bb2d08852aa904a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea212c6ba2aee77d06b6e1e38788dccc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603191274d688151dec6066d43e1d455339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff309c924605bb840b21f2bb8a163457340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4507bee82fce57f9cf0a12d081775341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78782eb32cf686d97147e6e0f071731342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f7dd194e6a02909b1b29204ddc0f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fed26482b064989f7da4ab71a53427344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6721164e0d62b7a6ba3f3e01cc8d51e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5007dfe5b0567b3865e93e43dafac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506eda51e57ec8a341d0e93ce3291e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec43a0ff767f05e38f312be9879974348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4d18aee38e2bf727e05d59d805dc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2f53f8a7c2440c7e0741f7359a6e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55154fde6a51f02301d3c446ba4c52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbde903ceda7cf5e874c48cc3455682352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104668fd4fbc2bb718883d250323836353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921337ae183ee6fbb77887a2809c2c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d62c49e4af320a4a5889cb1d35fb7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d9fab9592cbd4733e7ea1bc45f591356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78761c46c85a1850ea4bc480d1f58d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ea08b97b0e17b51f9ee8b832cd2bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e341fcb1f0abbf492f52c95c066fc02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236646f15cc23f9f1e801d3484caebd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f172c654162dd8cf386ad34dcaff8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cfce688d8665e2103e4a484c078f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dae06a0a04ed02c82088943b0486d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78e5193806122f4caa4812be153550364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b6a0a4be30e0a3f7d58bbbd49ab09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b824a5d86d0e6f0902bcbe51dc3e25c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ea12d486c35f4004629963ddc7ad8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a421a84463d1a550fc7ab9870699a25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343ca36a6a387eccf099cefc14029d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502423bf7fbc8a082b1b39467ca3e777370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a2158887b9411ff531644fb53f2aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b7bdef938f0d7487cfbaf3f852508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20634d65f2187247ad9c7a6f2bde92d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea449d5a5f2cf985f35318c97b644e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84598274e275e2a32b566dac5b8b5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c1e488b5cc518877ed41a3519d5c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583e35c75c7dd334f578eaf88ec018e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8185e42cf72401c809cce4f42937c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b6d09b879a26f195e947441ed5828379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ef0ab2bf3f97cb774ad77425a25cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994cf4a27fd9b61992740ccb49dceff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d82e5f45cf069fceed7a6995a7ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc497ce2957ce2d6d070b90a748bb893383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d3ab2f15bf7d90116de751311283a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd742f8f9065c6d0fa7608019b84a6c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29db337e3d2f9e003cd8b07bd6463c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6caf151fe275076b401671605fc95d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8757ee2c3e48ffbf2baf349000d0d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641b60047f6e5d979148e12cfa8e528389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971dbcb00408c6519de6eb91aeb28ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c2c33b500b367a5139f62f7ac2580391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a617e3d9ae717ef1628f858391d0e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e7bd227de43024adc105ffbceac04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561d6feb633df08bb9984eb7c743319394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a392fa9e13cde1acaf042a23dff2173395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869fb5a89b428033aa2169e6e2824fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398301385ccd2031644686cabba1f1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cf3e8c5900e40f44a7e6b22c447fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f77058204db6085d095e1a0118a59399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380986cdf05960d7c94d4796a7e199400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023b0519c57266479febf7ab4e41b7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30fca807efbc4a8d3a2a6ed827d4c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a90f3b154f03f48175b08baff22e19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c8653c3a634b4f7af386df6965728404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8819ae12a59f95cbe4ecc062b85c15f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cdb1d709e4535bc150720c42b4fee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ce8dd25706bfc3411157b7733c0c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e860edc5014d89ab776e37cf3cf5e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca34fb15beaadb8bce927ba468cadea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae462b74876a3c9ec18205072020f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812bc99acacc4668bf2217232377adc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2067d39df84eda542dbcceb1d7d182412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc86fe52034e367f92cbc2325295286413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955af93c4c75937e63dff03273da29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce28a221c3b01443d24fc509cb21e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1aa2875852811f4925017cef9d2c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf6971c002efe2c4225d905873ef9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94d95eb369aff9a9f89c4321e911fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c3ef0b35a1abb0cabe18295e19349419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88daefa6bd6fdc4daf4a7d7b4b1cc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfb9cd0d58f77bb4557c1b11a221f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4cbd221247a0205f1ac0f878fe9f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ad57960f04c9a456a1e97e2ebc51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538eff6f26dacba655861a6f2bb35d40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d19b377f6beb7052b1f38e47cdbe7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ff3494f11e054f1083551ae26d615426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d14d433ef0baea758a034a58b71494427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae60cd068e56b0b6d468fd73d2af25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc266ab8b0deafbee1010ba22d93cd97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916716640649c78b3685075b81b954d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ac7f20eed487c9ed6cb1b9df174d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d403961cca50c48c4cf5a21720528432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba0dd84486756db407c4b3b1b3489a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80246b5621caea62fc5f7d9d116a8553434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4e9be7b63c5621e192364986ac254435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704efd3f94c5d6e38cc40537244a2e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c7c71ba86f726d561ecc6da619542437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ab9d6b2d4f442a2ad825087f4793d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9ccf32aa5685a5b150df6e52543db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eb25db60fc86f697a2c40db1c15e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034de5dd70b3078d282d605e014cbc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37adabaabd2a886b921f8d84185f0dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc228d1b1a1a365353d2299277b245443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9f71b866f31e85260315cee0ce4c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8802f6d02d77af3ebfa0f4beeddafc5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296781a110e2951e9ccfe2cbafb442446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8d31618a1aedbc2d4e93e2c3f3a95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e306d6715daacba20b6bf9243af2be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1a503e6af17e2fd427eb551a8b4f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d222a8aeae31a055cf3aca7dd398093450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c383084b95e172b425078ae07d5fd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3896b249b46542712662efc733ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce2fff5e81f0a230d348558b31a4ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95b87aaa6b07cf27edf42b61c67d9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be13d75d4b7adb61265864519c9b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b5211c5cc7d2c1e633d3270b66be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948e64aa7a570f861531b827d55f64e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4b8541005fa9ebf0cdec132fe082a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb4a7fb651c9210ae1be04a9bef218459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce9d14d21b750d9d4162968ad50cba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e381f7a43537a1a39f4433db5684461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea4cf1eb9fbec6818f5deae5bae7a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa10d29e0e8ebff03a2b8de57c659463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95207e1407cfb5a9c533fb0b13e45ebe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d3e163ef46c0428d3060616b81030465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e398c3516e6ac71ddb586b1b3b7a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee3b0584a7a7b2db46a9b121623bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074af5734374954220fbb7669663da0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed2ce28204cf7c282e59b3f5c6df0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a2dea353a68fc8f4a2e85a3e59454470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcca166897faada3af04aebcf7856cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1413156053fa0985f122ad90d240a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ed3bc33d181f6b17e1b60fcd5c787473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662600295a33b34a94a4e943e8784d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2d5851d72c7b0d893bbf82d41f37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45506e3b5b2e27556089f7f025a931476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205833953eeec799187788dcf6a62b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a77a89f59636a1c5ee7545f9fde116478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366f8f8cd98a0503235bd2ab5d357c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84befa38cc0556b06bd95062d62abac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a30ad5ab7305ce3bbaf73b757a09dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fee373ba7a6acb6a7c6843a36731aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065a317c082564b45d8a7f3ba110e08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74706c50254583ae90d49d1326e06ee4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3689454ca2abc01d0285faf390d05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc70f2c7387f279db82ae5e5725a1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef0fe20741aa3eb4d9b44e1a91bee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331f35a82fe3d939df900513e5a9a38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a53a0c595f058c2dd1f721d6fefde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984903a69b4edfa6d2348b1352b124ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc181ed60da7b84219986bc5f3acb8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056d5d70ea6dd8c546e15f8e5e54da492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1c87a80bf7441d4bad4af7a235c30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16144bdba5d7f66651dab3179d3cfad5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751920fbfc255ea1cbf88c4cb199338495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724e28855d9502b6ae9f534e2f2a86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaed648931857a0cab754187abfcc63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797ff85e017a077441ea62770ab1bd4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c63e907115b25396f1596597fcfcb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a745634b04ae891ec9021f096f451500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067f312d77ad5bfc643401402cbd0d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e25deb276536cf26aebcdb9d36b462502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59e9d1b0acade313dfe687209f9bbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ddf386a464e33f9da20b33af3afa6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e60381ef86a6dc328c8c3a4aed95d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984da639c8e7d3651f3b6f6e5fb8ba0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d6205168e03e9ce9340600d328e71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2be999b88cb6581997b2993115af7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c2d027bb99bbadcfffce86d7fcdc2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ce7bf6c87d637251c6a1bde91d990510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d768ac68f9c857dbcb773074202845511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5551689ed9ff61b80250d3706aab4ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e86283e6a43d01b0097eb9ddfdf40b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92829c0c0ffb728fa842893e875c0a85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffad9436e8146a4a79a3d794e302a11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921b4c4603522351888b2e25ade5f05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676297da01dc5a68362b77e876c73869517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c783ed3f70718d0db3bd14c994e03df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95cfb752b433fefd0cfc10b4f99de8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c14bd1032e77258f4f4a3cb98a4c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08961302fc205aa77ccaf326aec0262d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7872e60118cf1392eafb5359a8e57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff0ee476998e004d8596b281db121523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896b2920ac60f6a4ef34c431811c22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f6b869263f343eb63fa45fb364ad3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd5a94c6ae2d34d5d79532128afd69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b546ae21522a0ea9c0c5b71ea800d13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b3e7a701586441963f52490b741b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab033570cacd19e94e2d7a7a866a921529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ccdb121d13a7357531c3faf2171bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b1fa883c0ca8ce2524adf4069dbb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fa96026b0e0c3eb29371af9af6b38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba42ab0c3bec9c8653908bd55a95fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e976d317f2354df8fe63f773c6742b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd8c29eadc34f2342ed5d80b1beb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3390b68030a21c10963b7300e803359536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c670090f610bb7500fe888f8dd68e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0aa3ad9a8df20873f23ffd58f2aaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836a4838364710f6ef261f435b55cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ec75fb95e814029999eb5fe4c8eae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd882fe2e6f0ae3358daa86efbda382d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee2b2d0d62fc949498488dd53c9dd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fefe416d9e59dd0f2557f5ec65590543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7096abc4b08883a6d48be2c87c7d94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a72fb6fd37908a9f8dae5c0672fa0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e7a0c75720bff4af403fcd17f1b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa02dd50ddcd0e9f19c56f8e7c20cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89383ed98870349ca5dfcdadafc4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636af59ef5482ca20be6e808490bd2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21acfd4e27acf7e016997c123181832550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f60b9415b0362065708045a022135c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992057c7183c6a3a7ac26f20b59c8cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957312f1665bd2521bd6d67d5471abd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d5980ea0fee01ce1c2f357619ce75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a0751521a78611f4b919542d669f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624705bd379b01ff9d50800a1d039b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207d020a87b4323d210ed0643d512ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05383d62440a1ff2402cf8c834084d54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c04e500c50734a846f5c60e81e78be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb95b4ded0c9c94651a321918c3c309560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aab5d94467c79813cd38b6f39c060b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1e508f8441b7ac1f5b087cf9c0f91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19041ba857e23714a13c2a4304e6a52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d29255956107126e9fd33f8f1ea8f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585e738e836215297a34164be81b664565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c435600d5d6cecf1979d034fb784716566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb34c0e2bd86f643dc421d7a87e6f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ec6e30897061c9f9444f3a73d92e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbcc745407df0b7c899c4285d2b925569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6de42b8aa626ce3ee0909539d8c29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774e0b3ea0433da2e4e4d0775e8a2a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e54df76b992cc9bd908a952c33ef4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e00e18739e77fa1089b7e4dc8efda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567352d6bc67d8f33c645430bc4e2f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d855c6863e9da3322ded3a3b3556bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b63b0935c68cb969c2abc5a7060d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee36c7c9ab78f9cdcece2632b1546fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f6a3873101bc28a8a1e985e9befbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ad63a5d8c363989f72fec80a50398579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912bebd6d33dc6aa9b7135ad9a336bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5959d80f04379ea85988c75cf183e9d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707ba8e2ffd9f41d88e085b8de30156582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93556ea5541def2e8354154151279434583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca3b6b69acbc81a89a11220040e83e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020393e31672f0156c3beeda412cd49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc712db51c61eb309cb848cfa6ef27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903539659944b1145402c08911ccdd3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46383e5ed2946d46aabc231c009b47b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4904f7d79f48dd842caecfef3eaf62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5f019e0fbd50976694ab4881dc61a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ff7d040c44febee6f20c6cb100ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b768e4869ec2a9a74252153f32fe4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b414f60dc4d49c26bf78ae142708b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36dc1b11d6c026552910db611bd059594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd04c6049e55850fabdbf3905886d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5b0f78392d70b9623c79862eaa5ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f268de60935526aaa816413ba0153c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038a3f19f859f8b0b8c8518421a916598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf7dd4575531d97873e1aa822066c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565ab72a8afb4690db570575a40ae89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171352943aec433860b98adecf26b3c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9792e2e180b7e17cdd6b417ee6fdfdf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b3e510c799ad2733e9d26aa7fffce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577017cc5b423b3dfa8dc6b30d3fdb58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949afe0af6c73e5f420cc62741f8900605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039978b00f08b56b1c0e076c4f69f09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ae5a96df9ff221c03641e7c939d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02fc52edb0b859efd950e996c8805c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30410a2a303b9de302fc75a8b447fcda609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06661b9c2b2ce1f7f3d1d76d44f6b43a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adcee4aa201e59db3fb15e2570145f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67b61bf7aee923a8f0bc0a3bad606f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4b53f312eab06af919bb382ddeeee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abdcc9c8a6bbd369abe7ad070c8146614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a19abd7c78db9ae36230607fd0c08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6535328977b22d61cc79e6dad8874616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0f2e65b0c82d3cf7369f4de1074f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0c390d31240322f99552c86045dca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02f59a9df3876bac7020644308891c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92dd2683f818a5150d771c7c84d7aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6095fb3214526a9fe398f50c2cad79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e76521ad3b03b4429c121997e3fe10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d0361f7dd5cf5750109a79ccf3f13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca5b564ed24b242bafebb03c5849d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf66d17e1d9dd4c9fcbc3acd18c27a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6625315c6d937d74a443a4ed10a2c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c573e01b865e60e4b2e9f6019f3fe7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6558b4b894f475e40084add183f1428628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaba1f73c28aad99e7ec1281607b584629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3354553006dde94f79bd4d99a0b150e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f62d007ddcb901cd14d1379aa7abab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889ff70f78a6dee6bc5b2cec47ee00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81892583a83eac68886ded83ed461a73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a852d090d11e6cf52f89794450d953634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc265d7701b5a6d661a15a7b691969635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f51cc108c5908eb2785d59aa7616b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db2ab7b565ff0bc7a91fd318c244b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f78db7deee463d64e77774cdc4f3da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cd90a13d60058bbe6257654b81c9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa9854c851f26963be63d8ee9e8e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521858eccaeaa94441c8c93db93ce3eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c6ce9ba509cf854d5a7a4ea8be5c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699d431db4ad38d1c22bf8ca23d6952643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea15c7e9b7f20b71961c7572c63043644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c4ed46e80810123cb5c0363335fc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fc386171ac1306ee9a36860722e1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5309dcad5f73237aded865075e6c8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3116ee8578dbb834839d031935cb3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16157a3f46b3a208b306af98c20345649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea462cd575f145d7ddf2b28ab09a7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934041dec05fda97919b05a4a59dc53c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db37707d1fc697fff035e56a2a3b15b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ce4527655da31ad4a9b02c114afd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7becb1c4f8a665c17a0a120d1a083654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bac1bc1bfee43ca5d0fb23516b0d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d74634b0451917cfc17e0a5b5b3bab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524b1fa67d882ad6c81d3da307a3fdd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d40ed29c874e1f5a51634ae5ad7c97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015570cf249da71cefa69e9308479db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e28dd550fae345dc1f2f8cb93d77a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625d05cad95db42e0148176c9b7f814661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9578bcdebab4dfa134c58bb71a3506662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a17f0f8abd80a230a9ceb31dc99898663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c40477ab01e4b101cb51cc314ac5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70113e253f78e7dd5f1fae968f0fce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ce97f78875851be0ffd441e09931e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7ccaf86e0fb09acb280c3f8a5bbfd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ff27fcd20de66c56ad92073a63630668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3529bdc8a5c858e269832308e24057669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2459d1495022602b3f39d205c281fcb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c18756853916edb0cd258262f3cf2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab9e31f927f3f7cac0e2ac4060c012672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b8dc39c17c4301835dae175b3f611673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355a95afbc34db44eddfe791ad3bd31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29048c5f6bcce0d4690efde34588c02c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2d832776d5fac13e3c484f5cb8e94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43e589e43f195ca4baedb18ad7452d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af12df308e68a643dda13b69eda9f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b1e882c2105248ed6bd9739dcf78d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff76abaa478d1639cb403d02f0d0166680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0b952f909e11e0331565a17d5e2ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8196a42615c31b039dd82bcf9d9034682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6516a428cc458fd802106b1f4728bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e8bc0941bc301d20113488d5edf93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530558ed1edea75796a34379240dfa83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa398b3fa05089e5715c979ddff59b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99f6747a27586a3d3a137582e4c808687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f619ee8e91fde101e0d8f2eedefe0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb92d3af1289a906ab8e28cd118453b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa9c5a71cf7869c7e0d2d364386fea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038ab7bb2ac500b269575655a25229b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39fdfe36ca59612c5620ef1eab179f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368865a6a4cd892c2a613f07885cb165693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244974d3ed2d9e1d1e651c11db7f228694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dfbafaa31c662c2f7aaaa3766433d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb367a40a4082abcb8765342afab21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817db2719718c90ced1772c14892ab6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e229ebc846a4147169279b0ae7c49d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fcb120ca6a4bef3c79abce13ed0e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b117c558b815bb61070beaabed3a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81cd07940921a35a9b8bc3b9f4fe03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d705a39f4e6cb7c8c99c5c87a135c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f03e23043f7bdbb40e3b4ff8816cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9a31a7cdd5870afa4aaf3fa2f393704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f9b7291784e2ce102e3bd6ce64cfd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e3bf7f45b74f6a1410cf5d5219a42706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d1defee5d7b874a47724b1b12c461707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19367891eb2c0c091cac6146ca367234708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262af10191604fb55bec29f50c3e6fd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a4bed97075a073b42dae2d8a54071710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61557639075c26264225f31c21f04b0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c638bf7f261ee1b96dd88a721b441a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec10b21a5061e899a35af5781db0bae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebb79eaecd9b15a9ef6babf39504c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207d498008d7bf9ef30efbf8482a7db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b45c87628e61e9b25228a41ba563716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19e322b6b59b192779f0618c879d60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb51130a6a0ffb3666ab44c259d5ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da222c270681c5b464915e19e7fab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae653e3c8ecfcc4bbe987e2d8b5a1c82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f970535477f93c0444f98ef330f4c77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955faccfbcffaf40739b092c5f8ed04722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5996bda19898d96c6dde62c0f0c98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929a68f50b27000f66ecc326ee316f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3048099e2846368c594ef1e89cc7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689834e217223b6de043d399174daa10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2376c7766de891e7258dca71700097727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedcd2bf5aaecf4e6bed6b443fb9259728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d108a92db85821c3dc076b4bccda076729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aca6733cb960a11ed1b92086f2d7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fff84e339bf079868407d3535d4b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094f607132aa4c35a855ff105da3e38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f558d44d457d8b136cdb0e3c211c99a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06985a40020cc31c8d9f515a98fce231734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c160a76c11d9e0bc7adad24c3c3257735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab9fae98e5aa2fda08988fc6b9298736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342a3f8b23cb9525d58cd9d130eaf44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4318058636be3639dcb3f64b49c7a13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a7b075b3ddda34be29404b41aff5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b8e09d1d0f3184d7781f52f65f3a8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb463f95c751191ab54afb31e1f9dde4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d407b749a3839cf73e454444ebf78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740df465bc316c4d5780150133ef010b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2246d2cd96e90823bf3fb3b2906e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638de640f92f122985f817303a9b367745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48383a8482e5fa03673ff3f876ee6f7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82abb23ef310dfea611c0075fde3c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b07d35280a7b4808360458d319579748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdcfc2d2e3d93a6d1307bcf3614ab3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895ad691b9636708feeaf762ceceae1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361951574d41ef49787d2dee2da0f2f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9f10ce7e03c8b17e5f5c79ae712b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685b591a0696523bb541eea0f1e17a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d520dc3f6c266aaa06808676ab2eaed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a70facc2fe75e550d6e5883b6382d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d697b77ed73977d926961d3bdab06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51085fc79af34312295241eb8cd90f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59399a742d75cd3ac8025952379554f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e6aad170319b173e567523ddb373c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6dc4a69d8f28347893cf7bbcbfcc8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e1cd804f4de07857b3b519c038e8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d55e6ae571f5000acd5c5bd5a9fad762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943574773acf4634514b770c8d2469a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ae13eed77c16b8120eec3dc439549764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef7654fc534a44176ffd3c2d6851ac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050333ecbb81e9cf4f5fe6320fbae6b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28fa3ba75d01868b3e6ecf776d7f9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a99347b2afc67611439ade023b21768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6de4e014748f55d9d977a45e94cd95769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51886d0da94d3dc2b75296deef44a5d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3af86c734280fa08842d65344ee52e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128afabbb0cfc74ea976e6361eaf040772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d448ac13213432fc4a6e90dcbe585773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808668a4e4174ed1f146552f31a51c5c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967f5c0f9e012cca91cc94946dadc99775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae665aa0be689335cc1596c979f15776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767907e133044ddf30dae0a5368aea2c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8636cbbcbfb934d2a3c185b8b9ae60778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69a271f06542d0fd0096198ff3df2b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7503c9d3a954b3a1e8a3b393c0e89780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300982ea65659e978c7a6f946d3bcdb9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29805e82f36f032a8e7b9133e4da0c3d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc15a93a43c7cc8b63d7bce57506f90783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fbece281b0437eab10e9b1e0a77fa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fa1949819323dea616479255ef514785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7816f7f7aae4caa583e14e1ed0b417786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371ef8e2aafe94d85745603d08f3a11787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb63857bd6e7b1393c883ec159848df788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74a4689b309501b3b750f26e43b7b9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165004fc84b1676836805849161efef790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e45414a96ebde4b1c433c5602698c3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186290651424a8a0a5e95c758f3c9624792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335a583ad2ba75acdb24684cc814475793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2b463146cad398c1da299d2e743f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112874f50eb017923f5be7c480a6c6f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd448e2d4cb622cfad485920dea8dd7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb9341e0e5ea81db7cf3c32381d494797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368fe19437424afa2026f8db979a8ff798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e287b3b1da4ea85b71274dc98e36799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c051b2fa5a7c7a4b2ed4d8af01b3ee9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3519ea062c021a5cc5d35c575d5b9e8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d73fd3385e59588a3ce802e678117e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93b57f2083e1beab261868afe5a9d0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581f10486a0b7d38d13306392c4b396804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82699d90a688cb048770c3cfe52dab55805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52691532b237df09e176147eb93d739c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0713e832387215d437a4499d6f83d81807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bbf342fed1c92024017471783ccd3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1fd79ae092fb6f40b196886c105d1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a51db9eabdf361ca8281179db3979810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddfd77848d4510ac46875fb84d93c4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a845a92d4f15f29f04bce150e952812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5c4d4a6531c4f95589b079343c722813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba13d7da633756f6917397dc34ae846814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606cbf176ec934006783807fa1dbb92815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd53f85c64ee1e7a4e74fc33dc4c98816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f3a7bedcd435e9548d11497a9e938817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92162a67b9cd7feca8f7e4ac0bd2441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87812b81f8668910c23c7732044bd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0503f29cf8fe1f52177a5d3577b573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bec9c7e254e959fc6c69b8aa5fab04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79432a360d52a81ade4f6b9f5b2445e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66c8e513539fef2d75230089040c896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1543a102a2ce392f5388a630e57fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb9c7d1931866da3805cd8b19999a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f649b1a888085e281baa2ab6efc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521cc857434f055ae52a7de0d7cd9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ffa6035c6400051350681f30d4f0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1f5d9c5e06b193a2730546e76a7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643913d17904f324b38bc72b598592213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5700e21a865aa7417066090576094fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7a05c872e4b8a9860e4434617f44115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0740130a885a944e0f5100d9005e6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1111dc473f2101b0abe7477f796b9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f3e74ed1fecd71c854f60d9ac5d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58888c7cd2df475b2bf97beca46e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e63fe47f463d9d51cb504937c0575a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bd487024c6e74a464cf1ebd12df8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5ffd2ee3748ee0f67036de4fcc7ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad783029fdff74807b3017753ded7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd5f68679a13ae51afb05af1561b0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e53fe9953aa944b38f57e73f43cea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668967aca8b38d91f046a3a3b94fd2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd85342a67ab7ba6c2c0661ddcb6a6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b8e6c61f60af4cd7a00db8558f4c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c93915751e54e990a02068750d14fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0721646f663fb9da40da11da94ccd5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9119ffa4cb6001d553333c4ea195431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846a0ad147d3fe59da871fe9affd3fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd169b6ed39fc354cfcd92a45ea963633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265f8e25fb88c03b632b5419bccf62534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5719b4d9b63e95120b2f88c37755c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f73ba54cf387dfe277970ef2542f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e5aa4de2f1e9acbfd02b80b70db4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2adc49c1aac1d8aa9388a7e9b357238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af0b9d95d2185344b0f204511c92cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9518f1c64c0bbfd74e74844177d55440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04034f7540b72b72d5cee54f7bb6c26941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dfb19eaa244065e7daa665fc0575942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53370a6894ba08a4a71d96b7991a785e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5561c3bafab3210ee7e3f422e43d2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6ec107a310672a1994b29ef1377f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4936568b53cdf7ef11702c997832da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a15160d4bb18d79aeafab2808c99647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd30b7467e1baa9a376733bab7de748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba14d6264a1d986e3551b65792e54c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b4c1677cc13c830cf40f98251981050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ba31e9fb7b7b7d0937a2341fa45751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9270b22394ace7286b6961af77011352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1b72904749f301d1dfe56c089376053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145cd258ca00ca0ba1ba44e2a9aeda454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cf6675e94cb70116fe8cee088fa7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c7ebdf08a18993dde95c4cbe62ac856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4c8e9f5ebbae70c845a49858284f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f1dda20e27233d5aa8f28d014f53758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01063019f56f458d4010cdc37fd2cb2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ca1fab2856f9a633a419a6bedbe4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7437f53e225424a27253a3a3218c82f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8d2934edfecd6f23520b920a9ef4362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b619883f14f3ad03dcb0250fc19fe1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6127cc9acd11ecf1c381c95bf37174d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3911e5e7054e8ac23bc40efb291bcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd781af369246a8445e2cafdd99dc2f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8808c79955e765bb8d536940373ace867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923c7ac55240380e187c96ff5f92ef668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c25b165d3b6ff026647c15f2734f7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0830a93db5b814c80863a7352670ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d2f29d134beea2a055f7cc282949d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599520939d2f91421ae65e2de897731272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de348337826758d829789c3a61a1ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bd407c954111b82ad0edc2eb7c78074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b5872493c47f77185cfe08bf9c2c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea87f43b1dd422fd92d314392d60f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0969c76d56981c617102915aca0a48577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f160c6de01535399c3659a60dedee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506240c0de4ec563ff3b3ee61db31fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f60b8d909a76f4696e5f45c52d7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200297849c269661b78cd5acf4a550581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee3ed62864e3da362a59ae2e1c3de382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b9152b0ad4276481e63477a9f030683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c894a8c550e0b8776c66521168cc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355a40fde8a15dde8b69b4ee10126085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d52f78acba28a19e0c9088344d36e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9fdc817c2f7cb952f1ce6c34f35d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96f83abe248aa68672785b99f3773a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160590d1ec8fb859f703a8008546adc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4790ad280d09a08f70e1ca8c123ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05ba5f5aecd43570081d18273c7a3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952de2cef716c01caca501ff7026a8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b7c861d36b806f7b229a2c32d70b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3357aeb994037c24636041835bb79a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdb0897ac179ff33c4036a515b785795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b47271351ff6d53353f444e113bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebfba9771e4033de0752a4548a087397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd61abd2168779d354ed5bc942f29298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0833fb1d4fee9a31400cfac02658499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04f9438232e8d2d9493b2b7c479137100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e4ee48182facb17537d6bf356220101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb9f6b2b6eca634dbda9facba9c35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379808c25604d57453262c4841b3d3ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ee75b8b37137d890fb70b5df42393104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58621041b9ed82b6d43001e44cec52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f8d21afdd1e72a5ba4e3d051c133f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5b073884425cc25fe32ebed795c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ea0cd6f4d6d26e295ef9a599d9904108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1a39aa4b8b655c638e19b0079ba90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcd975402fb023221027c078ca6195110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06102899ea329133288d40efe9ebdf13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087490f80a19a14a91be7e9064148f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440d2357e330fa5a1dfe3dbba1052ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173a73ef4c1cd4fbe2848ebd7473302114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c541cf45d588adbdd006da21504e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d30bfdc8cd246112d78c9be900f34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc7d077502f677f2928a34cc957582117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53130d5cd20bdcef071fd1c4fa94a0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830bd7a42fce1cf1f20a2b721b61eb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f1635699d698ac3c96843105e1e5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300538ade1a441b4583226e10cec75c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc1cd5810a430a1c03bc41a733b5b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129f4f2818b016f64bb84b69b16a8db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1357c3404b9594ff4e22a9671499d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631beced2a709e607ca78dcd0afa02a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595ef101aa09f460c49eca32a5db541126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cafb70e00a83f6d4cc2d20424e6f96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279f1a8743d36767b6dd1d9181363a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034aaad17b608c6e0aec1a60bd6f0107129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310541c2caa9f6847fab89d735ee127130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d44e36adca16c68d85a91a2ee6ae2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e280725b6437492c965d3a81ecf94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d68b27b91155ec449e9d4a74b496a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c39ada36aca04e1e73d95c260fe42f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e769b9fa13df98b3f24f889506da9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d54b1660ba455a126fe64202747ab3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb1dc8ed196ff6622a90db09a2100f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca47767b6d90e4a0ad37729b5eebcab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef1f53996ec6551ca401737cbf6985139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220b6963b88383b8ba6255653c13611140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4beb1c82d34a1c3fab30f5a97d80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b48662ba283a86045731474156678142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca13dc458d601ce9f4641ad73e8fa34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf32020f7e8ddab6aaddad3723fd75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d99b1b16a9cab662239a7d98a6b11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b11cdbe37a7ffbce1eb811c3c9b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a702861e9a6bc19486e267b33047b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee23614dbf30bc742955f4fa1b5cb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf71377f251abce156bb12420fada149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b518d7d29b0ab22082619af2805bd6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517773a5799f8f785ba2ab5943867e0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960852012f9719b57a92e77416b35b1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547f373e1ee8d4b67b43dbedf09bfdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3976b583bd89a207a5e04a9724806b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6cf40df6f3a6f9ee48b988f76394155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241b07f43840adaca91008045ff69bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c833d1020b4d282700c461bafa9f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f6954774fb0f3e18c96499e99134d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067c44635f93438d8c969cde66c56a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc10c622122004950a48507e049ac6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574fed65ca325f827f1dbd46c25f496161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032cfab8dc8ea291b06f4f103f3dafe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b569f950087584a6f08c6561b1a42d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20859457d3d6a09576bd0f11541879164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038c9c8b49290842a0b4260b92323f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347d6b2bd544899b407db0c5113878e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef7e85a550205d7c9260468a99cab3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01004b99c9bce9abd8979321550027c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c5b0e306d55eef47068db118aa36a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca736c165bc27cb4c7b7a028a577d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd1c0b7532854ff4d2fc9e207ed83f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e5cfcd600060dc1e3627aad97868c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154e1824ee29c547253960be8a67052173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f8f711b9cafd0e6dcffb68603ea26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576955c644f9c2b5c108b0bcea5a2c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e01bad8993225dcc54e1e36c41fd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89961c90d5140c3d62d9046f7010fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f98023fb9c1e1932ba6cf43cf666178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc3abbc7e19682bd89bf8525a5af9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24562591bd20fc06c8714792a601c837180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1444373545e3aba169c8596e8358a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f40d2be132e06b1ea1e3992f54279182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981671deaa51441be674394198721d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac1f50f336cc42b15326318522f4bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5429489b0f557daa6b30de3fd4855185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ef8815ead858d7acd64c8e3417df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540853002209b0eaae8f899d408228be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e154b3fd09cccfbf059b232a83a93b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37ab4dc440146a3b88e2fb8a5630fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643420092c09af381e89a90fe5536b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b643ec288fa68653365a90163a334191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1c71f5014f65c4d6e7e043c1a0603192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6dcc253a6b4bb4142713d90bb63d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d8cee2b6a160f78298335ffd7186194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9f5d45d88b43b4d6df5cc537f3147195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956d1e8133bcb07840b4a09277c490e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6d4b055a48956d2187b5513b5ceae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a65a32d8d02ca2a31d979c4160344198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0174cd5378059076847d62c5cfbe2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66569e8925b88faae94c464c7272c57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f31b0312d434b3c92e4c45c2627a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437071f90a6ee07be112c2465bb485f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150322ddc22fcddecdab4b9827dafa0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5c654f57de4a1b4e34b771d06013e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034860b859a03f754a27fa96dc1c625205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91dad99bbdc7ec80095205fb97716e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10dcf2a5874c967d302a9fb48eb6d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16735a074c0efe8eee5b6d571ec27c27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8d5e07574e5a548bdeb0f8cf9a58d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9447b327b2ee903a384e015c30f83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7796edb5f015bf193487c988d234e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f9e7eb5fed03f676ef94aaa150b52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14cc272ba2cbb33dcfd4a4038ff8a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692877b0bc0f29a38eba4849bcc0da3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a315553d95c36fb5c81740c6c58fc6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5384f90f927f7be9fe4c5308289d43b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833658c2f952c2e33db4af75e214d5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ab2d86bae1626461288224e836fe6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2273e002d884d08413e613630f8ab4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533e2b9a7fb83e659d02e852c221ae2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa3979fb5873eac8b9a63d6604e952221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437aa706917c014692cc812dab7d092222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31bb7387235760aa80672ffec58a54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883f4d0755eee112954d2124ee2bda5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7289c0788723cea1ac6597a3a0d8c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f84123a46a8f75ac878e1bc4d1915226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bc1773b5928d05bcbbb47886d7266227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030913ce07f63d10e1c7aaad1a6b652228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e91712994f4e217b22fe57463876d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa8c246f3bd5633fa1731953fba47d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc95a1d514dcc03d11c63c25ab892ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480ee0b627ecfc253d8f1434c865c52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0321893b1d62b11dfbba8ebdd4b82cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37e7e6a239c06abe3e713f377dc9a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ddafa93fc6c7fe1240bac426d0c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea066e1f8024ac0fb4c8851b6ffe89d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95fb2dd641d22388a5f5d36321f219237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c0f9bb6984a26bcc32632f0b3ae89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f675ce59c3b2a1c11b320e38c0b1d76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612f0845e9172c0dddfe0b4973199c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba020bc9ec12433cf7d3cb5f9c609e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7214019982e34215333ffd46ca00b41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19b138656cc2350fcdf35d0e8e6ff1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ac0564802c4188277bc60a12cc9e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfb4d2642d7c64fa1e07d121062560245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503a9dd902fe00c88f47cc15d201d69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae8fe618c6a9dc60a6445a4ee2b4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7a058e09e5ae40c4eab6752c21b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73ce3619afec50c2c841149bac6b23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cdddb8af2a3d599a7eda41bd12ff3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725cb1abc393c6c81f7733b490a624251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082ce7c5ff72825f544706cb8d07ea0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6a624f6f2233e4d121a80e9e001ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca10756508907098e8cdff885025e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d72599aacd2721cea6f9ac851c39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03608686e55b680be3679365c4cc0421256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9857915191a5505fec6ad187f8eb630257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9479bb3350ab241e8f41bfa4a9dd5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23802d09825eb69f241be9d906ecd67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030627880b36de7bd6709ea41c68db05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02595fe43a87de7affeea5985823256261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66007abfa5eeab9106dbb28fc364d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93286eac94d5337807cd1f4af36977263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4e841a991f491fa45532495b0f337264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33bba80bdb89a55518784e43ad4bdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d80557c24184d9f72ad91873e2dd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f8c9044213f4c996cbc4847301f9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6baa287494aaf20215407515095430268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a5494c02579a9e8633db31fbeefa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c8568ddcddc29c0d32377c87ec16c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672eb21ca9725795cb19a8e182418b46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfa25083070dd982ed5bc6f1db912a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31f7a4334f6ec7cc4012542728ff06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd4de931efb43b8266895b382f0590274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df526a838c9acbcaf5b171eb4543db61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8eaae94ad967f4f77188ec9c33c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e2cc3664198661965743077c3a8f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e111aa9694ee544a6e3962fe785d908278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743a502a3a7396a71aa9eed2e71d62f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403899252fe20a0839408c5d5537d695280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66628363109889a9c76d0efc207bda4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b28163752d420973bbfe380c29468282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f9251d81e45888a2a3c820549dfed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132f4b8fdb25742da37333348c981e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b702b2853e16adfcf373204aa5e0dba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75066508003cbeed150778d8d7d4cf34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc6054c6cd38bd55d85404626bbc36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2467d263b1d76bb9ba61c986083065288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4b34a84a948fb1506d98e61dff1d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c29eefd72ad4497ba5e4ec98ce8f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e16511a74242769bf2f9748990529c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fb60b1812094e6561a4117f4acd0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac177aa367714c9a1d02a4b942583f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bea20ecc8ba8907afeed34278dde2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb50ce0351a56c36db5a6930711f4b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a94592254e8de8dd42e257e5779da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd4b8c0ed1ad97e799f07a7937831f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0d18c8b8668e30934a639102f5ab1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f295072c404409f18552a2f0ff94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4d4eb73bdd5970f137340276b4696300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5606b49410c171fa7a0940229ffb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8c2943e0ab0e4b8ded9aa5d0bc866302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb801f7bc0e0abd491857ea0aaeef3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb374ffe70e8a5d8d807a85a43af3de2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d231926e391029dcd1b48b886dde798305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95190e41b1591191bc47dfa85a73ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91474a03c7ed91dbd090397f8faca6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5d33cdf707861e0f1d0cfbb19512d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ff7c099197351a33531e766504ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2382e3b49737cadd7f38892f9e076c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314756e6ab141aac0e5146b667e2fd4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab634be72f19e7066f9fe5f25e8d68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49824f5c301f49005b728daecc804ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0593bf8fc34aa8a5e631e83771cfc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d044b102e348f31d236502a39472c6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9000954af6738f682f6bc363a8c36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957bd005f09af3bd473414a3f4bdf68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383afda0d2b9e58ca0c3ef237a77364318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689c9364d51e257d85e69b94f9d427b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e183625124086a62988708b4d256b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b260606ca703791976467f02a4efd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022bbe8d13c1870b485426f631938f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40438622ff1f5c077aa5f51ff7b3a62b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f4e64bd72bc097066180ef1865649324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654f3965bf251c393c2660a1cb7db1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505dc989848bf84cf79c5c3bd507906326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87aee9eaa29340a8a254e2c3c398c52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f59593e22c97b5e74b40d8e3b81db8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2a11e0d59353bc6a930e5e8e4583d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267cb43e3976486af9b78feab6b01fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bb0c832c9dcd36a0d1cbd18d24136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06023aee1111f2628c0e6ea65844be7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5176d2b7a3b510dee3539808667da8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da62035a6027d2e34d9c8faf4596181334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf99ca3fe7ebfd1d4ff2cd1d673621335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dde0c85c7a448460824e392d9b360336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c73559ca72715d77531e49929051fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a259cc8702fe33e8b5900a3fdacd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ed7e642819bd65817ab44fd73b9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efd231fd68d31fddb180f5afe58947340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298e436763733b88e31cd28cc35e667341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e56d16b24c331b94680c058031c8c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd445fee25e694a5cbb03bbe3285d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d285f11b56bcb5ab75795539404f6af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73388a69c19f07de4e897cad424f7173345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2305f8eb306b246db819ffe15bac0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bada0d74fc7850b299fe9ae5fa90f2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609589dcc4f653b12e8713f0e9b2a8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d990050754c965ddfee0381a333f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e59522e5b138de1af7d326d9b7554a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd131422cea161529b5cf492e318a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c051a0396b77b4f5af3844229d650352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339a927cb6d2ca9e2d1b40e84e412f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a019d7a754d42707b921af1a4c521ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc3d997886db56f82bdb0fedf4f28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e994562720ffd10b8475822b288bc0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee3f26f01628f2b56fdade55c4018357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9f0e7da06fad35cad0cb780148a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43d3a5be1da619af811789aff0ab06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2a2be4e0fb547e4ea77d0c4b6961e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401fced207a3ba5030cf896a870e87f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b549b0300a15726c010192cf9cdc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318bc5bd77b8d58a796817812247664363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3ae4efdf01072552ff884fa75879364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1dbc61ca4b8207d5e648f3890847b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f39e122584e1f12d7e8553402abee4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fbb763c2a35a37ebf62c80ebb13ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57551e9f049fe3f077f4aa51e3fdab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cee60fa611cfb4b2e86e4796f45bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d94a94d3f3fd831812dd8b48671fb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34497861a44984fe164e19045747d8ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7b80da40cf104eefbd306c2f9302372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2f1234142cc5a583450bbf49ec73e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab02da60415029c67fb590a55a132c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5cd56c4dd6ccd7b147868564887db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51c9f3394c9b890bd25f7666f349af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5d1dd9f24cead47f3af4f97d9d664377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c9cb4e1b9032ad2c9bcc50d6ff778378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139599702454a3ea88f1a7ff6b887c4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538bfc8971ae96ac7ba2e7499f58d5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803b8c839f4e454733e1e7475df59de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc36534fa4af7d28fb297abefedce8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781eaa41f169d4b46ebb4b2339d5ea7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0ab0af7f6a2c595df0d0acfd87a91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c032ce8eb4f417b92c89998f7e8f4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1714e29b5e7a7fa67b5a9a1be2e8b46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ed01dca28c14449f8918e8a3895b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7576ccecaaf9b6356856c1f07d774388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c374d46a744390cc684a5db689d5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e221e3eef68a90e83fb49c3a53b2db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d89813d2beba1ffd526b69561c872391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329a30ca31ae31332265344abf794e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fd364ab86da58f6702182b594c81b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62108cb7500c3ad52c638954d6894e9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22850e738d0612c63a058f051e7fb58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8ac260237f5d2c39c71e1a905573f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b24276b08a9d951fe056ad15fa106397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd109aec33c5e4e87376c77452e553398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519449d5709975e72fc55bfb42b9056399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4419b10f3d0f6ab06ae35965d9a6dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1eac1239031edb0edd22740e60a661401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b6bc33507946e10b3dde61c813585402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b17d4f04735ba3c4333640946c05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fa3a22869509c87acc1932c087d9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983950402fad5dd7db788b6bc9256ec9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa86e9ce62de0c0b4eb25268db8e8c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6b9eb7d60373c7c509c699df375f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdad9ef2a24ae7fdd07d6485e34f16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713b6da87550976e4574683dc65eda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc65ae03520f1871331ae788a05df1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae8a8e28e8f6b42971e64fcbb8a5d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafa85b00e492e39482ad566b327d11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa358423f62bb159c3cbc696ea56622413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d81e2834acbb10d767f77c57df3647414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ed6d1b1cd758f9ca4465ca73e9e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05f378293b56237cf98fa2e2b283f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da835d9234aabc515d791b3f2acb0fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085756b9fe037602b0243f3069a73fc4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de3041ae74e985e86373ace5e38b65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfda2e91277a9c59b141e912a74cc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a62b4c3bb4a8c61ccf78de27d184af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a728ded63948c767fb62451a50cb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb5eec76513edd5a23703b469acae0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1b758a85f60bea94065057d3af140424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7d32492eb07db6d7d040f5885596f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2103be942bd1b19f1c76812ec524ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d469c7aa5f685b1fa7fe67fbfe35b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0f8fe8b7c910c761d0a342269d13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafe9f7b3b2f6fe055791424167e4e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219577f205ccd3b1cc7e8d15b868a4e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ecbd16110731b6af0fb2f9b6952bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9aad73701ba58dcd8a218eb8bfca1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fba272bdca5773b39196d001d1d1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e1b05fbde92445e04298bea7a5f23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a73974a019a687ecfb4afd86951e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba758a84cabb62ee4a59ac1570c1797436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d2f5da66932300e8a4c71dce9fecf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5be81734f47ad24857907488121c4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f0dd3524a55b9f298451c013793c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553613a3d1814bf9e2d90a9b0cce453c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e91f4242ff02ab9bc12caa28b691441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db382751730ab1a542dfa17478053c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1a3f3a8afffa49cec71f5db8a4586443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf541ccd04fa863e645564dc04c0c021444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cc1280b9017c7659b14fadf751e1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ad5df1341f4344e744c041e799cae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd54d210ef43d982b313b3712ef2b27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969d95aa80c5141e988f95a9e9182ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d570de505ac6bd447f34ec00d8193f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e913afe136744782762a13b4d47954450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2fce36a8612251d482d5b52c9974a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af527b5552f9311f458c4172c4957bd4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55e70a72ff5929b752b6fb2b692ea6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c74d8371dcf1e0b194df5629541a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8036267ab105f32f2760db22e7c32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab47e02545521f682bef0f6b8e66450456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb417a72459cef882c5b2737f72e35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb78c37a069ad8e50bf9f55439408e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363ca2d8dbc79066de52ae23d804557459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ba126a547d92943799e57422b400f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091cf6db2510498417b4586dcfd13a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e5e2544e4620ea4c2b44cf6e9c52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a3a434b6399379ab8cac83ce3a6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686706df15d5d722cbc68e40117e010e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc0cb53eb346111ace3bc2712d6303465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d394a7ba2fd474b9e422d2e33e05f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaf22dbb31c6249c6a1bc4fd2ae15a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bacf48e6236f0db5b8709b5ab5c59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e83360bdd3a0303de335e856a6a0fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfed9e7c3e6e68228be96d33e5abe4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b88b54ffcdd584e29e48b2d903b0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c657766826ff1bcc0cc5a0df613a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b90d2e19a1aecd641f2f730b74713d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba0af9437ff7e3adec0321d564396d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd32c1fd65df6b58bf4564a6f1b6c66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cae21ee16b489126a8cae8e09cae2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4532c3a4f2e8297c72ab162edbe6bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60624a44a6c9dce286a691cb29f1e3c2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f10e9e654120affabc074f84f58096479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366729592e1d20529b3b5b09d615fb72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283250762fe74f60c0b9e97d002ee51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6845eddba74f9fe0d3b300b97549a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7547bb3a0b8d5d8506e2247339d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e9b6f67b9b25fa92da9e3fbc13a79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a020360c36cc75531fda9aa8e0f1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eb05a54cabd575ec778a95dc3fc56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d424e4522da120bff4652113390ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b35848bf3cdbf26f005b994b76ce3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3ea00b60858383d83025767aa2013489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de394ef7282df9fb7de24e8e7fc490490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcf16066b26bb013763d0debbfa299491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0ce17c8cc01a6a1e58c8410c32205492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af539cd754aad7176c6625092d4907493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275dc4f4fbb21c4beb0c8bd5999775e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4cb58621d3bf4546a72927649053f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3dcc0ac2dd0ba7d6e17d3d8d77a42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881cd142a7ab70ace3bceacd0a95cd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cae4c2013b3eafec28ef55bf1c6874498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799b4ff434a51b73d94aa055002d978499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0d251654c2088593597cf4f6fc7b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f9485d8abc0086964740cd721c6f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fa143062595909879b572d7efbf4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741c3a54504ccfc0990beae5d09d316503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35577f579f3dd44688b9cb914688488504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d054048eed1605d7440e2453b8ae756505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62539123ecd33a1646c9b52d59261802506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deafa177d1bb0c9df410fd29002577b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b14fc8b73d01d4ca4929d37d155d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eda16292d2111a58f688179ede342509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e67f83d2aa41caa7a97e5868de7db5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0324e2ec26223b14fc9e5bb7258121e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d77424edbdb886f988be5690892ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70add3a18fce0d160ef85b0770cb076a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bc7a1cd062f687235cb7afe9e4e1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6098168aa65407ebeda962e1fc74d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f6729c8723c24d0b7984e0468862516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3115d045c995e577d40fa4a83fb81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42e0cdc27fa40307736f3f4f5cd180518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cedccf534f6f4083e6395150161f9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2a270a8a59bf7beaa8d52c324611b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cf8f05c7c215f9141165ed73d6dad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4043870676e08bdfbd3659f39200522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1c8cd33895e4798ddacbccf52e2d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb09720a187de76176ec6ed5f403bbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90454c10765a55c4e952e55a10dc295c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249950b71e397f76b6b5e65243b6653526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18d91f337c60556585d405de781df7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d682d8d9107f19492e1fb1a1216bd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b308fbc493d1860bbd5e9f0da3c1f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbff073b9293dd089e4c25342c09fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb2a36b84dccf3be53b5e182487a50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e191d79e2ce529f7ae6cf76cf46f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0231be9ddce738a616f4bdc9aac6b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82965da2163517ecafced035ec7c528534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c8852be061b6eb14e138171cca096535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a124a8fa6a121d9636f7a4d6f551c11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184384c3dd0094e6839aaf9363d3005537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacee6f7d83413a239df3b49e25363c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d39ed0b9d3f5b23e39986e32744d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fe4d12e2ae9ef084afb4c639075f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83718cad79e84caa1be1ef912368d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b079b5640ff3b6f18b4a45175c11ca1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbc660bc57a0a26cb80375bab1c1a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435548a99cc86128b8c551e5ef5375df544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cedcc4175ced9d92c254e439f75bd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d361b95f9b9114a8daad8fe648613546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8463ddf042ba1a7d26b05fc42627a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172891b3b524f6589ad0c88e596007e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae598f741132b043c3ee977fa0b61180549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55282afb9c4d18ce953034dda5dbad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14324d28144c4951b956e740bb1abac4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee60bb5a0f36de3b8465e9643d9cb0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad67b39769239d91afe08fda83b0a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528afdd3c5489fadb731bc9bcea942d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d5b3a04f6e23616aaf32dfdf36ad9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28738b8815d0fe8d188b80524ad6a5ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f8cac760a947615f72517625102f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1b4f0722101999454d8c9579f66a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771f1f4dcffa9ee612fb4e93e3b4d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a5add121ce1ed3be2d4cee52f6fe0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08d02f192f7da806fbb7e62740d315561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e1a7b3922d172dac15b5bbbc88b71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fc839c72024bf013116f1585f5b4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415612d26fbd5c7528bcca7464baf9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaabd8aebd7dd14787ed479fc3302f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c541b93080d6edfe39ba46968e3dd2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a128f2683800dde37332ebf4873da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe73d6b992ddadb140bac2c4b1a021568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59abb9f698db11fd77e495ad0c34a84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6f1c6d13241c9c97f3e3fb1466f19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b27a952c6583c1c09a04be0e6b10e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61fe575ab4a0a634a4c36e34ef2313572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4727a106f63d3c6ca1bf6ac262528cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737882f9a1bf48615c719e68860460c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be406157a700289acdbf1627d8fb0ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddbe85ab7ed24da57efa8eb24857f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5aeac12210dc4f589ecf2596c9340577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a36fed041b558183fa83256aea5ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9ad5494822e3911044eddd8138426579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c886b9edaa4541863a1e1c7226661e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6b479778e496f3b6f510a576f36dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32775bf3aa63f7abba997e3e0b4c2c28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b519cc83a2e3a1719d6c08c9efc259583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481371b4fd0eabe2de0536fafaa5c638584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3f2778bad900f68354038f92a576b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ba250af1993dcbeb094544d8f05c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c5e49d157142dde7a9b431b692b17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bb123cf259ea1505966d25066a93d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8bfb5cfbc39d45f91d1e96494931a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffecf3617e9c5e1ed14992194e92542590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b64f46f46e6591655e46f4328433d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea812c7b3b16f46c5572efe9a8cd9de7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287994acdf78289bbbcad88d31fa0d98593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0e4600e644131b69e96f2dbb081b0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd5cbb5cfa1e5472231eca7b20795595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3dd738840e90e5e74f31a3e0ba42f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408ed3eaa31a8e735dbf3f3df1a12be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f653c4b7f6fe6babec1edcec6c093598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021efc7b5ff1ff0af1cd9d11b8ef28c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f994835c8b422ab624d7059cfef8ce2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd133543419e8d39e5cf7b42ff620d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5160d34ba0659234298eab8aa5ca8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073538b86e61e8345917b42e174b6fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b890fbc87012dd6c2f43b39cfa3e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc7dc27842231093dddf3697577a0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b6835bb929e047ba2ad1a321f5705606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425febf7efd971e2c38461fd3bba58b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69211d0a861af2e5c815c25bec2093bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd5a7b09d07060b3458acf417ee30c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93174874f4c07cdea127b40032fc3a0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ce022acde6dadc1dbff03636f839b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5321f9a24d66de95eafc2fd2f3704612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248f5e22b4d2ea8cbba600b4f66222613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c608e0a21b43968691e7ba2a940fa7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0af107de59b795e05857798d07d15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba550d74c0143adcc90039592f415f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a3bc6df971fc8adeeec633350512617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13627e431877fce2cce3143d5c55d5f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113de3fe964858f0f2bd5d154b7ba725619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1108a2311662d3494e245ce9a5979af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda629303966e9dcd5c5525fe4ccf04e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc4baca115ff5be812416f4e7beff0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a2bcb870f848871fa9e0a6471b6ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536e40a9bfba824de6855b51f2d3b1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a430263b258bcf1e4513840b312067625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ff43b3445837721e608da36d8d78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443343bf7ae5fbe0c1fa56ec66bbbf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24a926a32d1797323952ee9bed7f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee26646225827963f01ca479933312629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccc0350c39d09f0fcdd310d091fe9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd847be44c6b165aac2ca7c1f1492f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c57885212eb6c73998785457e7f47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abba49ee9fc5c4ad5ca7abb7c9ca622633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78055ab46311bc41da3b334c28de8b8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5abfd765df3d45fc2d80a1833a81f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f46b2e4a261b4ffc20bd01c4885a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f1ad5dd0a93e42ea07e1d86f5f20a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b83176cd8ee0aba90309af696b317638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4893de00b7ddcd1024ed14b23391cac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ea8500156c114c3ebb2074534e027640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646098202634ad250326eb2adc0c6840641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39539a876559876487e2102bd594a0e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbcf2e577fe4512ac118db4570f7a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8870d613436e367c887ff90ed04f819644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0ef13886c550cf101e969157ee259645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b240b3a75c50e73c42619dc76d7588646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a606b487abbc18fbd488e30c456d02c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37833a458e5e8e2916c4f03944accbb2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9f585a420392d94b89229bf7829fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d2717609cb0e6597c3cc4d35162a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba893ec8c33fd6e3f1b1183f4684fcc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6306df0a2d3a1b783fe5c98be0aa85e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477d54fd52cd40025cd7041ec69355e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf737159ad402a981896590f4f7df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400d2cfc6e65a8fae0953e9506f6832655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457cf7121e25f2f37d2883a6d3ac65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2578ff99448a05bef3771d5313c1e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b1fe63a2cea9e2d60a087a21c78f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d400a1f04699e9aaacf86b1ecac1c43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a9e66aa91a8af308b528ec9ed8931660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493dd3f4d039336978615258474035a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735966b8e6c51afebc05537bd7be1e8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f5205a1c8d5b1622e0308cce7ec0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3d8adac9dcb04ade025a92fce25df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b60cf1a9d59d9b185c9391f80e55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862d2e11a36b104487405be83a9557a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef917f3f3453f3f605931f0a1fbc986667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d325e8232f030ebef17d94804314001668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becc9bfc89178f7b620091f78e85706669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d04f6fc86256d623493e6473f0ed35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63688efbfce854a85cdad55b04977e11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07f3c337dc29feb8b7dd54bf3e76ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6b25b6bdae063941c8aea7314cf4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c54d28115509cf09fd54d4ccd2c3c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37646f137273aded1759ef6e9d1833675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a8cbc69a2c46cd7fa8acf6705fb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088da76e3c4a64414357511c3d05424677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d0c1b2025a0ccff0f4bef2674691678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ac836eb1c28053c9cbcab4ba528bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fd8ddf057bcb5b3d68931cce7898b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91ee08afbcffad87bbde197b74d08e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038e63ec5968916bba95bdf58896573682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dea62dd822376cfb02fed1199c716a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aee4ef5620d34ca179034e533dac8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cc743eba7b2ee62f8e793148bd380685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73563aa79c4fd49631018cc24182ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e4e9653ad52d3e3868379a43f3892687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05f319f9652e4da982021e283a2e9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f7a935a1b76a1b412b93fc15c07e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e314a4d89dc0d6b0ddeb43b5427349690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fc73ad758c5fbc56461df931e399d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8978ef95f00b997819dc543e31dc3b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7592c7b6ae203b26bfb6ed58b9de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a6372cc6790ac9ffdd1d444528ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3831dc6575585edc2eda830f4b2341695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6cf6c180b19ec999c4914507ecb36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae0f6e28bb6bb27abf3388fab141c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411e5dae833ce4d5a7576ec3b3e3953698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d37795ea4ab87c54aea06fa2c4a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f17fe13e6bf378385324ea83cf74e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414311e36806c18494e6a28ad779de71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995f6232f00c55951815cff1c29a51c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91dea5d44e680d29226b8d432858e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21a2ef49e1e5d4f2a6aa0727c36635704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1995ff4636aa1cdbf17a612b5183a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9c6a7ae68e1f7083aeaf55fc99d82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcabfa3534923ee74519169a95bdbd5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548a8b605137ca5b6bf316b4b399ad8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2f78117faefc7908ac82ffa01587709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f7618144899703675fe05cea4e659710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c873d6e4cd134556b6a5b7d03359f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823822d06d50ed596cd3ae6a0527e3a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9e25a7319a08b4590a648a2e5d40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e82df0442fb3ad559918e923841e17714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d04a117b4e9b7643dfebd80e29ba05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de576d12dad4de4cace69c58dfb59cef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7faeb0cc7fa78d414931e87ab6934717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58693682c39c6a63f851d423ab6c79b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b8683963eb88836056e667920c043719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe50f2ad7fa6bc3d2a3e79468f589f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1244c33830381d4d559e42543106717721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a039c9506a279356291ce1316b3237722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474bbb427b6ea7161a3a5fd8bff2a00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b31e1113a28d0e615e2d039dfc2e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79e097ff6bb4a2712be9aedaedcf55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dd465e7de67986709809887e981b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4b0f5778c6818249f5e6df861a620727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8969f15957cbf95c2a2729c0a3ddc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29492e592faa3d6956d81ec8cf9f68f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38196167142fa51521ae554fbe3a063730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6db7f8e5c51da7ecda00a9190f088731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58adae568e0085195d5d75cee51a32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440b254f7529f88da5d4b9b8092b70f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cdf434b80cc9770e0424e2fb54b9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471ceedac0dea8b17a051c0da410408735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d8a55cf4bee63651bf09404743659736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff938e1dae50994eb212cc559b262be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15c6f50b1c5fc93ab57b5bdc6d39e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45532e9437b97eb114d64dd8b8c31a0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bca432a26b3ef1875d4dc28237474740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c887339fe81cf4827b1b8568d7de11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a0939f7a752a6c9f07c44c87543ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c858c216de29b42ced4c77200a3b36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b036f0e370ee995a8b8a15cd10cff7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413deab1e3ce2a458c971090a6c71c53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df980d2bbe2a659f06b3f00e8039a04e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f88f60cad8a78677d00786dda979747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bbd78f38ab6acd7a4a254a88d4cbe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ec83d9f468e8ddc1e14eb006c070749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d878acc67e0dd1bfc6c0989d5a5546750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d303d2b8f4c54dab62c12aa8f3943751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8762c368bc1f85e57a5fa38f548ecb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbacf22bfc2aa55127d413be986cd51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22ea09b1bfff275fbfcdd85ddfae96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f6f1553eedb033008ce9a9ee24dd3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd86ecdc81a0e42e7a52b21b0f9d558756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982df07209cfd2b7d566becc46e9eab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010a4ddab73bbe422ab3ac3eff71c91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06901b164ba893aa3a23553fd130bd07759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaebede83f44bccf9da8da50ace4b25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dba5cbc3ef6f2aa831b8e60ae3410761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9ac4456fdd091067ac866ccafa271762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8fd34cb442b04f0256e6f9a58a47f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0c6818761eabbb357744089b1e662764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc733bb1d3b09fa387e68bdd34c6d4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a65cb8a37e7f26935c0d97a36ae44b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbe811a2b280cc5e0440db04a92cf5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>