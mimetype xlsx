--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761aaec43a6609445f0220d9238e2501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dff33fa3d37a9dd18788a38c6891a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de24d03e92227cf0a9da934097d49e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb620f02af16ed19eac8e349de235924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c4e1a443ed1dbfce49de6c7b1d2065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c9c67231305d3c5b1529eaf3bb7a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd15f8bf77133bb32d0da78114ebe197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0f3ce912f6f06cf2a90f2f62b57898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b828ac83088633a2aaa5bd533c12b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca7585cb1af4f91adda43e30f8bfca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19e0d87d2ad71f434a836ab5f4b74811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a356824150f2c7439713a77130cdbcc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3f8d2019c6d5c0f3159d642697b8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8748584a2c1afb69606d7525b9815814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9eeb081fda893eacd2ae7736d6c9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669de4f51f21243d801cc620b2979f9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc92324115d0aacafa40685baa674517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0facb91537951781097d85ccf3f183d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638add8fe27c0621ecc8e279aadd607a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93084c04d62b9c1326d960d693fa1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ab6c001f8171b097a48aed306293521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cfe96fce88e61984b1d3eb9b45a9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a773863a5fbabafa13d777943457223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf73c81bf19733561a8108f535400624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e71e23e2f5abe6eca8b947484402b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1821cdaae12183a60d5f76b369d1cfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d6c4768033de46e1758188ccd2e6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7a1ce86648df2261dc7727f46b2fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc596535de2605430458962dd43c9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622041f0489c4c5ccc695ab35dd79dbe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930bf6f6a73c112280a9639b66ea83a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450b36361f910c58caabed403004a4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2655f08c098e372e6f0ac280376048d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187054f091fb2d968bba31a5afc23634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb84da36ca62e4a474c9f660f6a7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d64e3f8e34c9424fb33537710a58f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb874f339b358710e3a4a800d0335437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093b8af3b120695d3c331a81eb0064f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a3b6ae71d8e2a56130b8a9aa15e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c040af45505db8a25a667d39ad82c2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6251841de1f504202ff09c635e83f6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc936d27f10a5224fbefaa16d8e0429d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239195d6627322b8f5f5f72f11b962a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8e0e0e63b769bbab95be895f4792044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b90c88d86f91bf591bf711afb08d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5049644826cb8b300885f0e91631ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b2e1c11bb10d08680655fb2ba0bde47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db254a29c39390ded4fb971fd2014b7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5329bb854ebabd1ae6564ad209fdf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89542c2b280401e5f8b3964943d99850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627b65ce04c1f767ed28f4b12a2c2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217bdaa354b7289ea73c8f91c11bf4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d36c42e48b352ac62385a83849d1f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d10477c5f40eaa77328194809922454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e67ee76f0ddf0532ac84cb3f023d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57927b739f067e428a6eab41d5d7293056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cc54854b1fa6419fb8dfd0107b24c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd741b1fe2e51192c2f0e9c46e4923358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490fe2516c475c6668550383193b46559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b6592304ca024cda26a84fb2cd31160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7266605d612626b748b99bd65e21a9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29f6f1ec647ff3a6b3a72263604dc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ce3e903da8a79f9a22ff8292efc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619c903fcd4d159707ceb5d445efbcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0d57076d4d3bf9fa5824cf5c0f7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928da9d161c9d0df2a5eff36a22701366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad77a1e42a335505055c8ef0fa80d1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c19d94c9656ae9c5e4bccb4a7a74a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df6b0aac342a7562f3a063116bafcb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5d3a05cd19126e016a1b5c4aa1cff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af23fcf884dad03d22dd52f974d0ab671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e73c2ef781000d987e932daaef7c1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df6c3c160d375fb9dfc155c4ee1a0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71e626c0567d814d904ea5bf5250b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f041b62dcd5a93a06fcac9687f3b48a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ba8618ff00d59ad3aa479581dcbfe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130a0df366d943c4dd8106f4b5d5b1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc125e91b266c82aa58d2130708f9fe378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05820af8e46ca3f12c3c23eb1025df3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badfbec0a516b7b6cb6fd1afe0653a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99e715841411dcb5ef7f15b0206e8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec2ce926173209a1ec38648d81745382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c48129bc562ad567244fd1c8b0a5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264037a975f345f05578a012863a52984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a962b1db8f5086ab5af61eb7f2281a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbb7a64e80cf487cbb7f2c43aa7f5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde0bd7f0dd6729b59dff36b95e26c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acc2f5d0ddcd1941ea0a73d7cee88188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29114e40545853811aaaac9f5f60a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d60ec0af851167d446605247eaed890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952241764f55a389ff7be4169847a9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa1557df3afce8c6a9f32a271c820e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224342061fb604623cfa61b3f30790893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ef69a6da2abbfea03b2ab148d0fa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa95d9c027f4707a4c3c542791d2ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ece28fa399aba9d9ea06de85509aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62536b00b309c94b49ef0b24155327e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a045cee9f43274b628bde5e4f8f9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037647b58a6f91adc7b5a0f808c1ffd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c59567cef383ae0da90701063a32f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab23b1eb0a68097c21e46e24f1108f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cec389d60b320b942d8030a4c74146102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c32a09f914e9e4111527f049506bd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd46687e14127327fa56831491286104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722e9738fc63961d5a769cd4b896bd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70380ca87d7fa52f2e22d44bb527ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4412c49abcacea0a11fa051bf640bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1e25b224721ada000773cb20c379108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56594f2bd97f1a341770b6b4b73fd50c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8017ca5ded01120abc0fa7b5ba104110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06a833c5f9dfcafd0a3c33b4437a5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d69623cba7c2172b225875bac9cd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd88a02c206ac49a72d661eb93d39f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcd91b09935e5e2d7919262a6986e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada51da19cd98cfa6a7b52e40de6084e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ad15e1b74ff2a3340adf6bec3968116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dad51f1acbff7caaec0fcd1152b31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4c224dbbfc7786471b7721cfe6786118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d27c426f34d8f45bee7a70b1f2421119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c1a68a11bb48cd2b43880e3d1948120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ed1b3d340d965cea38ff2e4550745121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdd8d829b7f81b06882077ac905806122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bd88592e65513df3a87c1a6cca5e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d61afde296eb2b5812a9e6d04f0042124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170826996b27bcd30fb2b0d0d0984535125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b1a38e67b4047acbf19024af3acd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d5bd39493d2e8760f64c6d2dabef9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1965a925210a6b464b7287d8ab523ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc7a83b50d4ebbd326455fc94d89d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45423db9c2adcd3f5376ade79317f55b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074efdef57a7b26fac0079fdffd7cdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f88fc334323d2adf0387fb559febad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5493dd8054a550d8308943764524ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db25fb7c927c9b439963a71f8ffc5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78331b94e388bb06e0b8cca46084603135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757b0871de34beac1bc182dbab4cc62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a418d1c0c4411fe0a0028aa469582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67451ea8f800db8e702382390bff750138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e515f58adf2a8beeec655ba4710df2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442a9dcd19e287bb1e6cfe15011ed2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c2002be1790c05917f80fc404bceb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1110676894466db1fec36258d940cf7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a28f61617781702344b0775301c7d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b01785c91c2f2585da0fa1a6db97f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3203aea899b499bff1b8980a5a1a166145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d1f7d83a4ec9c2aa582def9595ff8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f1824cbd3eec0f635cd1d243f6e3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a21e807d07ae44efc00096cec58287148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41017248aac32af2ed23f94c75ad6dc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc996a74b739a47b5064320da3ffb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812c2817252ff0ac0ae08438f8a3254151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190dafe9622497006d72156ce52f97a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5275801681d18807161f0bced5aa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5146763348bcdd8be49dd16d56fe43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1944fcb65678babbf346eb15fa842155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fd9a2789d26402f8b1406ecc65934156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6fc09606560dab4860c73679bfaf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374173d73be83a47ab44422629324d9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca937ddac8624ad6b2b3032dc9f1f491159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35841f348d174c9668a306b72f8ba0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4579d977d04f5b7aa3301e9a9e46871161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea44ad88a84c160f0151322937f0a00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1c15cc3c1f792ce1e5b4ba3bc758b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bdbb63841b5a65fa0cde650c96e50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4daa371100bbc8cbb1b23610cbc6ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaabaf1d84b0da90d91f9ff4b7c5bf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34e7c01513de6a30f09f933ea868ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7295a05ecd5d53800645d07e9ee1a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ef66048656dffab5efa5fdf7b56f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f00211de476a3a2e47ed93116a0fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0803d1b14b23d24e48e7544169226f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673586771ed181bafd41868fd3903b29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa7fa2a99aec48167f750a00f4d697173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa26f2970e161d764e8645fb2ce9b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045112da817fc5e68e0be0e66e9e561175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00750b2a9444fc2ff6a2a698a9a310fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde06da41f339659bac2a58fdc46c637177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d4b41304bc346eaa44bd638fbcd6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024099e34b6a288b39ce9ffa7574534179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae724bcea081807bb201b1c1275e20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e22b3b8ac5a101f108efd4847653181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e8f1debec1b43dc64ec5fb93873f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2f44fd341e014bc1df700921550af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4181a438d7a9afb6db319b61ed57cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7280cbb37bf49942a45571224afbc9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47356ca0d32739e56f2fa1a76a485cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee074e24fe48a82768eb8c0ff56e2cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d231b4d92c4be51805914b6b0ebb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d65496570aaef6091072aa3520210189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a4ee1278ce867db27fa4cb0eca2f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d32bb74d0868701777e44b677ebc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20de44b38f97e45ebe066f994fa3d17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4435426c866363b31b27ef012071d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82ce73257c40b99e23aa9d7bb251fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d086c403cb6cffc9ed7e3ed7a055ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081dc5ecaca42372fa27c747aaad0d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dab47d47f689a9b2726cc1b5903a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e84db3ee83796ec5073075dfcaf92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed729f765d3c5b7e41fb5d72107dbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e03b65c0bc6246d31aee8ef6cf3b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39a8f50c7e27aae8ead500f70da05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e104bedea7a40d624d63f484502a27202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471c076d4c5f62132463f5fff204f14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6210ea04b0661443d64d0260f0ed07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e30cf256db2a216f479e0a3894151205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11dd5b3bc72f00df989a2c4639958c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952ab09df0d256f8c13962be0c0f974207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5905b7b4ce3b247b48e9c2846c2b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdb6df8100399cb34000261bf9e910209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dbeb4185c77d842cba1e55f32406b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22c14ec257ff8dac02b971baa237c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65a3e744bb8c6c8b0e1de5c582bcfb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c88265c637584cf208b1fbcfb84f06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219531c82b1af39c6781cbbf21f688a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00928c6c448167878417c4adaaea4cb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2f246cb99355dcb60c63098da7ea3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558e43d411f160b94c4abb64b3316a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e6a8f842bbd7d0524977acbe75954218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb0a3b269702fdab1a87ee0034ba46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b862c8183d1e791253192bc8cccb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4d85f6f7444c4520ebfca19ac98d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77eff183dd8456149f1700295b2ee2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9765612d024df7f8a7e53f4d17a718223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df46b4dc974d650367cc63a2e61ef5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcf9abc285e4797ca8553adeb4fa29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e08e67f8b2e4d9d0f2a1e356e39d92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bac27868e19e20385e6799fad75cfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21a77be277d966ce67d88a4dc5df6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b49978151603b85453c7cc592aa08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7c240b5e662d4d8d343f08e9b370230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33b220fd2ddb655ff695128ea0287f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7258cb31a40e2ab5ef31e46fd6b0f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e909be6158cc35a6f6b5ec38aa26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3988d01f9f62a43bde823aec6b78be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6f281e2251def939f397f460e1326235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafc6578f970e0c70ad20c55923fa80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2eec974b279e0664beb947f2174f44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede5a3a69a230a231d9bdcb990aacd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28127bf6d37e5554cedcc030ddc8a2fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcefc0c45594b48db730e1c3554f7bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757c672574a1667afcc08219b324f1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53253a7842090eb6fdfcfe9dd3385f3b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f18ddd42000b3c183d499800738f95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a41fce71b39be7b0340f9961d5df5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444e4f71d9baaed6fbda21ae2e44b50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c9d57834c53665967a456f143c6f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bb1b862360f1628f65c92cc358982247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f74730c10f3dad15bd65db894af7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae6c62810d6c0ddc9334010c4958d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde059222d8cf463be37d94470e3e1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd65901ab4c3e17c8eed776d8ff0317251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f402f1881a5c093dcc3e8e4ef91cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e7e8687ea6e7f41cf6d87e0ab1048253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910fb4abd6fa8eeec95d7a718f7d15e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011a3deac4cd4fd3b212b15aa41a36d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d556abe1f1273dd4c2961e4e96a53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a059bc88b190f295a2bfb1e4a9b5f10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0affa287b54b279d690678096e31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51e874fbf62617cbb732dae2c9ea8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d4f668af5290c5037c4e55db8dd7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28379c4209a7c8adffc908f563815c59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49307118f9b9f9ee2839ca0f1c8822cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f731ee6ff9564b9f8152ac80bc3ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d81d63e4366c8fcef6432f095d295e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e68fe36e630e0d74271407414d25d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14effa8b6974869066f134ac9ed51603266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fd6b9c44449e41cc393c66f3f1fdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c857bda2e63522e33e2b521d88da9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7b927e624cfc3a6ee111cd29d8a33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9315c8ff9a6d9b8ad024672f491876f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebddda389fa05ee134f76e6801adb74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e2ec53bac111437675005bf24a64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49274af47b9238ed0091c5393a3f52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b4b1f5a5f4f8f1d24409319281d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288f33f64916fa1d3ba87f03cc57f8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea4b1aa6c3252defd9f9828ee55b0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13bba04c40054f08c901b974ed22ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68634b6eca40f852c1d779329369a994278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a221cd3d22213c564a6cca6eda5a101279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108e303ad5b1af18ac01c07bfa8f467280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395efd64a55564c72376529db3d65544281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdba3bc120f69ab24fb3b7de985fb83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840952421f8aeac186a7752462157c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409a29ea0927837a98ee13a3d3b997d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bab38a5775774132a78dfd2680ebe6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226709eb773505e87b2a60989c9311bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347da01f752457db2e0bde4d6a2f34b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db07725b5d56c579157732d38652552288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55592e929ac75bad9516ea7e5937fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6499e6a2275f25bfe7a19d9c50ded290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aba3a4a022afcb77e654c4458a433291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b986753a66b2c6c4a547f39d8fd5d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b480f3770cc7d89b83f5b81d899885a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959158b1b8b06d2b1ec7f1583950392e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a44e183d5b228473f0ba9ccb3149295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f106f55a38e2f423c14d34a4ce127296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb5491674f8d1f39a7f4141a05e1a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fde83d3345036059161f811f9bdf23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724942a2d9178589612b1572967a54d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ae3f1f0ccc3983d3093114328a720300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141859ad04091d04eb5ad988d111481301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f609479d5f21107a7b1ce551a86385302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda3234fa86256e534166086fec4107303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f741a7c8d187b4d47009b9ac00dd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf357a331bdb233bc5fa65b95c77e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21fcfe670b201cf64eea36a72d2fea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe301518476a198363e917c67350281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405d9b7cd2b4f317ae1769bdd8d791c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eb09c4ef46dabb3850f1bdfe99828309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75c68f2e55df94b8a6f7a16c9d44c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c47a9f1798711b089934f84ecddd1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eac2983f20a71dcbdb21d47375863312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9100cf408c5fa27e23e3d90a741a7a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeac57d278df0a6c5b2d35b03783fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a183c131eda64f475da668595ca323315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02ef34ad1553f05637084244e60869316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37a55bedcd2b9c1743549403044b1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba881a8973c144a7968b5b3ff95e47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc9f6e9524ad9ce3908251e08a7b20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764881a9efc244bab10d8c6fc10e426320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d7e53ac44aa1c3055f2ab6a180ae5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c3e13303e52b8962405408a3ce86c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db498db977bd8b5940146295f489ca49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe0ed3126e20419d498e0767e901f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0398f310954518fea8a03063bace4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e245e03c2ecb5e070658b1a620c39c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3235fb3a4c09b3b8bf9b209502f1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01039481c0bca08897e2d8d6690d0c0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274891d25755be8fa709faa3b37f7fb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e939dcdc71c57172e07348afc41d2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b98a7ac4650b62e570cb02e86413331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a898c334b89c9b0578fa5611f612f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69baafbab9bb3ed8b027714ab98af1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17a9348c2eec6e2e193fa5463982e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eec00c0bdcba5aa1323e6cfdabc44a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a6448dc15c96210f9e6242948d7db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3625b6fd58b1fad8a7e57646adc7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940668c35d8714b37bc4230bb6cb58ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f50367ece2651db3885f9e71ae5b42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da892d3ddc6061a93d2ee700893abd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8444484c93b494ac4d75b4a65a25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb0707ccbe0f5bd34c54872f87c3d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba6760d0adf5720da014b586706bef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b873c43f27d5b6079553e199fa48f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772236deaf7a3e3dd3e878631a39c1d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaca33e6fc6f58b3314cc3a85cb4af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b6d03ffa84bc41144eb4e2a605808347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662135b2496e6f44c7054a451c85b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158376d03b2f3e0fc51729c6decfa5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60663ce12e1ffb5ec294b0bd5bf1d62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e29f6602f01dc5a46fb30032574c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0e135ac493cb99bfa03fc87c2b7b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cf041901f511db965edb099216d9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6cc9099bf2a90916655e9777aa370354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbb1dbd0f7641c29f74947947f8564355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7aa331e51553fa860524a2ec330ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38732ca938607f5b54eee97172e70cc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44093f3b3cdea110a90574d29a73787358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775575815ba818359fdf4282bce971be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f85adf90d25030ec28d3bef2896a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837962456ffa8b54253438fb7a2934d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59ba1b45df85b0ab3be32b3405ffba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc57ed4cddfb1021056ed526bb89b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8531d2b5f15a836a8632dad91bf491364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423b36716b8984a915647bca6d3944f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ef8f4b42b96fb2ac975125e63e45b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e00f32608f20b40fc462b517013b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199c5c2f85eac5a93ed41ebff87a682368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75716bcf1764fd6640c237bb330ad265369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0860eed6d4d9ab11401fa51d059a8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9318c61117bb9efe45cb1078e7a5f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e970dec9c916c8ef43fecf806ce14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82572f1615797e5089e7d1b5e378f2a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c64755f637797d4f74dfdbf48bcf1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe860b142986b482199ef46725fc50cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211728179ae5e143f6aeb33c1cd968b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e6b9ee8364f3129beca24ba8283d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ad8933d75bf7a7f1a28f275408900378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2abe49f819c79d73a463b02a0cd72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad37ccfe420aef5c85f505fe7b7cbfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704232bdf7f3f7f9ac0d9cc172cce0af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68514070d0fd164fca0f7f5e44278d18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a779e0cef3a31b3aa93ade6ca8d39a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50777c8292cb9bfadca3306e155d76e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634e7669f7795c3cf755993b39348c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764fdf7a6b482d498cbf94f78755b11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd58050256f2f469cd5837f190a452387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2885642c953fd6e35b543b2997ffc29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ff6f70d9a4802789172233c3e012e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea7de2f84089b877ccea324248141c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140cd36715a54342f586b88617ffa92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922fc056c2bec5fc5e1c4c5482b057a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472002fef4c4ec4bf4cf4c3a33c438393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e2ccaeef8f9880500dfcf8094af8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab75ff4ef7e4cfdf79b618f781f73d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0b7990d08a606a1d7afb1a5e991a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feebdc134d35de756239ffd68a8b8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35241d69a6dfb0497978cb6ebc897feb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028603cb2caca20c38719ac82b1d8d75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379fa382a3937c430422c44969df24a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b24fc209d341aedd39da90f6bc326401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f071c22d4c1a2039cf3ed1e2f493e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a7a259a660f59ebfcadc269f83ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c856b94fecda27fc52c4f9e6446a66b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78858ca190169b32ce35786ee7b3e5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea982cf99d010a2e64a8ce7af560d609406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a88b38d6422ae04cbea9784076ade407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb457a7c71b3b8f22f2708f6a5dc698408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b3824b2e3f9a1cdf5eca4ac57b4e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8733f7a2e65a8851d00b8bf7add33c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519edc1afee908b14e275594dea355f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea3a7387043e8c955b67827134c87c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b339c31efacd7a962fd1c02bff735d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068d92c776cf7691f13670f21b101ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be1e6b3be176ddba91cf749d40b69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10bc88d223bb5dd2232bb20bde7515416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a4834058f51000680aae93c636aca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc9214ef527d1aa45a23f56b699b96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dfb58f7541776223473b18674ed5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbc4c30e55c7c12f171ceac823945a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50963b0d5bd81a2cb3aa140d234c6ba2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f71af13bce5d5a702080d8d694a38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6376d3754a4087f4eb7433cfb6ab1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b92b5212ba1b30c413f335f13c571e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b3e009cf6f3ecc0b628d257f31d42425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c885989c9ddf50f8db5156e70bfe6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f5aadaa767a2b7b51031994bb514a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a15b803a1210ae4fb301fbe13875c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5c8795faa64dc3395801bff107f5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001f2f7a6e85f359efe66fd278eb51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6161f4ce3f2da9a09f0151c4d9030431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9b35ace63f793d3ae42c3b3d1042c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d802a096d6e5099de2610c486c0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596a3aa6da561f283a52cc28aaf0370434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd21cea01c049db7ec0b916faa596b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1b64903ab840e81b34e2ed0e6eda6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029036c578c0f14517542a7a099199f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd4c769df60efd433e8a433d02fa69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd35da8c7454e142d9296979d9cddc5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed485241d8cd15bc0bc7f841bd303e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82ec8da9b86fa5e63dc08b31aaaf4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26e9e4a6acbed33a0258268e626aef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96583108ef310137dcc6d32231cafd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb4d38ae86addd60f773457d23d03d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585fd423cbacb8ff2fbb4287ea90d88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd33e0bdfe27a5b7cc40b392855f0b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eecfba3937eaa5e43601365eae05f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ec4d3785ad51b0ac411743b75f235448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7b2aaeb0b53052ba8e1317ceb934d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77068857d04950e4079ff706df39c12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b414c95d1c88c2be36694af18ba7d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2c5deb218a0898aecd05af0ed811c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17e48fa15b77508721b2b7dee20185453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c6a5d1f384f41eefbcfcbdb28a156454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b5999e92f381c871131f34165b74d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464cc938bf4883a3eb3696f0fadaa0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c753c5155e8cafd28d2d48e86a0ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f0dc4903e9dbf2d0af148cd151c11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd76149b5bec8506beef6a5a1c43525459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48349285a89c233cf7411d305bdd8b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd2eb375e6ab20fd4eb683f58ffb94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eda882dbfacf8b9f1fe27878c44d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7dc2fcb9e1f3aefe0560bb4320598463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a3495a64c9f1d32da6b21c89a54e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9252a82eea02348ce383097584498a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df4c0da813dc892cca6044ee719296466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e92d9c913dae11c1d74c118ebac0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372cfc7159b0c3f6eb2832d351df535468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420f7bb6c01c0b9b6b3411111657c53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a464d4e28a50d7b6d5943b5aa124470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6a94f6c2c0a621fedb855f56aa19e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9733191a79e0576c43d3db41dafda8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a326ea1f43b35b4a729edbda339753473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55657773bc2d4036f78f2ad3f124fd28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30933d05346d693600f216b58380819e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c03b41ea1ee756903e660e39c80634476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334fbe2b704a0789b18e6305e2a50a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b413845d47bd1cbabdedb6a7fe36da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55075bb1b85d3284cbc45ddba0f714479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50991aded69638f1c98894298d6d68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8cb090c72652c0e660395c91dbfae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3563d4bd1aeb26f789a8175c6e37f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a70006b06c692daade10362976152d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5d721848f7d9198d1faf733cace1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6e6e10f33eab49f8703bef80a84ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da7547bf9c2c101a078b75d39f6db2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ee6f3359c0c2f837e259aa89230e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3cbb94f0fd58e1670bf0b521c2903488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea2139b62ada309170a4ce83a0f0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b88c4d03ae44e723ad6368963b0ef2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d869323a16787cd8a9cda1898c6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffdf02f38793d83dc4534509364094492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82502adc03307eeff5b79afc556c97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3a4dfdb0381022e94edab7955a38b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317909327f47f1d156b21aa2cf1cc87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f592a3744def53da434d327e7760b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b8ff0ea0719e025429488d016961a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad72fd318b033ace0dc23aef875d49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba6c3ddac837ee646594c3672256fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e4cb9f5db56f7359d646470eed34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d033dfd85fec6872a9814ee63ae48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bce4aa2f766a62e51e24528ae16607502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a6cabee1f98c8bbe203f8abd5a2bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392e0649fe5617b1601f3124acd0588504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810e816ab04efb1405209f77f7c060c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28013dba883d57ec19c154a554dd8e77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d316398afe88dd99c019c721fd66c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddfa41f50b65094e7995fc73e7b421508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8163357372dfdd4da61b67f4d4c9e2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6635c9e2d1675904cdcd09619f5e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d697dca9613891eac06ad64a8eb45fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680f036e9f7127e4a74264551eb1adc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb157d312e8a46d3d7da0da701633513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bbd2ccf26ee2eaf379f62d7357cc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f4b67a69b313c8366383fabff311e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3819a5275ce01a61a322c7451cc116516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13784f938c7681fc72e4963dc5377fc8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab053061ef0efe3cf77046c8d4cfdba6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9acbfa1a60d3646f94b0e22cf1660a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08771900e410665293e478dc1090065a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57484b62cd0c6e92e6a035d4a9d35521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985038fee9ff3ca4452444911d14bff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cea5b6d45cb59363bb4ccd02385d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb883a71aa9790bb635fc5fe56bc5a9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa1d90a0fe12ba98ccc5db9f0c321b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb42f2cb2637bfe2d2aafaaada0813d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ffafa7e979e35d267f03c2c760f43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab5d511085b2f01f0a97ff3c95f40f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6287e7174a9baef16370eff0bdec4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3ae0345a0db6511867faa0b943a56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222f8a3c40903fc4efe8bfdd629b343531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d447084d210f95c5d47f1c27771ad4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356622b2f02b8a9c6d71e759f59af35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4438d4ea3179c399d87f650ac1e4e76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af569a95ebdf43655dc4499c86a7de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ad60ec2a4c4b04e58c5700328d45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cab3a6a05e04977621778533be22fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a08aedc3e3a3a232905a6d92cceaba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425751092897a3c9df08bb0fe7c8e02c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3addae74866111e5a1b2cbc18f14c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90380e5e039bff10f7079dbd27322f17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ded70eb3169ad4a0904f41c805396c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb52439c5ad0434973bd52f913616b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54752921c89f798082d1456c93947780544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34165d816da7b036ab078dd5f52157f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e97f705c3e2d7de19dfc8dd81af40f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4985323b0d7db3b637692d9ed36711547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d4e28b53b92667bbfc436e82c7d64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036204e3a1cc71982b3531eaaab9533e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203b3043a42deec446dcfa4267aa634550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55bde696a8ef45c3a86b3c2527b059551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719c4e9a115d5e60d511e0e431f11fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbfc2c3cff779f199da0052ec2c884553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aade2503b70687cbff999d9a9093f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb225434a028d18b170c6e1fd8f3a45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b7f01cf53d9794d03e117070d592556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fd07a6f613a6424b0e9b4a2580c1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caf5b46d17ac5dc716e36947af8a98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9a113a2fd839b2098d56ebf5051fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498971dd06f4fcc10fb834e68d0c6d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f14c03958327cf295820acfc8175b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73acb9842b2856ab19b73d142ed8ec4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cee70d471176fa79d60e7e56ca20fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c8af0f002f4027571ed1d5f8d04c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731beae389d3e5f81b1555450e2f6c54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349dd214fc4590caff2d2be6f488c8d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de92a385fb6e8c27504ab15b1ed497567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba67a092230ae80583aa7f181b1b60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a624e1b0628353561da73ac5c9082e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5b755e44930afd5b135a15f2d025570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fae7cb3ab53259a050325285fd675571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d18536407ebdf49e9575e0472d7147572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801773380a1d2dec82cd0e83ddbdc67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb4bbee81849b56de9202fa894ac57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f85e22a816f4cb3a6feaa954c1020e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad9e11543db51b5743cd898365af7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f36a3ce667baad655c896dd9f37c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacb5f47726f5a003f8414a59d44976578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc784f1c2f15a8a7975550fbd4bad0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bbcd5bd427b6af9789eecf850b1bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e2277cc30e2467d02c1142517cbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5271121f430437b34de89c228ddcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0742da154a4221a381e0aa17b0d05583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11132ba59fd276d59b23e6090c8f700584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717a0ce70b2da92a0c2d62f0859e8ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c53686009e5d6dba4ce727ec78b2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a3f472fb45529f9c6be2d0b7c57f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd12177865077f3d5e005dcd2dd80c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20616149c50afc397d208a5181a7c7c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac29ca077fbbae1e25b11e0eddcccb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b18399bc4e20372cc9a67d291104b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8dc80e7dcf8cdfed5c938f47e070b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ab55d459f06f3c1a8780197b5ddb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06947a82fb1aca61ac58f71989d65688594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502a35a0cea5c158ac61182db9449c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92dd68e1ac13a999c4675028bb7f79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e112dbde06705d58f2cb4e46b7de63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78e074031c2393f5b711e5ef361922598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ac5009cc64986db27334c461eb20b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357055cd7908d3d54757cf81df0a7eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49e42077703473b9aed5998ba14087601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf951585437cfe08cf9323c65df44cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61844d5237bf006b3df287a56a7662ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9b8d08e4047f4631f5228c17b4698604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4391db319ce5790c9220eccfaec6fe0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa099ba77dc9119d5036e7f8212d1ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece97cefc016642a0ae2c160e3abcc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d0734d17e127a56d2b82066ee3f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652b0319cf7fc1ee19c2f7be89f23b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86342f9af2010a1d5d4a09beadbb0f07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae082d78b14ff8788d30ddfd08e9ddf2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111b42c04e2e96f216e21db286fb42f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83965490c472af1b8c651911ff507c77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0728b5bcea93b9d0fccb86acec89f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23373cc69cca5ffd7c5b0b07fd8fe68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220be16656ee502341d925b10fc70df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ccf8c68d81e44a0ad3869bfcc759617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f27378ee31dd278741a13b976886618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f17841c1697be7130eb70ded8c6fe7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6aedf0ad1c99e0df06ac5e118c7a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c87c9c2979333fc2b7e827338e4c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59c0e22f4eb28bac581333b27d0ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb34b801b9f6dbab45a0a483bc0ed1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ba8460de70b67c8b08dbdde1b120624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db8c09624cbef24d097fc2a0db70d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5f0375db58a99caa5253ae18d5b12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f246c502bd8119c1e64de456c7270e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d977aafc7270fe38c7f0525c44f33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec2e08f188d431f01a7dbe02af7e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18200b38215afec1d28f699a7d58ceb6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4990fa19872f33fd58c69f396e546631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6137aaa9f529e64235634a34a178b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb60f1605d0632d6b61f167af25a18e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045954bec0e064a3c421aed17821a8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd9e9d9c4d43770f1ee654c379e07b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126d0d9756cb70c124052ad203473d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dcb1aeb76b612ec23ee21679f18b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e6e1735328bc2172e4b8db50e1267638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d679e2a9cf1f5791da8689f18d4e65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b4380af6a2a65e6d92335018783a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484d73fb0739dd92cefa6c93fbb0a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76300b593d139f97d2aa45498ed97e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942f8144ce93720e705c6aa1663311643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccbff543413b39da3d806f25456b6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57dd4bcf65eab094bae604c3e2a161645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19b16be014f982454c4ab82620e0f6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c16751a9f0fd00e2c74dec1cb0ac6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a312b2d2dae9a73e26b6afd1fb5b2de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1ae0bbc7f9c926e48b82342797d36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae23434ef37077d354ad1d21c4eff6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06f6665d9de42c7fb9c38ded0d6ca0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b28385bba88edcfc524cbe324a912652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881b13861a225f452dd057c6e7fde98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed72879382c83b3a743dc4759eaa339654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764d4bb81d94bfa86d930cdac3bebe1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcae43b8647320a2519d01c6daa2b91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6030c8f266537de3ed9af941d827964657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544c8fff1b634de9dcf94339391529f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba9ac5adb1d29204807bace347dc3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dab5233b1d0ab3dbef757b9055fede660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d32ef3bdb5cbbba4132105929a2aee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30506c9f71cd3482ea393ef1b45b076b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c3367144f0c95dce1a031cdee1558663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367dde7538aeb5bb35709f30c417a7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a3dd54fccdad1ad03475dd5f2e4c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1559f8664acb9d0b4caa3e2885bb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c1b5c25867614b1c9b7665995609a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683563815b0c379d675e2e3ef8c9c7d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951dd5d9e225a38df44e053c310acea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235ac12f65d5a9992017b514bcc4f08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694fa630313165b563fb29f238ee8ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb0bdfd708e46e921417015fb14d2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af9868495df0e92c0a90de04f692c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beca2293e8d0ce1487a102e7e4797a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e51051d7108b2128222d227e1e4ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7677144fdb7a08188910689873e98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44834024e5e18b61fb5fdd215635b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d937bdb484a859dd7bf966f9ce40945678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507cde8cd9e708bb59701ff485acef1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdea9fb21f9158bc94e1ba65fd1b0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a1fc5b95da283bfb65a0adea026ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdde3313cb64a0d60131afbe56da3b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36836376cd8fc44ae2e8554dcc8c1243683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7abafc3a22c1cb4f3e7f25998760c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c42b7ec7625c1ce90cb94f652a77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07652cd5f9221c38f98de6c34755f6b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609bf1ae6b455716e5701d3beace081687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abedb2cf732fe87ea7e98d206d1c09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692805b35ff76e1ac8ff448a0f9a920689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487161ec0bfb52733adcb9d596d94b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a688f2fe34b36c5a5de43307fc868f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085bf9867071293e9fa743460278ebd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9d6503e654fd26c944819173edb96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1c215849bc969ea863e4ebbefd824694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390297d5083ce51b8d4215c226887a1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c2990e3185a86bced20dbbf2dc40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fbd9c234fd0e018f7f6750a49f37f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf87112f7018caff438cfb67aa85c38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af4cf24401477e7bb8c141013eb742699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5ac7f922c5b67c41cd8112ff4de6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee3f3933a27c63e94db846243efd2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6864c2b63253bd1361e0df0d80955a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff3d6a97d8406ae5afa6a18b59b368703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aee5778cf7dc63ad69c0b4d354201704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9dee47834ad255624ff4daa7fd6a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee6f17f65952411045711496951863706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e348c2961a72a83836f7cb33514ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d902dc862e07a508b98cb7a057271c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed248915e6b0039ab85978447d61ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae00a32419cd92691a83ce56cfc43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61425b955f381d369ae96f552d729660711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027d3f09f0bd5acd13aedf6b9b3cbca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f3d421295ccf633612f8e5e7e252d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0ed8936d2c9d1deace08f8244bba5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f76a1a309b8c2cfb73774c3fefe75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce086e24fe0bb5da352c5ff58d6af2bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42c3cfb6c939b85f9abdde0f88d856717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cacdfac8e44ef034bb951302c2a69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a6310b941d1688348534c315984e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f08057da153f5fcd553b3ae34b9f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6664cc000232771d004ed112166bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489d33e36c4d76e3359b807380d5dec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1758c338d2c2420d1e38cde5b4be495723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a93e071601719509ccd20b10d8b59b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bd76952db5410afceb823b5b7236a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc00f24852e7d6a5a5dd73a9e193f36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7118697488c27ed3e5cfb9a521bf7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a42763b52c684eabc47fdc5d74383728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaafc193bf277844184afdd4b3b660729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6279cbe5d2487f733876708d5a946f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252edcb0eb2ad5a94177b24ff032d8a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fcd9eeefed819338e4586c141da6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e89ae798e1d5be9f2af4d6d8d5f12e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c362eb1e086ade014abf236eedaadc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f0baf366c134bac5acc569e13b229735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea095594f7b9399d813587fe6ecc6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e5721c80e83a2bbe5a135900aeb57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7618fb639ce8d03b4950a0ed6ebd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6447cbe63522add8c64f856506f4cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4827b121f0a68211789de7af8ecf27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4c10f212051fb1ead99df98a7e3d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae5c37be644de98b4894f400fbc524742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69c98e85c873885492ebf16768c41e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e6acb0eadfea33e6bac87b63e3af2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b74ccf8bec693991107f19d6314028745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d959dabc93aafcfb747223383f9c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe78d4caad4d239353d4f4ba130af64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058ef041fb52f62369189b307d08091748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de6d70e2c0f36e7d160be2a83b3408749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a410ac4555317161945542305316aed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4645d3a8f478d2b8005b8aa176eb32a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7121cf99bf3de530d8e93ab7cf04951752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d081278bcfaaf40471468ed46acdce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c12a88533e5d6166c0b2a637dd7694754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4a8bd87b11447fee93513b21c70f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d05d5dee83371327c7e4c1e375ae58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d1de638814b002495bf38f818562a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7913b443ae94e3186d952d39a237758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7419fd461a5784ef27a921c2ec76e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ab48a91bd47f174f76f19b7a3978e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0032f4da1f6144dda091f85484e72761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e3dcff7b0d998db674cc94bf35c57762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71112a0aa7690014d09f0cda5c30c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1803c879a2e5d543da97df69a59ef98764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3654d27063b264c2bb68fcbfcd101b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b045fe8271113556ed2883d171652766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25397eff3f5076175f9349ebd074ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ab0cfac7bd53ba366e87f09b3401768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05241cf47390aaebf8f7c1bf51ff8a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1994b7dfdd3c5ea3bd9289ead4a8b09770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a858207e694f5a717fc5191fc29c94e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc9eb86b7053f97734cc628851e029772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc096768e5d77cd8891b4d4d30116d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4236bfb9725a5aa3a3b769376849c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad21c91c28b5cd1a6c3e9f5a2c7db3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad734ec624d06cd70078c293fb757795776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a6a53b71f2c25eea7b6dbe200b6ec777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41417fc18c525bf36a990e96c817f321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f90c47f5949aac020630661cf635b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209af51d926d812e8bfc119c839b3513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125a30270dcf65645ccd471ed8d88704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361c68957e39850609f9c731f076b165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13c9542c3dfb3cb32cb8b51cb39b896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6334cfcf655f84d70218a2c2a57527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e8f9d2fe433d3fd90bb7b776500578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386414bf3986919d5539960ce6303119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294b41052dae6c17002692f667921ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336beac02a57772e3017affa222b65b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fabcfddc3270007e12f9ac8705e3ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f778a004ea6db0f3714ab2665ac51b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a3e8f5ffd047210dbd502a6f9402d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80027d8292636bb7dc290b8363754715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7352f24dca7e948c7d5c15eac7b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d77f2d7ea9eb27055ab2e14fa96c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459961a9fb5242689d73d6fe8ea2ccc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da6c4c171c72eed4afa944b124bf019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20db74042ae9e7b3baf09fa0c70b2d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944aeb763f2ffe0e413503b8301d3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c32e6f4b0feb35206e03ba60396822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b0463aa5abeb330a98825ac1461f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4b9122fe914e8313e6df5fec9845b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2bc1696a4586fd3eb997a016da37c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dccf04fbfd10f9c5d6b98bdbae8f7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9b816b03835ffa09a7c9a6cdcf81c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879eebb1001d8427e236a04568b99c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264e5e35342dbf22afebca63309762029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d282f6f40abb774854616a1f781bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3e4f39039b0e0694b944c8066782731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a7e2b9ec8bb32eb0fb973cd7e8b1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e8eb1a294c5b1e38f211d36d3a9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174ced9044f0933c6fd7ef114ed44b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258659859e69602559b5b7b5cb7b8c5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b61c65be6f989f2eb2eef32eabfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbcee1711dade8e52dadf86c02613037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fcd135a15d6f1194ba0643e1ada2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03279f454268a099e19913f1cbfdc34439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6895cab04108da9fbe77a9dcf4f03040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27192cdf8e9d764288698ee8f29e8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b168edd4cc730a29c38e53de0c9bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66fbc73909a3e810b98dc43a4d0e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5be44418bd713823768ea4818d97244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ebf0ddfd87e34c6a471c5b5e421b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508121fcc787324515517981a8c0306646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4ac43080946c60f21b579b3729e7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322919abe3a8371dde12000887cb93048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adf6982d6b1e2cbf38a61b6282f42a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2631c221a5874d4a91002883a971d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd746fa0dcea8f3f2139a830d96df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df47d2fbd0d8d6eb7a61924189a17d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e2fe84e495d6e3411f3aa789499cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497afc7a3132485813f497adb7a9022854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6367fc749b391a77910774f70e505e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac90ecf152a68a109704e40385ebe456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c576965c978252f33dca04402c6976157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d8e112c042e301f53f036435fc2fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a46a02bcd27ca46843586d72392b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97d7634311738fd537068e79a687fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaab466aa4cf98924529e612fae794f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22a52069badcf5f5c49aa595acfb2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b063ea5db2d2571dc91b46257cac59363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de08e28bd248ede2b89c710db018e2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084a1a3b2e7302e4a1fc2d69529bf9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569868094bbd5c098dd66c73454d473766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275dcb7d914a19fffbc6ec5ea20d78c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff7b27876b3cb1faf9f57e092e1a1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137560b9cb68dda33a90c0b2febfca269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632aed40b1a4144a6485ce6e6acc24570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fbf05a89a76b5a24f34b1cccc971d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd2322bb4862402c4f4999a2aa180d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20a0629c2382d73375af9b3c6e01ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08b92752d346d5a7b593577263edb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ae1f169136d1ffd87a05d2ff6fbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366f5587a1bfcf99543106d86d1376276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b07c2f18a8b0771dc50291ab87be9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5615eaa887de4c150d636788f8125178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6afa3d5ff909ec231ce8c01a8eee479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a34fd787cf15e6aeef5b3598bb86380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94b758424c30968249c24edad356b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1a614f34974b6e8941516a4f2736982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8f8ef5ee735672fe06dc86a938ef983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc1a0194c744a8931c2873c447a98284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653143bf72f3d96958f9287d13fddccc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65a5c469b1b99d6fc15477ac63ff486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76344000f0347ed13b0802994e041d3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ac08c82a5bf996db9565a3f1490188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bd2c4f9702eaaafaad808c1a16c3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c720cfe897d0df0432353655087d52490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cc8bde65d8859ae19929acb0b857691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceb58b073af78fda980fbb96af660f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549de97730cf593e0aa43d75f7df17093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ad531bdca7f10154d1eea78d1f6f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31b761429a4b955d717e37ce9564595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf5ee4d5459e6d2b3c8d65c61b9c4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46712eb1dfcf04b5681f0e4b9e72596997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b746c10503775cdb072daa0723308998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63283fb4e3490745acdd10266ed7e6b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacf2d2f1d5c0133c1d189e8a9d0535100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08126d0349de078e0308926ac05e30b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74e9a37f21c1bbe5a92f9b9d1e7a52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015514e79f0720698305c1583a142e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d35122619e12f04cf45ee714ffb6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74df45132f32c781d8c34d8adef7dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c41a16598195f36c4e95f15dd0c9c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee70eb2e5b6e44edf1a2b8390a167e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e884dfe6666449f26abfceb14a6be7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f255c6587f5c062732e565d19d4e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba205b7b53dcf158e5bded193aa8fe50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d4db265c1fae2f952b7bb2241f950111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b20d07535e7b816473897193467c4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451ceb764f05b26e7301593df05b12a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc861e16621484dbc7495b19711ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0daf8c2c8e9f2ccafe6076e0a533fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf21c4fba18c61a20d7e5530da7165116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e529d88a18355b773d2e7119abbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874550efac3342c305157a0a086f19fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9956c3c77bbc902c8bcb8b949bf53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f52d45f0e0d3fed15b5be36a52592120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670df1be40d907f3e835ec9b04cf54c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe489b6ea86aa2f2c34f0d8b5009a4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899414edcf207c3095e4f6db50891c8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac560787dbbcbbf3a6bc79728c7cff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b0178f35b77411f51ca6316ec3dad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387672c7a409b8a2d637878245f1d6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bcacf7aed0d6a5a3a5a10bd957aa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9f407b51b3f9c26e6d80e560cf886128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e5742cb6f5e1ad253791288ea56ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41887ef3c56f5eed9ab4082e9c030a36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31738358f0a9ce98743f9bece8acc01a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee20be7dad854b891639277d119099d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323546c51a931deea416be80e5747644133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24239f030dc53b2ff100eb0646d38a2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734d31732a950f47a6dc1bcb9ae39d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74912aecdda18d92d700eb87a284b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d74498f17d2d0eac40d34ab6039e6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b9d5bba3f99457ea33028efa136f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840c7fbcfb2e46266c4393404b9b392139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b682241ccb913b53a744eb0500bf624140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22851863f687ae69fda2ba13294d84d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3084ae377055c9a662b84119bf27c20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147f33bfbb9cd6988c3eaedcefd1a4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440f9f2feee5be8c9ca4101c5df5017144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e00b2f0fece7d089b998166af50f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276ca3452b4c5939aaea8de5d299564146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d6372e781276617548598f700ffe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba030ce29b5de567565f1c67ab738148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e8d79aaf23ddb3b1d227e59d570dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fc084c932ca69cc56f8eb55720759150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e7d84102bc5337e89dfe17492690b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85494c5197864cdbaaa91e6a888129b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c8d24e8dc63eb9b8e2dd2e6ac5d29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b09d89de3236aae22b634802a0faa7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4afd838a8187369d8f4d7d17f13979155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ddb948fac1ac8de0662f971624227156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bf308b3731e39d3f95df63e57079d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809245d35da4098af826d56cd5fe05f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92fc4776d486af2e951b77f4fde4c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7800ea0ec20d829fa6a0bdf56ded2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c345a991c1368d2df78306c2402e3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed580e288d4c677c75d37fbf06249bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd3ca2fd3f10d383591b0321dcea1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241957ee0e7a39fcd5b8da35c7e61e69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3601760615acf8d6f0cf11eb6c8adcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efddf37c37b2e3a2bf87f20b530259166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e40738d397f69d62e2b8cbb16645cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ad146b372b435f70e62393bd9d098168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ef20460288c3fbd867c4c3467eb19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3bcc89bc31785f8c004af4e85bf35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46173417eee15b93c648cb5d69ccc387171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f3627dc341e52c5df15025716ba58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56af4d40bab99d09db7c3f00d21e926173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4b4a0b9da8cb0311cfce2a05e0b2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028fb63290d766f764616e40a7f8f71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06065131ddb8ea125ff90d7786a929e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a20ce7ccd1a5b4dc22626e9af3b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6375e896d9dace3883e50774b135cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d6f6b977138632459e57eed4b13b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0552e1519a76d632afea9dbacdb37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b410759a32eeb1ca101cad4dcbddb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec366fb9f74c98794fa166c74aca4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b0fab972a7c95193ae2fabb1ac3a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b06afe8af5dd0d1253b6a6ead71788184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf2f6f26e487ada76daa96d1f65392185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c746f76732c7a63aefba5dcfc5bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ab132bff5bad359843b24e986969d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0a6726d2d86da0a7eaf2a0a70d46f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02caae20c520f78986406bf45f533cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255fe7334bcfdf1992dea41a93359f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fa53418ea5a5a4b071ec9f7495417191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb1238b3928f9f3d9d007f0551897192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b4442ef490cf4c6dbfceb82cf5df8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45332cab33d8ce616b0fbc275f5d81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed746927a712c71f9e8ee83ab60f2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f77635c6c890ac344f2b9bc710c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2174596c9bba9155d5bbf4d4eed1f88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867c4e91fd2f52d0bf4fff79302ce16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b177f9aed050f543272b2c1c9530fe0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38836f4988fc07c79527425f449d2335200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dec9ae58a5ea39e2c9e5c89979482f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae7d70ce9209c3e75588214f1251e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1f2ea6ebc00baf8ed423c88d7b0fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c7224f1748847400a803ccc692399204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b580876629ecd65e56d4d9c1421895205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a443cdfa4d89fbfc695cc01ce58cdb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab5853cd80b7f72a92e84763daf84d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca881430c3b6b9bdc58effda7009a77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622254d7d10b5c74e560db06291e843d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fccd9144d2bf8318be315fe1315e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c1d33f2ac776757c9adde4f5674e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb9d8a6b2f16340c4290d66ae1f656212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806767727925b59f15485de9bd5517c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eab55f709996b01b8a3ccc58e8fce5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799654398fa67b0670d819d2bd54bc2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de39bd7c29f1ccdded89d7f57dfd5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a9292758eeb5bacd9c53d1b35e8e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ae91cef711225f5491526a2798b04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635aa207a5a754cddf5711eac73767219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70173fb7b613e2a500feb1b818b34ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053f85b86231378a33f27ddbeadcf47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f83e44ce8f036447003beeb1d21f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a81c2e5e77a197e95b2f9e1671827e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b77545cfbe152b23a8045b1319762224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d148a7de4dcfc1860595c319d9621225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6825e10603afe2f751eb01a4a85559f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d8988f3eab490923167a917aad769227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c509b79a90fc768829fa45d0b39b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88372256ffefef58cd76518a3378dd13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2d5b8da9ac3cace2aff27a24d6a6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527973db7f405b0bc1fdb471ddaa888231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52eb1e8ac7909efa66a55c8f27a859a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455e6420867464b428621f40cdddd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d91c9d18bd5157c691780ce664a59a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186c7c0eadd89a9a0daf65058daa4d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeac1f0b3d09612b0ebf309de736a17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b3d393f696fcaf542f3eeaf32da25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a82b2375ce392a980f2cbb89e347d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9c529a38900072ffe74ca1f157d49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee7c59b9839a628dc7a08893120d72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca80cc6f57804fe7ab707c7ed1014b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f14d3f160bbf26568d5ef3647f4a7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb56ebdca26ad4c6be8a26634ea46e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6823a2834e82feb6b4ff527ac69f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4543abc78138380e84e72dcafe624e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914eb0e0e850c8e30eeebca9548d00e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833492fa82c7c20de8ae284a2ca4a012247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a3ba908f42b986f79398aee003a08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c9a5257895a6b20fbf351261fdeca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32debb39d4a1ef5fc27203e7507a5297250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a98580405e17b58f439288c949124251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c613394ca2f5d2751155248e57b66e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaf2fea934abe4e4d6653d20f375b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b1146940ce15adc1e72f5dd175b91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa626eb146285e01abbd0ed19b81db1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2278730ef80c59082bccdf24f2f70a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d51243fadb37c66fc9480b3414a6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc65cfb99d6acec225b4354f623fd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a7f67e8c0386e71201c45d83f6a73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5119467df65ef99856e8089ae4c11e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7c07a1e45ada9ced51f038ecebd18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c387af23b22095dee085b83fbfd8a22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90351f5044b1bfd63466b887ba1adb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf5c15c05d6d548025764c945457f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ea86f7be5e36e350f15a40fe451ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2596d672be42ae23e6aef11366ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ba9005bd25a1c9ceb1469786663e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef068ef99e4b23536b19c63eb2f0dc63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b7fbd26e62cab7db6673c4e073265269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab217f7706bceb95cc6e53fe8ddfc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefaae94204b29d98d48ba371afeb9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315805c6eecd9bcee975d38801caa30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5c0f100d44fbae3ea1db3fb1fcad0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605567fa4801cfe3001ce37036f43c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd51f8c6f9f24c8afaee92bb14bf683275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e55d59933fd81f9fdc53533828a2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710405ad925a8935ca94b4a6cc33019a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6524a3a41a28e99d120b3c218674e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c96d56b28baddfcb0f2af569e50094279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270714ed699d4db3711032c560935be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39357d8800b00d5e8eb87d6d6d25920d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e152b3046333431096c65cec0222282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bce9ba5a80cd76203923a7e8400c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc9657de794f55704d6f05c959eed6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365b40d6ef282832d883211333ef9b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f12df41ec80d4acbfaff78909b48f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5416405bbf2633e31ede3328e61d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad782cbc63eeda4787c55f5320ced5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd3232f00b903ae4924c06f12259d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb774ff634e9cee86f35eb0245e3fc8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b7b40fec8055458c0af1be692e1b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dcaf674a0a23876d06b3ac1b307c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11deb7f202d17b35f3437870828875293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946e95104e788b953878908154ab7f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8b8c3ddabef7dc05c18e112c1dc48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bedfd016d2205988d60b302a5a42a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224ea92325cf055270e245d72b036e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aa36500b83dca5b41d781789d4ac5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102036903c8b165e041fe8886c5632299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a6567ec982384d6bb1e397fd479bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec34b7e17603470ce0c0c1bce09c4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a1ad2e59eddecd832500c0a17675e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aae906fc9129574893e818f13cda8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e87a736605b53c9846a4829929ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051e6368bbe1994b1569b227a97b794305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15604f0d38c5da891031cb0304a739306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360d0c412c5d592a74667efe2733d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b4bf0847b8df00ccd2af9b9954ba8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a2e1517b8db8894b790074e7313db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc03062a386d28ca89804011f2989310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c88f6aaea4339e849db23ad1f70976311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a2bb0615794f1b6a6aac4ea1f5ac6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb770f788b8b70e9b4ea8ab046f7aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47190bb6c050ded200287f944996b4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec8e03c316eef39558c3a5b2ed8d9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada2260d69ad7ddb20744ef0d01125d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264cd4a8f204487be96b454edf61af6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea95dd304cca472d9e328e11b6fdfee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d699922a10c018eb0ecc206d25d12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60039b39b0197a67a423a18d6143fc2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa87f0b389202a5758d0f9d68dcea04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49b183aecdf46eba52be8e848cb13a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc148fd79b7f40bb9eecdcca7b449e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ef3b84d31449844bb2992533e8b44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089090a01a9b79cfd6d89c47478786b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77789735081294369fe2914f0727d64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f2a47408f8541fcd7661817965ef9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae638ba4c87e29923be22d31e68bef97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c722f46317541ba2e75f060bc709fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46431d03b424a6dfc7152c2a4d81f9bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca7c7f3b5f5ce3e06ee7290b677ee3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f23e8343dc05b96ae39b7811dbf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83208d8905159224cca0a37b3996f9c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db313db413b8bb53dae812907798e3ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c4a741546e1865fb56b34e194b603335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc75747b15a7a218b782a05e9e7ca7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb5c2e00c50f61a984f3ce8e7f9b59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcf20235e98c660808f6fb9bbc04c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590ca9bda334b3c931ed92fb694af4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395568eba23e0544ce349f40382fec4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c63584ff2eae7684a7fd0622fa743341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740213f4cdd8fade413c839dd3663304342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5a0e1c7d1acc9916bcefccdccbe99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc422631ce989980611c539aef3802a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036355355d7ea8919bf8a6c7dac9ecb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2588831d7a2d4bcef6ed9511e3a2484346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a77daa2037ade20d11ecaea03ad29c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e623836c92b302f7dfb60e12d43f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dfd17d91c75fb0b31869fb03275c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ede54693bb080718d6be93fad0e61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e03ed18685916e2b4c8a60fde03d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d485dd266e35015f4f79c77121ad976352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6832b8965cfdbba5088a45f049a5f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cce1a7d2c80a6403dd679a9d814175354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec8e2efeb58a4e6ff821349c5d6916355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebd25e5561870e75fde2e20d4adc1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffddb6b5729b59257f68453ee2fcba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e30f091efc560b96f9c3df1b20bd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a1f90bf453532d48ad54a10d62205359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235312760038e4d183f95b34c8cd0e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e605c8cbf701410183476f1d1672e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc0d4efd2cc73a638578142e350bc3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15f91d3bd1c80cef5fc6c31384f5a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05bf72bbdceeffe136c6825f314ee0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7016acb755eaddfdad31eb98614c41f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d3f7829cb1a569f3b6a435750537366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e3cfcccca7446ea74c02064926759367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4a542e87cdc0c0bce9ff39b0ee7d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df28f9993b3a256bc5475b588d693369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521927dfee189ec748518bca0272f68c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373186e5e1270def3f17135e342dc39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c65ec36de2ba4db178822990faf4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d392c28dbd46bbbd3fec08e2813bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b76154b95db2c6b4353397294f4c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e709574b4b6a27e38c318023c8591375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35217907bbe5c6bcf158ed5d1de30c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a73e6b78d4a6b4d04a89a03f8d554377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db1576f9e5cfbde050f5d40c1d520b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1e4a6587de75fd58108bead912fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6747ee77d6fdd5f1a974ade8a01f3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0aa22b1a22e6a00193fa832c73000381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b06b6fadbe572d9a2c55bef007ac59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a20f37c2086a36ed0eecbc1c06730a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f60f55ff2d6f1d2f5e620a6e57c71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaec7f01367125e7ba3eca80d6d77b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc03faaf3aeb367be9b98db4919c51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056815180652d6ce4d5a9f07151a7db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f6019785f86bffa800dfb37e1f44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2038902314ff7bc77afb2585aff53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb9fbc7fce367ba57b5a5b019fa3f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e4cb35233a3bfb69cbda101581889391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b2f63f8f0a6fc36f55c4e385b462a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472c00f2ce01ac7615205d078e1c621393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871113db48c59d803dcdf551c54abe50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fcc61acffd6dad5c261cf3e4dd4dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe40bb5c8e578bc305b87b5903d42f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04edd83bd33afa54a7555f3e7a97d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f446219d607add9b53699da3d04afae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da651dedaf797fe505bc05b8ec3cb461399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944614156792774dedba6444635eee92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18f7d0547f4e6cd1f07c1aa9823179401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3296ad22591148e7070bfafd53b98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac0badf89c1e5e4af20f6086342a89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490a047cf083cfa046afc433fe5cf7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37119eb074e00d0cb56b80d53733c4a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88aedca433b1a8f75b4f2594d65a4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f5e2efe5393a4c6f381e775431361407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f0a21dbd7ae6a4dba14b1cf1ceee4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f642b08bda222f77a1e09f47824fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c96f0c81514534cf18ad3178daffe1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ebfa98dad7ed4ee171df61b612c5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da379dae5bdb38828599e93fca8725cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979af2807a8fb10bddf8734b251902f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29453f135b8befe1a8e70782860c71e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e230488ae3684f492d6a157342d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ec957fd8577d16e731047ffb10f4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2cce4d8a8e07d815f1be18d95ed2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a65968b74b633e7c01c0ab0abe2709418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc6cec0913cbc927133e2c73721cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c1a73aa728b0e00883703cc567b73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867a27b1e9fe6b963ebd68b0dc28677421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74998c1e57cd295acfb3ad580188ab6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890278b60efd27eb300f0f2d4a664e8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5d0e5e09267577b6bda468e933541424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd426703d9814fa6ea7e18cf4934d01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1391450ca4bc9c40874a5c5137c84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9caa2e3f5666ee9b9049ca28c88e123427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c543a3e938f08b000e6ece7c6f7df5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd9da4976ba607a66d3b8feae0382d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961e4440e595470b5312ded6b6a3a9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3c216247945b5b43a44a5d11f00ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaf6b8989f9275e55361d07f02f0f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81a1111440a1ec5bff1be173487aaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e243f50a77ec507f0042e964d8deee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de0df8800fc23776660f09fe3b618e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1270fcd23abed380b06db07810fe2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a384cb6a2806078b2f62190817802437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af551ce422e7ff60b624efdc06a483438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67965d6e821e1856ab97d1a51d72db1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2a8199d843139eea770ec9c76233b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856afe9220a31bd0fac16d3e04875e93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5a48e5b6eb033d58907befc3f76ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64babbb712befb7006f4b1a4f109118443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74304e603161831f42403af9135382ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d847ce2d320b46eb275cbdb9475890445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55779f778bb20d7a16e7b1c0b1f8aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d27adec0c09750e041fc233fff106447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9513bba930853ef68ae77ea52af39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4382288709d87a501b185935810a649449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dc9e12b8d2c0e8778087b94b5a2fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53aaa71ae1368c0ac2209e576926bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aa56edc508cbc6cf5c15570cda8dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5018d15874b906afc4d5f6d58ac3c3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b05e96a26ec79183b8ded8d8ca3ab3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d8a359100af28157023f4dc9a9247455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358f43e603d9acc4629d8b443163be0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bbdcfd7ad39343a421465e8227d39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14af91b73e0a03485f1b7019f1b6b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2873838c7a418fd627e3d1ab60a29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c3897cc0b2532fb4515e5fc9ead07460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251b368531e9980aa5eceb7b9d122ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b273255bdf34bae7da7f75cdecbce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ecd3cb952968c91ca0f642bad18d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd006f56533b4d6973432e1c49132707464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b3d924d5b2e27846e54dd0bef1afd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1a07084eea177964411f7549a05c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f846c0d7ac0d591c3ba6ea472b59a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faa0da0d4a9f9e3491fddead1497a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e6cdb66b1287a6b3dacdbbed5f241469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984ba12f69accade5c91f7c05d02cb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4482d03f4d3bafb61019f301da15a5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f998ea50c83f5815a79739db5e2d836472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e860dafa1363e9835989e08092967e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343662e19b58d42ba7fa484aa492aa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d9347c3e841df34a820f6fb1b36d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce6931bd05a265c81e64298594dbef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdea4e1f070fe20c45db4045f78869477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0426da3d1d108863dc4d0bcee54f86478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4683e1c7449c71c03bd590ce648d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adff736b4b71953eb47ce9bf26a68a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cfedc20344fbf38d6bf4475e37645481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aa5228869eae7f3ec96e6527e6037482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7151418f90503074d12b5f0e4ecf6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811615c8d347ea247ced629b50816c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77e8c9a5b3787860c0465011b467aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2c1c20e58331d2a63cd3d388531d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc450b1d2d2a08c3a1f367ddde85bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39104b8aa31fe91f56252f80584eb85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da875612d407a08368355e30146203489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77367582ad2061127d7f93daa9c4c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dda211ca607702e3cd913b58e4f8a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de9b877ec99ee202e28b8571ff72e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f781cfbeedaad348a6f8b046103170493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f969e3f5fa483e1288229a0bf410495494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a7f1294f1d8d244f613268c62ac2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfd6a9a34d1bc89fc6be85c04b62d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd99112134cfba3e2368db1d9106fe7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d959528af66badbc4aa2bb58e23341d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380453ed5e53169301e5f0b3e8e5d85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09393a8129ad1b716bc6d5dcaaa9943a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4a78d7e2204af6ec523a063999c18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510c6596d40fae3415b3b216eeb9522502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2282e21204ef10f0f0e3d26c80234503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc3deb08373e97ea27bf75466d9a0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2fd4ad76b2ae08e46827685d64447505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf09ea26362dd590a4ed54fd5f500da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9ad3184e6565b01972452c9a9d83b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc033d1c92c469fced12e53eb2b6fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381071c633656f176ea607e0efbbc5ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68261fb424971cbedcd9e2a490c1056d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0915818de4c12d593eb312f5c6e40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891732081e30602137b78c946027ad2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a7aa1fece0087312fc6cdbb425ef5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b4c17c4b11b225b3e1496947b41f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd46318976c1f35ffe504aa3db1c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e059f3211d366a875cb358691caebbd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1652be98ab4afab96039f39f3f273517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a426582e367a8a6bffc7bdeed00616518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d52a9d9ad3f245cdd0f072f72fc142519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed4ad87ea5b2009592886af8e7eb26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47973bb39587c2a5add89f5ed05705521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274058c03b10c824297121fb23e192522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc469a248ebdde1c3fd440d056fc250523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad994aca9c22f879abf334c0707946524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe601b541acf76062fda6a7624dd8ef6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb99c3de1172754afca89482527ecf3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce46dd5b0b40ec0f73776ad4e36e46c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c804805b93e8dad541220df4b6813528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f1bcb9cd28804d5aa5f485371c92f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347e76a3614802301ee9f734cb8113c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d682014ce41a83c87661a3ac857c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc7fe40494a6538b2df86e9294043d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88df00eb4ece6d275c80e5adbcf3c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b8c9a431002493205fe1a819b9ce3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edd52efc818405e2427bbc3e3996c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e80fcc5510f0f9c6f39c8348c7d71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2842393a36a2a8607673e85ae1ab2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678988d819cfe36a6c1a0bf64171521e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79496da15b9085ac106913687a14225539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c8c1de53fe86132d7bc9936df0672540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d03d338406ee62c466a3d7a4e3f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1455951979c793ecce8414a8537585542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907b2ed61367aa0a16c3a26ab176cbd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553344467f203e13fc226f4e5624f40d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa051eb58dcbc54f6cea967bfc6100545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206b6c6f268e744e36f425f106df34f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059a876731bbb81f383a815ed39ff1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85ccbf51ef143ac262e6d72ddb7091548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2e367e1a09c4634819155c1f97b7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f4015671f586816b1a9526e03a601550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f96081644b4aeec4350899d7ae071551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accabb96cf31268f9b4e442cf0ce51d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb4d0e23870babb7f175a8ad9f9aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948611f0582079d2d39612fcad211fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce0b9234662459a88093a4617a4b4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04127ba347c1f078735a9dc31185eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff15267b46d5f1bc3bcca20cfadbd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b68cca4dadb8d4042eb22e255a58b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a989c37c5d5bd33fa0af7d80620113559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c927630e6bbd042a820a12853860e0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca0ef29be479bf48d5f1901fec939b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78628c7f9ae9ee3dbe40d74010b01df1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f37911d614742c6ba4dac5514e0c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb908a1ce8918dcbdd3eb84ae93352564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39856d681dee36bafd76e843fb174037565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecbdd81f24d992bd7af2e202f788e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d7b741338205a5db47653af4a3eff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd65f9e1b1cf228d06ba112acc5da96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee01e8736479984d6a88578a1f3a17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c836f3020d30f3021f51ee7ae3d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e2e8c3d9b62d458f5713b07729200571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef143f794895edf23cf8337daaa644b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96c518609267da5782e0a01b9a7ab4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbd9198afad4bfd821a0ca62afc260574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7bd657abef70e44d5ddb37b789341575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1fbc3dc939b8b64df53ca3d02b80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce8988ad20e1d40520c55066c84cec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9a190e23174f338b69a9b1670b878578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1c646afd334af5af6ab18a16a9247579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8b7524f17b5756e74b0e8383d803a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85f5ee7b4f1483399b04c881fa04a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9444f59040220690be3ad94678953582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070c3cf5bd982618072156bce72b5ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1fb937ed6506f819fed6cab8eff4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4346c0457c995f0645b5534655cdfd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684dba98c54403108b1017b4a7d49b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde3aac5aa604e122435d3e23f8e80d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a5f1794552e7213f987632fd088e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c05a9a76bf704b0f1e75d5e6e1fa1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3030715532b2568ceb8b3db2a9819f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03618a60ef82dcafc4eab60fa209b060591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74399a0e1124ff4ec35aba179ee704e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f894554457dbb88114abe6f601503a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a88d51bf9d56862bae62e615f0caaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b341e59d03b15e6c8be0003c0c9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb67cdfd805fca42d539ce72805db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ae3a7d5fdeef24e8e476c601c4b92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53314d1006816f95af7c4c44febcd958598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba033d6244d4b27b56cdb82ee15fed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba90008f34671141e0ce3417ea074f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d83d1dbfcc176e5ab33be2b353b6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e631ac04729e25da7c22024bc9bada2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a8f56f43f990f74ad8ab45d30682f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3165920f62a4bbc8ad20ebdc02cac1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d395aed1565b4a4cbdb131e62e9ac0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f6bd2e14b3e1a62a193b52808afab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f2d698f74b6826bdbab122061b155607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245528f85be4cc3274641dcd20e3d15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f590bc6338d6455e94cfd8fa1924609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29909ca48cbff12533893f6d3e75cc97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189136e28cbe3625d240960614d6e50c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de085297a1b599ad79cdc8b3c3ec0ffe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55180b93b97ea83ea62dc0746f0d86e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ac8958d78fecbdd2a5629976bf5bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e6b2d546a06061cdb4c2d4fdcda8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb4ff6cb7c9d9ef6624dacad83da54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acd8e883e254db131fef9eaf2a3d17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acc57467f1c85217a9221619066d30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6f3f86713bd39f5b2aab09c9a8a55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f738cf033b310c1a788408fac0f29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481358e1a8e7226d7d58304bf0c68a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8636c0531b89a0fe1ef853f1fe140a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6b968f0010368bded80bd0f20092e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eabc30974c9251ac0c38e735fccc4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf0cea41ec73b6fec614fbb0164bda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02041416168e4bd02ea15c6c0c6a3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15e56f8b1fc8d34bc7803f58261220627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd92092c6f97d37450196587e04c6a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b81b9d595b051e19f9fef566ac853629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bf606e93aac4f64eafb7b9ef2ee8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646839374d1a9d5ded6be5aff57741c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f54d27c70afb0748b401abd36026e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996bf597d312a9df6160ff2f66e1cf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2945693804641ef2d8eda85ce1533634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6d816871c78afadbf2e54ccc487a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17544df9d9951567915f503e5110ea5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e88c9c3a7c86881f600e438974eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dbdf3f15230d544f8cb639066847a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813761e377557c79b9c0de1203d5bd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4d74d5e21e532400ea68fe01e7617640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9a63cb777dd62f6dae6222b2a8e3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421e40ede23bcce441b8bbc014fb78e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d97cd612b8fb8fafb01c44da237364643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ae59b7746eeb5aa6dae34bf6c722d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18239350d5b080b274989da0cb8a78e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2712c35b26e23aa53314898ef0c2c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbeba2289a62b46d4bf3a07cc5c438647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cb61eeec3c8501254ac0c099b2859648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11194bab81c4bf593e44847bae10c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96345710af1075590c53d987b6e786650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b469ad1d8d0b7665cc61acacb6ab63b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4164c00dd186ca36db507eac62355652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b19b3d8da2ccd13a51ecbd2953f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae306abd8146562945e9ccfd3c4d43c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244e0496fa1700b4f67f8ce18015a94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6bb5af2d3e8c6ef2e07b120ba357f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13afb75ba233f9112c90127a6d19ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe41695571b1108fd7c865ecbc2bf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888aa2707baba9e2b5d3e93942e8044659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da710b80726c494a1e824f9a5f1ebfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf49f8ba06ec049786266539a30a5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e6169c8443d228569ef897f4b00cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43339b4725146974d299e77b1f9f0c9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47156d3556ebadeda5cc999ae54175664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b163c8094ceb133832370ba80986de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de67c3fe1156feab3fc4f92755e6e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8969e317d25a851a04baa36a09d22d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb423ebe89cf937c4daefed4ecee0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fcac466ed2766c55f68eb294eafe7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e11dabad663d1b0762a1506a9cd6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82788b1ad09109f29ef9d3b3dd31fb87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4515f6a20f1f37378e34abe5a6c7a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bf081289c5c1afd4c09c641a05b9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9cd04d81663839424fad59c82efd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b056979250845ff37ecb26fd9505e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd9d16f5c2177c6beaff2f34881835676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633177aec812cc82d167a7b93e13636677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f8c48206e55f7ce1b5f5ce8c7546e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeacc9b92a6f389dea85cb02656a891679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97df480133428eb4f0742cd3bc87c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe51b020990534790d218d3e424f8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f6552ddd18b7d4f5a179d57e835fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e31b5c5b754200d9cfdc574b686c0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214b1f983979b015597bf8d5957582f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1495d3a3003d36f9010a7c9ed300d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fb33e56d040487c987ff5188d3188686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f4291d84341814021830167749be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27231eea02486917379bfe39bf732c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7e436cd2862cd74527ed7900793bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7605d249382b2abb4e11c08f9c755e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353ebbe0d694539cf1480696d830da2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d74c8e3eb0bfcb160c86d00458a14c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074576c121d260c04d60b60e33f5a94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1a9452bb4542c9fdc2b756803a741694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bb5524150f49fff057607cfae6a40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1252f576c533225ef9783e2aa44ba696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a8d18e3f872b6383e11082f97ed7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f6b27047a46e2cf61fcd37e7512e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a907fc0e694f458244625b65837ec3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75668b4a5ccd8723b650c5509b5e4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ab2044765831310f56df1ccab33de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4fa349f93a08e54d816feaa402733702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0e630b4f22f98f0056437c5626f29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a770359519e3c9c0ea5e1d9838e839704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b035b2de84f5b154f29e2c10f624705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556d85c9b4ad4bb1c64738039d9cf46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f6aff82faa7cc9fd153423431be0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671d8cb55191b3a8705059a495c52f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f529cd5794b4d97e39fe9f4fea1e9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8cee5414e4efd69f8ec78f01f5d40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ab06d4ddb4fb3f30bcdf6122b9ca9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d5c5f16a65093e630be04819b42a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1becefbf2944f7730b9e6bd0f819b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951adf5ec3d669f03ee325db94850b2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30819b01800be0589b6037621f9d7d44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dd951ef598e5526778751246085e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a80048814fec0d3a676f523605173717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fff542d5fc17ba41bb281b10b32e04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069f05369bfde0b03b9a0bec5828f10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291f464d8ca54b48bcdc3bef4a46928720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d1fe08d1f5f7bd30db6b8bcaa3ae2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ea5c8447db8028aa26c15b24bb332722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c47aa09098586e8e8e6681629c84d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e240ef666b90c8110e956456be2cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47b707833464c4d45c842e97679926725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3291267a40412b222f619599b6b6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30853302647eeeb20e58a6bbc041546727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f164b0103061585bd206c7c425e24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e517fcfaf228585a9655fd7071eeac8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e33ba77840ac0c1e6d8038730f6ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e47d0266d06a19907e294031926ecf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6317ef7b2270a80aa4db5bc616d9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfccd91a97648bc9d8493c4d30531a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d4e13ef5b4aa5073cc19abe49160d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc54b42cf8a2f46d03a9631f006d0ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed106d6965971fd669a2fc91b82e1caf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e450e57bfbae515f54a052ab6f72a9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daf7c64c27cbe76a2d2ee54671dd0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c16bc5d798db156775a41fe3edfdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b03b7ba690ab3ce8db2477873b02c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52807a7348e13f2fa6cb45df5861aa76741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f18820ef720210ba3cced558d235c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea72f430bb80439aaee14c274216f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fafe6e88ca5b29afb1cc48768bb0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d3605c6e7dda97051be9155c53a3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ce0d4b93a18fb248781a3a68cf2d3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a01438e4a04fa5340d9e742e4d37747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c5448f513fe2f2d200d2f54dab76b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46c1bdb6e921750012d43fe4b93ec2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049f17b277de6be58ae406127896efe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc67d90ea5127564dfb6423ff1655c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86738dea34c5ef19aaf1568b0eef34a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54644e9e7cfee59b2ebd134fd3373808753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec91d5b0012d4ea2c1768ca83d2cf3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0088b016d76ef26536b0c0eeb4582c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16529f175174bd12496b1f4274ddc4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6211a56414745040b165cc24f7b285757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c552fd38a35bf100fe0a1811b4815758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf91f9e2c0bac813b155ea0a35a53d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac20d4bfaee40e1ceca58d208eb420760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44a51df684ba105484942d90402a5f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111d1f23b2076e665767af836a31ebc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b135ed00be656eb7ade3432e8d00e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e60144db71680aa84177fdce0c841764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa866d15b9ab80ce40097b06f84c600f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a9d830126a65b160c1421efbd44b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a06219a326382c9278348e22b66b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641f2863143b38ad94517f991662f44768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3dc43a2b1825e947ba7b3c9d5f14b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072db9521303f882718c3f919f4f29770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514ab415dafe422f729304949b6162a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ab6b0cb3d46f41f36719c7a1b1c6b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63271e677e340fcd503132cd13fb5d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ca377e1ac1a0f9c4ca135764fe17b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa04b24b097154c448511aa19f6030775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc9a6b7c3353f3f413aceb29ec2afe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaf68da5ea82d111a889ac6c4e3c21777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>