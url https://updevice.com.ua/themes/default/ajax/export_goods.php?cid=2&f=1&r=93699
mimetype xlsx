--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1163">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1321,59 +1321,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -2288,59 +2279,50 @@
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
     <t>000011540</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (air outlet) HW30 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-air-outlet-hw30-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-push-type-wireless-charging-car-holder-center-console-hw32-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
@@ -3574,51 +3556,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a58c69095775ec8791e816624abb2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24c374d7e222c2661bb3f566a278da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e1218fa8e682102bd7e431b9a3a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92744e8c388b5cf49bcc9a76bc481e734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab897d9a906cb79ec08e272cd56846025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191be0f6ba876c6a173933a35c720916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd847623bc5967d111c5b479a892d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39729790a566c80b0387b2a04a87f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af68dcdfdea6f123a1b577f9e220899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcdf720c261ddcee32185924c8529110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb41920434325310f5171dcbb7602f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903049cd19d69655981b84a92a5bb8bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8248256931bd1531f96c5844b8649613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2986902331c985b589d9dc8e1fa3b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b5e9adcd9773f274c3ac1a457b8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769341feafdd8f81ad548fe7d0d9e2ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082255242996f4bdd084828b57c2fa3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7558f461e2a79f7230fffc616f7d3dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f4a36025506d1e84d2f625f43d05d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c017af8e4b7620bb83f24f6424c9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4602f087f5a1d3ea6c9d1e2dae00f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c26d6dcc0ad6792c481e4e973c34722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054320b6835c9308f5f3e79f73b515f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b16b6dba77cdb0e91b8ffc832704624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657939f30864a0cb6f26097db96f35825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cacb28345c7549a7c8827cb48435226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677fb27e1f7742386120f5bfe1a53027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2bf2c82672d74d532aa578ee5995b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208c674623c595f8eabd094690df6b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb9fb2872d06d649e350bae2a121a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af420548546cf0c289c8168006ffa5f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d06af15e27a5a801e4a1f6705398b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbde170b55d1555302a30ab82c6019b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde6fa81e547ad451882bb2e1f45b6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0608594c83b1020def74cfde55fe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7b50786c3f058df3d9f070ef2046b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bc2edf863a24a123e7155466c698837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0b4b6d464c21debaeb5aa623a5f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7d32ec6bb68597078e97da17833c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7f247084c692a080d008d72bbce8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb114296389039ecf8425543de7fac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf382759ebff69673e25d3b218af75d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f305bd9e244a83cf4ea533455eebd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da60b91bed13c9dc67f3a68f98d32144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973dd51c7e58c0402e9bc962aff3ac945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c883c375a96acc1689925cb9c343a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde9915b871d44575b7ccd1428dae8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d429854136c24d13fe966eebdaf3c5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca3acbfb09e5caa755e650583757cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3f6ec8ff388493432c2427dafab2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dd514a4603b68e2a1d0e17103b6d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d7657d4ea6c9821825a68317211a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407110f1e3530d1e3caea6f60741013953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce10dc196e50874cc772a781c207954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d291e8ff2ebe3310136c51e97e543755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87dcc1445b6a430acb42db1de44b9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acde1801946282124d90c6843f9864d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef8e99e3933fcb851209dbc20f890058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e40e9f3f1ed4afac662134a7bf3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff653fe6b0b4610e3088eadbbc10323160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84972e1f1d8650e6329ed65a167c610361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01d49971364ed3e78126baeeda147e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c454fdd0c8d4ccc0ac1b0210220dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae0c1f18f692425ba67b965958359f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe71d70dff4f7703f3e62dde1286f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa9fe6bced6e1ca5945c98426bb92c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c9b2e2e119b59b9313d467a5507667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c743475b262a63be351b04bf2a8da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a987174066c861b2a87090fc5f6ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ea683558b07392e37777307a61c2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f8197e8097bd2a10fad924a21946771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271307ad56cccd579248e0ac71d66cdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4e90d87abf4f816ec6d839ebf49773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d669e553929907fe54ea03ffbb12174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66be8027045b1009b362e79fa7f5f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1af3db92db4b59f9c587e6cef321cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24063202588c79f6ba55dd0f90fea33277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe458478ff9950143cc8501c769dc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318ce8c8679be506cad56d78abb150779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350addacbf4df822a2d7388a9c1227780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee62757322cddaeb931ac728cbd762e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4936ab6d8dffecd5a1429e141ccc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e882b3ea99d54f48207f4bdd367c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7631d88bc8dc93fae64837a25fb32fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b35e2771a9f71aa96818e6f3656f5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f655a925f08fa282465aa453030e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33cee7263d1b8d0402c722daceeb9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb702ba43afb9f12a3f676eceaceaad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a51a3e49c0f9ff4424b525272122c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822007b019461b817339bdf324a88e1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5215c05d2458d48dfbdb67a4de1ea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78263158cf4917e287f3283ca8491792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c49d2ec2325c7f9bf8318b446e22a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a348f55a00e4f1fdbc635d3b55e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dbd80d347cabb8886f82ccfb3661295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2526326108d46d6a673c52ea9be0bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35513e2871132d6f2b279acc1086d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a32e271579534d396bb5d71b21d2ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d2028e8bbefbaa7dc6204f6e4aef699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171a2efb758fb9392ae180cf5fb8a3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0ad02c34bdcb8798d5f7984533319101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b724d09ce3b3da1d0fb281201ffb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f812678c80ea4263e08b476898746b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e0f90393bdf171d5876e26dd023c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1740b980ec74dbc58f91e74bde56e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f9a5b5c0a4ce5bce89571742a51f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc549ea7fb98da77aa9070296801c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7794ec4f9eb8f2389a208939ebd8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6403bc0cbb54cdba1751bac64cdedf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635336f78fdaca05ef38ff07033cc813110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e591de98b116d1fc8f4886fa4488e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a79f6c4d54c130e948c2435dd6d9e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698f1d6ce4553c44f531b9246c6eb11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabc6ab9574a624da2b64b558084d41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989b313c62c6b1e05c5b68a638315f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d99089036b7efc76ea7b1de1d639b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9b55eb607609a38cf276182f3985117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3e93228da969443bd5eccd654490118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaf8157dc48f92ffb771a3dbddbc63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8ab077d64baad94897269179fe354120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a5986f6d9c476168098f3aac94ea3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ace21abf587e2ecab10ec07b5f7bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16c92f9c6125844d19213860814a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c218cfbf80d2e5b2e7ed387fc4013f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f348f1c7afe706e5b3d3573e257c6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3782f997ecd590b21f9f471ff342d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d197b1513b8a740ef73ab1b3332c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5e169da018fb43a67fc782aad06a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ee9526b1a6f484ddb7c953505e75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f45a07771ea6374ca32d746be23be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe4bc52fe840e1a9063eeac55dfb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4d22e7a72d23dc65f741d9b36bccb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce98980cad0ade29ef073d30f5abe7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e850b7197dbd575df33071ce7f58bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba0180ec5a8b57649d17fed047ed03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346217dcc198bdbeb98d8baeb20f2b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52179ba708f99a3deec85e89a27faaa5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2a8290598dc7dfdca161929b3828b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb7d86a92af68e29fc51b7232423c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f302804f9f83ee9ae5b439378bac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af18539ec6d08f5b59ec27f10b1b8e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1bff4db8e5b13d9acd5c442e24d2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b34a0e685501b6ba6431fb3d16f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8aa8386b9d2c69919b1d89ce6d7fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c2059707f5d846f4605ebd908c897145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c284975ac1939e6f4e395aa407f87c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e79ee24950bc72f577c832ae86a5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8f9a3d71d47b16923975764a57299148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06857e62c8dd5a12693b2c219d539a2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13dd053f7493e778c71c59a3c0b74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607a5f8896e5a381ca1e1809ac32546151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259dd322e8cf44f0a0f1716656b2286152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a253b255bf6d51c9dd722a339d5ce8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a144b47b62a2a3971b78b5092c5fb2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40317bc9854ccba4b940987c3539719a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4709ff651bef7180ee86762669ca159156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef173ea00fc74a0ab5318b500b3af4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9524c59a696e00d19120a13a68cf67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7630982cb525355c8b3d9dcc09fbf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b41fba214a39f86e90b3d59a36fc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edc5bf0a6a3daece336894c0e189d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda7e4ce99b7d9a9f000e47a3616306162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c721cac01f0b217dff7535197d556163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a7e640b1b0c2b275b24c241f9116e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0e7b51596a59c46d1a29062c180f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a1d89c3dc1e13c7723d149d191546166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14494bb89ac2c46c07cedc1b7bfbfbd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276770da824dd670ba35f1264916808168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be1f255c7648ff3f8e74305ba43d8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc277d17f6131ac7dc00bed913e6ef3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de853be0b59d100e2f3f03486e017b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df597b86f9e2da005692e46d87ce61f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bce9815cc37a2f184d69b5c896863173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14fe03713feb31436273d652958ed1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606d45128252bd9131826caf3203cd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752b19e7d410ff02284ce6c66b5c99f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416e5378a9c247a1ff53c3b31ede6b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e95165ef4564bff04aa34e393e389178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be22a3bcd64a707ced1424a6da184f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a62d8cd616714e200d2f14e55724c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2d70ea2996e07ace55055c1d3a07d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4de8049686ffb0591ca568f9eaff0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0339624bce1d39908ed4eaab1bc5b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6215d584fac7111f55e27c601da3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c3fb333b713fd989ff80cd2301cb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43572835368fbf7bc56ebcb4ffe9d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3a119d365a506985d2634ad56bce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dc19b9226dccebf1c7ef6b482f325188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73252070a9cf2b395d6b47c10b898189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d92a05d1283f0d40d7cefee763a07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036eba7403af530990d3be9f1cf6e99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3118fce7833af05f6412804a3185bc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0412ed95246cd8bdf754323d94948193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3cf35b5ce3f513696a9a186dba566194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efb565b72d759b675e3d325e878f16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491786d7f2b3a58789409368acb0d0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480141e6ad462a6a68bea795f3e1f76d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ee71bf6b06b6699c498a51423c62c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d5cc44b9c8b62327b15ae7a087b70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444358b5299fb607b68531497b5dae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc19396762a907619bb091ce9db053d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301a7cae9d6ce48029f385d37619d20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492db527f171ebd39ed8528afe1a610b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5bca44197f065be94fb414a57a2ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ffb76d8bb53a157c8f346baa88ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e9a2cb743dd5e85cafa082a693144206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ae5d301f40d1f6c7d790d86af27d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6136b61562c7910a30c18c61c00ab0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179e80aac0ce5a9230ee2202323b399209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ce2b1f60fbdeb1f20d2c04116333f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f2e2e52c8a3cec075ef171bca23cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c91b20953a1d8fb5eb9750f358aa2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95a2c1b437f6dec70dd46705cbe1f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8818ed5b810ee30d02c2e7157fd4415214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3caa6329c2589edd316fe6e9a310cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba11354b347df98e1bc2983dd1ffd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b63dd2435e4b7984dde2e8a478b56b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe48f36c7f481df9ed0be4c45d069c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d914c806b6374154450dcc3349c2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4b12ac622e52af5517aeb7586baab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ba9412ff4feb2a3ff2a99491a10b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2b42ab4a7ad546da6090b6e6729ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c906f3d8f17f05d7a5ad2933eeb35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cde59cd9382e72016bcc1e8695aa3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150e704484e643eb8275d20a334e332225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56859f89c5bef9870bb53ddb5274fed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7235be59ca6132ca8bbf7f398e48357227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57d7d9c140fc058fbd0f0a6c1d06f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fdfc9f4d05211f08339eea45d3a2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c1a951103a498cc6c49a0aacacf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fdf1942931d6f61cf96727de83083231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268360f985fe38afb02eec499552f1bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1290817c55c862f706df443b661ccb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978f6a9b74a8b8c95889a52c158f971234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba4f59da3a10ffb35c7c441c4186f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12abe192b44024faa1ddfd35c7b274236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84a36230eb14303383086cd24bdad8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d8a67d11484823d9f3a5204185f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031b1c460f67eb7ce694a0b1fb89517239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccbd4fac0da2b8607d636aed23ea0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a08fd7006d9623ba5e145c17dfb6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cbcc484b2718031c077f9cde6de86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b50062cf9998815f504437f108e702243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae7b2049f8ae5cf242a089a3dbefeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ac59d35b774937874dc118bac0532245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a677406d038fa59e5539b6417c33c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e99efa67959cf809fe08b0eb37b87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5682a25e7b599926b0da9b937990cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfb039b0b50f8a470a5ef056d7791a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2975a16f21cbdd8c8c8d80ecbe70b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841e02f0f3bbeef8716c445e4e56c53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895fa22d5e2a0bf1e5abc3d3e375ed3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5a76c444f173fe07e8d4597c22a3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142a20d544bc0b4f7c96bb7d2667825254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1199f0dd2a2659cd53a70385b4826255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6284ff1586db93f9421645c867568256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcf499c92426ffaa150f45c38638da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae337b5ac75ce665bbedfc321b0a9875258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d5e173927f4dab18ca5e03102dd7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156fb0491aea0fa5d06d4808f41a0fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c0765972f38b19fd55289f72a3a32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb4e594552db9c9019c813fc00efcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3f6bac230f412140b2a38f5430a7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27d3b4c020f8ba48c88145992e3670264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfec13a33565f5c003e5d28a4149ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ac4011873cb8303f104180e2b0be9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d1479b54a6646791d67d8764f8b36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc021e71e0b2a6ef076c9d959d69c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfa0a589d81710d2d8f441816d0a53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51de27639414bac2c31dee2a7b7cf9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f33601f92c6dc65dfbacba4f0f251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0386ad9acd97f91a9187e72e1a30bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b3b8b1e0221d77205efe525c8c886273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faa973467ac2d874eb667bacee2efd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11461f5b5c355baea441d66e8da50686275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b467436def0c10a5e6982ac154090e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56461f2179ca5f49afdf1dd2a88b53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff75dc2e5871bd527a7cdb3c32d96e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f297250192f00189f210fc76b7e2eec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4ca7adfad3b0a55d6ea63fc2babe1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86fd9eefd15dc1206814102ec65bae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119e00e223d8de29d4883cc6f5728cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e832fed2175bf50c3dc75f51bbf37fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b0190b80b8b14fb0b632c924fd3e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16181032a6ea68b74efc5d6622dda805285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a7601dfab33996950890324f8c37a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a85e0a2bd38d58f2e4ecb8b1119d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86c9c10c10b17891f0ac2246d1bff9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b489c794055807ca7dd023ff082725289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3b9ac4c96c039e26f68d420d8d2be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495afafdd542dd6c691f5cf876297715291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e37fb7f65e2f1a2a2fe9ff426b4aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd7ae2b854ed3a7449223d469196f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89225c6792fe7e4124dd670287bdee0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc23978a19281c3f44590af197fe69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ff6a6607eae101c83dbd63fdf3112296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f68502fb2aa48e0ee2825a181206bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318712ea05830eb0cc9b90fe392dc844298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee9c1d6075495e731df6f94a27a28b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239255843ab8642ca5fffd2258b8a7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a7b9fa794059db8b4e2138dbe023301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdaf59063c73a2832fb1abd7194b76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a4ca75d1b47c302399528cc5170d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8872641fca4155e732c7ba12a30d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e33a0826e4e964ff319e92bbf2cd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18ce58ca2d6b7aed79945b49b37361306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959fb066b5fa25e636d1ebc8397f6af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc458739dad7caff573330c606399a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a299e3bb8d05ec2cf4b6de990ec3ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b18260415c53a2fbd8d787da9507af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1da6ec114d16229802dffdc4753655311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7978ccbb7c20c873d8c6723aed087e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f52f571a6a13cbef90d10503fddf36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b450e821e42952c826784200db81bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbdd294ef415734b29107e7afbb7b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a28558e4dde39fbcbb74586b683583316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368c8cd411c276bab8809a90da61aaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4812809c85a7eea9f3efe6c0f1d26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337def1ee9bdcdc1639ae8ada925bc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6509f8abc014d09a9df18a65a12ab35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c9ee1c23d890803968f67f218de48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6334ea79afb0dc0abe65da76578a943322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c9bfbf0eb6b9adb2d65274fcbd39e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432e63cf9594f836aaa6742ea027dff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54d36c958066389fe6453ba23d86e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bbdbbc23f174894380f2a0f2328ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77dbb4d81dfef28628bf81621cd26a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4227f4ad3e1c939ece543d4e4cee1d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0163fd0f5a0c4d1af09055e119c185329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd2e2a06ab26e9fe30aca6c2fbd79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed24b650820042738fefdac0df8e22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f643a7b059459349849e2a773fe2b2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b134552825df170eb3b7bcb0e1dc88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c66a6acd5ed1307fa22bd33c0bbea3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f798d195f74b05730b77523308ec1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94d7eb0d6e5e0207444c150ebb25b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6e7b18852dff5548a984748bb1b55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fff8bf6ea96bf53ee8ce5d3e2720c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b888071726654b5d6ff4f0e8567d3e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835e03e47830275bcd952dc33cb6530340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555438ea7bad35313d025c221569f0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67109be2633edb003678499522e3812342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df827105b186bb32ba48cd22cec82ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee1a5319ea7d35e152b5dd0e528f83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686882b131a7cf1b8bf520136f7cef95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379556c6ad5fbb80cbd26ae8114de7de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad96f5877aac86ce221e84929a27a48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1953b991107c89d3016f63a9ee7e3a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82da436499cba6766d860399ad4c10349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57317b57c96740c59720bf4a40a0503f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f358eba621c4d413a62e03552bb8ae3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36269032c52899f5dbc0bc7259e45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0098f1463a883a7c7e96dc9a4249d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb7acca3f80955af1cd6bb1758a6ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92153069eed10b36dbcf7ff6ba4c90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6214d435dbf7a579461d05410891cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ca0d5816017e816893ca73a1e4c13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd756a6003cc13db16c7f0ab40797ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be4fdd9040d34ca0407e18c08422de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492849312a5eddc56586189a54605c01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe164ffde50d3fb0b545259dd6789c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df060ceb47a9b41a84b76089a0ba9a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12eac3b88dd467cec125fca58b1945363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ad7913d8e48ae65fb195368bf4da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65615d941caf0140e8fa7575723124f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef974d240c1269a54a3720c215b7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928776bc066eb5e4488b3316060e99e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c979e52c430bb53315122ccf92fa4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b61749cfbd3b0cb2c23b6ed5ab25b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291accc6b1648ab0d04f3bb4c1b0693370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437ccdde7497245df0678d9fd62f906371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26358bb88f646eae32eb423695c285c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749fc4c62ec7a6f0278a86c1bbf1159373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f00a3ccd7e44b954e14817cb544828374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60a7f38c40b92eae9298fdd08d9471375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d20265f6aebd6547e5b2e70aa700b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff534e0c0001d86350b420b2334207d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaf77cb494998aef68ac6609e07b82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282bfc220f5721f17dbca5f6d8d13cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4151b0128d8d77b05b41e562f5037380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398e0eb8b5da67963f917762428f851381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2989d99d7972c96f8a8b5b54b2dff26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b014e125559059208d59506b792cd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724276f67b0a1df9c53ec9cf625f501e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c8ee7dc10c7763cc94058df6e9f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f5747656da9bc920ccaf3a40e700a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd8b87cb99db1846ec87b4824bc3f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f97ed215cf316825402541aac9273f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673675496cfb464013e6766c9b5dc8ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca81ba5a6d727d09c5cac181ccb6cad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ec42bc250a3701827edcc9dc378c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad3fe3b87ae45f358012c9d2829e0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133de777f1381f6638dddd87de17f22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf929a85bdd1e2ce93c9c4b249f3a3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cca4992f668010fa13732d1454842f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e21ea58790dd6e81891307f2006bee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18acf37c10465b61e49a0e11c36f42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a1caa7060406e860d81b8e23791e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d9abbac45929bfd6f3f827769c4cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91d6f53a9f278970b9234ab10019d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d3194fdda3155f1af8e8019bd9410401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c0a9b165ca51de20d92dbd4e73972402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a3469e101ffcff5dd657a806c550b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a864f4767b4c5a05d0d0a726ff24c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c709d1d3c35931576819ee0fe2e82405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615951bafd2275ba59816bdc9048441b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf7c4a6f8962e88b0ed0774bdc6f4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c21ea00c8aa779fdc6c96502f5428408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4943eb09c2595bb8da2f6c376a1bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc2c7128b7ccb6b22d204e60c2d41e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c2fe334b83718005efae5d6444450411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc970fbf914999be28c4dd0e5d86a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccbba93be2bbc0ea05e8856706f352413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abea91b5a40904b76f4a6b29994007414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365923508fceb0aa029fb523d89436415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff94d42539c94162627030a123f8778416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63eb0c8f9c9840745ee5bc02f1df5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa532319593070243c76b46144b174b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085b094ad287e0a17488289a9d802e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1067de417ed5f4fe3d97da4a5334b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834639d129d1ddd7f42adf1ed29be08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdb9171edf133234f58920a4bb8186422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698f5e700e011430e88e51750e26041423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1de2df08a7aa57caceb506512e0db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b991589f89346df7a1244a54346cb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fc9e39ee5edb243eff9aab958b2bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f09776eb7ad2f13506451ccd9f29f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee399d83ca249d3b107d783e63a3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ab78a52380936bc77d59c03342169429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc43c12d52cf38b63ed710f6eb85f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee208be383adc955031167aa2ac8746e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40528e715196444e428e359fbebd25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a408f41e806acd287cd34735a116b10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deed2eb15f1542241b4a916d0b2c719434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01c8336449ff2808e5b545678b27b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3da4852ab0e25ee013fc9d5493684436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752ac8fbd7bfd13dfd02ee084b1db73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b384e75033b9c0031c0d0fc21b031e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48b6deedbdcbf7117d85fd5c7d19a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f595d87cd31d937950299bd0314bac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c8f14dace669319f4dda0971d0938441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f66d479c1472213b6f6ca129606ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e6e21333cc10b92c80748840984a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4e75c149978a931d90db6c13852a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d30b5d32142a0fd364540a755a843a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd0059333ee32860782cdfba64bdb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83632310d570c39753ab857e5a352c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823d4c95fb80bc55e18bbf19b74fa45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00532d7708395444e6c2d43ecf1ba3a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3766629e2b174ef8cd04950e9d2f80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd627f7a44a19de323bc1a017e8001451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb77fd746581dff213b0cb3f81bdfab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca479e84d8184a373419ef881250df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b623244690387dd52d0cbd2452f160f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f204eb3840b148402baaf85efba2966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cbebf2da6b8ee4f067e8e953a200b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b213fec47532280b9e3d8f0fece43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c66d79122827954342092292c1211458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7911f1fe2d1ae977c4febc7f73cdba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9382eb1a05122c9aeff9c50e19aecf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e45eec3868804abf3df2440072297461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e254db2e85de24e3e89f9b59ba71b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90cee0fbdd1b0ed42f10fa91c3d64a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f031ef05b899f3a34829575c85f92c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa857127c418bdbd01c2a41c0cb0888e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17551e90deb88fb6c0648c600f68e67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7687b653853e88d0569e15bbb559e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd93cc183c2cc800be4399ec86063468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb928a47611d5ffd8531c7a2bcde53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3177617b6a9ef7c085c5b7699a399470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c0c4730421b132943b3fa06ba1c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f7c380de9a95fa8402bfb21193ace472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d92401cb2b08cfed30106f0590a3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43820eb63042193bc832a1318f0e6d0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aca3097df9c3f0077f6f3deda0bff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f5461781a7a79c67de0739f5c31e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf735c0686732cf4944f5bead924611477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966eda9723810b0b9f9f62794e701f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d983edcf121b5423c71c505460a6bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f129d48780fec13907c5e8ebd1c7c39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ad57e0658ff5a7c6926a97887e5b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff208fa45fd7a77ccb08be1f7d83b2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3610922ffa0badfeba5268983fd5465483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549d65fbfefd9021c53e9827f8c5d04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d03eaa5639ad7baefcdcc34d5ce8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714a4c6495ff1f7a6a8e09aca744af9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa9ca43468ca5893c53c3828f92c68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549e1787ca335e1ec51ccbf71e3f466488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91efaa22fa2f92ee5902bf5b9ceb3f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca3d5091e8ff85415479464f8abd31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978131be941150ab32e39d1654461947491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b383ba2c475d18a57985846abd204a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc3126e67c80e3a322d2aab383a75b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a89c7aa133ddbfe6a91ef0f31b111494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ab079ab01a0e444924da8a31a2d63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728aadb84209638127ab84552c5423496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc002d2155f2c3d35602cd86ffb3cc04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa641fa081c835cd268700f66b3437498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2f556edb8e58f880e3a6b635c5ecb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe4b4abe97d724ab7bdb9e2ec49605500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d99d31bb78e5bd11070e03b86109c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269a6c9c245e5fb9fd65a6e2708df0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd566524ae36dd14c89e7fe95c2801503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b90be0a826ad31a6df69f7ce7e4d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2f8ce841ba17467c28cb7326f5400505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6060e11ea66def9fbc6973d47ce5ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df1918f3993faa33635cdbcd736a61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a63be08e2aef0f1b18d085314a31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35cf833aa8e2d4fcc665f00f51f0c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c250c5872e33ea8b723de0dd6cf083510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5da7a6f98235dff5b44378bc088799511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b2d560fb88f8b2c3bc38c92a7dad5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5c47a985d41a50daba4529ca8b866513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca116fdf921e32e7cf4a226fe0e9b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a95c9f46cb5df18b86dfc1404f9d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40750af8474be77168514887c8b9dca7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165d0b34eb06291a2e16efcf49a1ef3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb2685ec5be7c503357859d0f4def2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f1007b0a8821f8fee94076dde237519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93431aa08d8666f88588656324ca2dde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa02386abaffaf21edd0645b28f30b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd2109649ee594c3effed47a3367f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452d98ce0024c50749a215a1e4f482a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c421a6f38e18fa243ffed3e3f53c4f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fb947f3dcc5f1ee3515c2907f8f5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f2c913ab47f2c9ac91e0dc0b92c2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320e1c5189c190c0844c2e6ed0e1784527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a108465293df6acd786bd8d96d4a905528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13107288b16949da59c061898c2cfed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451680ff617b25638c3e4f24f93405530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff2e3257f8937c6b171098a0d52bec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d011769916283aacab9cf00f4087f3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd88d720ed5795ab9d37c0a36a4283533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e55be9b10a8c1af857ebaac02a8f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb793e637b7c24816cc4288f2cfd1fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecfc97fc25e1bfe71795ea63a92efe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e626e7397a102c3cabb2824e7eee1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff8fdcb3becb218fa22b3b46a584c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b311450c7173303d1bf390340d34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b7731327f8005fd6eb8682bca404a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fc7987d2d200dc0c34e0d0c446bc5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd75f066632590413acda1a072bce54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befa50ba0648856483e80a1decc95d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec39588409989a2b863c8e6ce582973544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fcf6042226d5b3f4140d444190b31545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c594d6bc1188702df979a2e4efb851546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74387a9e3c8dce920ae4ec41253e904547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b522321e256ee0df0602f81ad879cc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad98a544ac8fe15bb1d7d73b0c26c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd897998856895ae05a41af16d85732550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343856357883923b998112f909b7cd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8110b29db6a8824d199191a534ce01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87a60495efae9e89e5890135d04ca2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6b42f8aa04ab6fe82c2f98453ea16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27349b6f9655d57893f93246bbbd3752555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ced73d36c3654249f0c5f8366c9507556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c4f9ccdf4d93e5f3ea45d2c12aa0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b0ae2aec6660666db1f7cc5dae132558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7d6a27698bc6d1e41c56b93bc8890559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e44e6516c38bb0dd07f8a2d52f748560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76273c49dd453eb96d1eb99bfc159eb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7208308894fd27af820a362603db6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb8113574a1a08e9e515c956a8d397563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d007aaeb5d9718aa9d1e6402a2af0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e77f87c415bfa076a34c1b98eb664565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593ee2aab8caa80c82b41ebdb59de30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d109898578fd554e0244c523e9427f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbe5d529d5a111b91b64a7f4e36009568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f4a9cbc5ec8b43c191a5619ac312a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97fa00d5fdfbc4424377f139d55be7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaa7cd9a5cd984e9e1b53d7d648731571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019da9ab8a3166ff9fa7357ddeba5e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1d9c7163a041ca71e34d9cb5716a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156513bc858f582beb0e9667a2e62a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467ba98c9d232dc3f002ff32a06fec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a21826e4fa91bf5265bb9dcdad4cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eecb17c955be1a69f5c4d249d6ccf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a33fb6df5d49ed1e09106e2d5278fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c780567d169a60f91c0ea2526b0b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc179366e68b87d7d7c69496ddc28b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c833e912d2f021062b586296c4f12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e746e87fe54fc5bdfc630abc2f83e29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aae320a2056a83042380d0f1f9f38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037aa8fb9225efac3902e603de3fd83584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e07871458c41e9b3c89bc8d09cc60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f15dbb35227ff3e6e27fb780d8ae7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a68d1e7478bd0a7ca9d64985ee9184587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e3d9293e95deabc404636d7acdc4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e360de56fad91d813aee101b46340e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b73a6b012cfee0f04b9b5d8e09061c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739500f479d152743043de936bd14ad8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31cff6ef2c9317afbadd103eb0d007592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad868d06ddca75f7233836a3afc0dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b4d6ab0f55ca1c6ee8b507ff0558594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d62067cd5a305b1a9c60c66f2a3d62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da45a4a3caea4decee1e5916c06e845596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe334c5d8b5e655e1acb0b1341afd64b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010d33247167b0a904a1bc83524709e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d39c21643a8c31439a2956f8f23665599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ff6c82d58416f2f996118f871e25e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da60d75021bde2a9062a9cd5c3020601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d1d56331ef8b2aaad7b02965bccad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bdd242712be08f05bd731feca7fd9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fe50709416d0a03ecc26fa0f63f58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d0f93101ceb8308215f2badf85a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dff073a90350e8291e9d229d8389ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747b6239b2a2fdd3550916f3363abe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50b067a8d84345fff659f94ca01192608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4960ab1c4f3bcc7d96857654ef8b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a8a502b3c70e7e9bd6af40c58ff94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d1d2a5f9eef4391a1da92bb97ffcf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a36223314c456721db1f3b75e0057e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fda56adf368306e9f1841b3670545613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2b382c9a89169d6c4ad11106f4b9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3f1ef51794b1ee246567d714e9307615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df556a6fa35a9e7d879f17bad7e304c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9760d36e679f892b5a82a71eaed84fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae81d2c35b25ce98c6cb267832c4e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf350eb4eb0f34509e3eceb459778d6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b91b2dc8c54d664fafd0fffe1037be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8cf27c7750c21444a57741028ab77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22a545b7b037497f900a13be0bbbeb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e26716caa567c6690b232e5b275b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acb2320d18181e760a1594407ad7dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6b22e3ad22c6148756d505164fb13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff6ece1fa935f0b1c370c6de89ad80626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2b21d7ba1f27c2a1ba358ff42c20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c40525c5d010772363ab3efe3967c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c75cbeff6b649f6572d9b63e65f2e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9765a79c4395a813c731042082dbf1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4926de53ec7a7377876e6096dc29b81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac6d42c37a95a8c9870f86e271b6c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f060db2594657a5e2a5c38811cfa4e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d559dfe8e83cd4fe554fa34308047634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ad15e344ff1bbfff2532f6c306840635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5e1a0b1bf617e190a7e2deb3c3459636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd28bafbacf571a6935e31ef0ee9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb912ff5974c2d197346b2f37fe2b249638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be99dcf6f594dbafe67d37bb654005639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07816027115f9020ccf2618f7e692da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd98e771a6d08867fbe7f1eb4368efd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b5137daa946d92435d47eb08de8a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835a616d2382830d8708b018fa2b18c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd4fe95020011c6f491a64ef894f09644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df1ba12ecbfcfe6a10be522b4b5d92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e9452cd73e2263e7970c822d2c5ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f2191c4a64d75134bb7e790ecef4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e6766ac270ad7aec617e5284714e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c21e22fae87d94b726d6566a00c1a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e667bd7034a2e72c7245d8514f68c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6158bd2356649b175d516b6d8fab54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec9272250efe0dd19388876fb4a597652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c23d61320158c5aac7e426478b8d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fd3aa6f4c53eb79a211158aedaad1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a125f8081e9defde84f10eff5ae856655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ffc9ad2b058852814e7d6c71f279d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b79bc08c4ae43f0797f42a8b2055e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc568ce0eec1da338cc7bf99a8a5b72e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec90a0ddf71abe2b1b9584450b4a80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1b5f9e4dd58f16368d114f92ee902660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa5e169cdaf7cb9ee2b32f7f849eff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974638028596328bf3b9540b229ba0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59681c61138706c05608ab16c74514da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b050c7c4f5f8d4529c063018cb9587664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5ef10eef7dbc287f4cf68cb486a97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54b665ddd7e1518bd44469804addde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb352120a86a550ae82332b5c7871e7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3635e4c4dcaead46fa9231e340aecb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee8057c622e1db2c38cc65764fbca0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f2fce68bd2a09b932c76bd863db2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd9e4051960d43b06a513c9e23e3bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0744b91ab6368151eb5b5c48baada6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0449cab0cdf46de3ab5c6948b96d4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88def916af62908d6c470959e78dce75674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d51a4b89f5ffc30192893d6681569f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb30f6a4ea7e861567b885037b1c08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a028c2f99de342ff14b15db1bb1f2d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7421d9ca144ed36ad00d646e11ec2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5fead7e1fee0bb7c6fd4d5ad3f74e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f59194485bde53e81458e258a33a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92018afde521196e0566ead7c4ddd6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05263783b8c267688504a146bcde1b57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58ed9bcb8054314a288364cef25037683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830cc53c56bb075865ec37ea1426b9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad80ffe9fa55c9b276823666101e5fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7f10e279d41b0df61ae1f417d5c2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe8b30e446bbf237dfc7101157d12f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744ac7c64faa7b05742876da766ad0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366aff99511752c29bead94f28e0d7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec8c536fdec05f29f0fd790f21c849690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884954c4224f489e05a4ed42a68b38f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08502045398d601da779a164a8bb8c9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda24e51bf7c453befcc9e8c2d269e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8920ab38643dbfafdbf53ce6335da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2f76bed1da76de5284aace5ca3aa2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d60e998213109eac272e5c1b5e40df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16110469a387e14f15e928152f6ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628537c69059e81c567ce88beae4d002698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613c05515236b7b7727bd30a4c56e10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15258b68bb51e46c2589457572da9535700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b084646e24db40ed2702106e38bc0a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91f4580897f0549c341afbd5101e36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020abc34241992e5ef4d848ee0ab73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d4d8f8b6e52236655c278d7b6b7a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc33aa101b9acb0f535cf22f00a37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d078a4f31a31513580fc9c8c04242b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8d4bfcd368bff340ca4fe665b234e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa4aea60bd29aa1916a23288030fc9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1621bff5951956fbcdd2703afe1dba2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67189c364a9e82a20e15a88f0d72f263710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f5669908ce58cce0f236a0976eddf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6f36df77702b1e72e0869bcb96aed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa0f18ded2005cf22104c2d6e1518d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d217927d276ccddf2a3fffd471a7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a719ccf8bac50fd84857799df280577715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263e048909f555227b50f984ba597d0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49c4facde9de3d2ecdb2d821325cbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087afee15cb8d5400ba385bfb44a174b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3effd465b2ef4f18f80728935b37c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0db91824f693b3a9f1ec9e90e9ca4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3bf574649f327c892104bdb9cdc55721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d810b103621bccba1ddbf1027b42b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf187376a32db0c17cc40234fdecc9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328810e2d010bf35eb65db7d49efcf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcc5dcba79ed36b936e28442f35817725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e7eef27ce6c7f6bf956f2cef12e0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62817c1b09f012907d180c038ddd972727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fecda8e6781b922d1848806720f51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362f31acc5506ddc6d3daf6fb9a9d64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf87084bfd71e17c35cec7c4853aef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc6cf8d5f7c562482323bb706f9540731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d28412732c565c13f075c07bf3a71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b879e1fe92dc9efd5c665aac17e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb643c3712976cb0f904f6fbc7c63d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e802ae3b75bf4f131986fd1da1c0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee4e50cef22ec7b7fb0409a67019e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe69b777d3317480a2812e94e840c95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb7638d15ba8d7cf1334d6f9ea43d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a388ff18b5da3bf340ed629aba0de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169da11f4a59cf694251f1c7fe79c50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886960d02c3f3a2e4df1652c62716205741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458b97c8d0a957aef1cffc4b6455365742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e60695ef9619f5f88ff9f9310215b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4169acf9bf06ade1022a152855d02744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3af2c07f8acf1c8aa47046790834d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a98ccc005237c2f0100df6ecdba02e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd01ca30e71e1f5ec491871d950e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b19877731dcef7a6b2b37f7414d90748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d7237e1d8f11c689486d2f7525ab4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2262105d52ed4804a4427c278f54f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521611d96223bf44e27d92af4cff39a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ee32986c5cacf5a51df0b5300dbc8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f4c799343a0bc3c2893ccb47b3e54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107789bb9940f2ab685c9282eec6e0fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e7a7f4b7b21bfd5c1b4317b697398755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50923ef4b7b8c2fac0c151d1978af473756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23021d67a80234cfe2592eff1a511ef2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed049fb56fa495881c4a57913c514b2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ef9fda9e8157edc6853e5cc4970fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98bdb6aeea4122acc38becfd88ebba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31b7cc3f70290bd539b9a8df06015761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866ce28e361ad96c0676dd736115b9a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714532ea4908925a5e77331d08f86a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c317413e6e6f6d361174ae4fba7ed0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ed3e67f13f6964cfff7a15bb6fe14765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7793f4ed1b6df1144130f64e05a6d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9a32e50f46a9a3c7838568c5c13ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e6ac04eff026c6ec78c125423e314768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719c90ecd1b54c74d71e05f6a8d02a4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733d3583500746c9e37c410737e7ac6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829141424126f106dc700cd60bbf0271771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d357f8f43fa2a5aada31b627a5bd2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b8537ff894676ef8ddf8618d838a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee795cf832f23f1cf34619111d0ed6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090ec87732b45f76bf30f07778703d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a22b67e053e4e9b3928a5ab784894a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8c77aa948d166b749fe9c60f54a77777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5bab0aba3f6c8b6626085119e04371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dd059e88125f2e128ad94b8f23c5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4085f121bfd86e1dbfbc527781e7bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26116a66ae31fc8d91b7f33569e8ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8d1c0161e8a9af4575a27f02047e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6040e4cf44b84b5870c066a684b78a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae305b8ae28129072e3feac8699c4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79102e555e0650498864c2245192868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be056368f90b322c7082bb8eda347f3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01d55867190f7d59a708f0ddf6df8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc234036869a833e3ee8d0f803d89e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e498a100fe8c0850e00ebfb0d7deb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd8510996ed698d6249662236762a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01136170ae8d0a5056cb8417c7f8979414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c72d2802f1e1dbc5b1058e22fea93515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15044000e8320a1963992043423bce116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee6eef9a03522581e30a9b80ec3dc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ef41db9fa7c14c3716c90d7b757c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354747e6d7e6622c8291594590f9e83719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625382a151e4d0cc2520a6e4c0d652020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5473faf341f4cb72997a8d4d536c4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910f5c3ef8341bd6403c37212b1e17f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ca753d9add2ea659c26ca26fd4b0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14ffaac69845e8a4232f45507742de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90158e669427206c9727cb69814e3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323659e1784e9a445e172b61becd016a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3be4ad23177b708d588d8ff662a8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304141fa14694eb8d1a2f669544d869f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2935be44a1b5ee45e3bb75fa49ce429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310fc3903077f37618048341d66c2bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9500640a547b7fd968cd5f6b68b04e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee3be48364eced7b009c88f928da432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f941b72d1595a9eab9601aea1864533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060efc0c06965406e3881e773e324e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0511db722cf033d073fe84e6e1ff835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba0843621f0d7000a21605667388c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78702fead8e204b4d73c091b88bfe537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4c917accaf1e7bfe4165a1b67fc5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6fafbbfcf64fb5b727e595ed8f07439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e075575e0b4c04f42cf5f6c2dda4f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1878415f4cc97810e351b2eb5fd0ceb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06ca2dd51252491df137013691cbfd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da950df482991171b635d1b47097b36f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221485a4ffcc5b6699bc81fb75effd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06db88de21b033795f50e28e8f00645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aa39fc34fc59140aaa486f4bcd70846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60bd6153e627203db6792459b9ed6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d00f26eb54d8822f99760aeafaa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b52ac93ca500549e8d51ddcdbcb6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb1a6758f668f0b36cfde3b84ae7cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb72771b1826aa38cdea0238c465ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e012c0e65a1dd28685729b727f4c0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46eb65d095f0d61453215735ba31f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402276c4b7dfce7ba647f9fca4ada6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360efe6acbe80274efda23b21bcbe7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce0d418c5a12a2cde2f30f1097810456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1806c363aed2e2402e313189eef65a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2d06e02b507f6190c1180cb8d092a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d714fc0921357b9ef105b4d9f35928659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6451df16f62b2d6fa56538a6b0778f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682564cbf910d6ed194a932c413a42e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc9355bfa54600cb98444dd6ab538262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfb376ed3dd6d043858e16c352a91463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9746f690211dc3dc3f588ad6168d9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e15e254441e655b4e278a7f5d6c50b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae5ff4ca9afd5b07de93e079162c7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664279048a94c127ac76dabb774f32067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09ae691a7cd7344004444c237362f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc190ac8b2e6540c3b908067fda8e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7115b3164fb25d63a3c619221b3cca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34247373276d14646a13af7df9010cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde0d5ddbb9a401779f2944bc3e8fb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028231e2520424ab0ad9fbc7c07c6a7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade051ded4ca329be829ec23999536d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af669239932fc07daa18071e2594676a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7db2c596f0a23956c5d9f29a92fc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e56a7be99220051d468e8cdf6776477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7181d52de8abe8f1d2538b6b341a6fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b365e31e5443947225666b634801c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935de7a8da5d18c0b299b18e4c1fced80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90f02b5baf2fa1b4cfeb822ad2e7fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965274184c4f525988e55ab1c56eda382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb947764f5010a5dfb145d5e27c672a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21ed58b021b2d9a3366d04ea224c8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845390e85e067622965557915921f4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04577ba76626068ce0134d97cfb3fa3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eacdd1acb8d08c3ff62c8fffe1cefa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62d66c2dcb7e2023c799a81a7e2e5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d5272441c43cb2c647d12555bc89b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab744e99fc61e55fd259c9ae8393ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3f3798c09369b1943939a1ad764d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a0f997eb5a9c9d3cc6e63233cf2c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3d704eddb3b1b2c1ee348534ee69793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011b3bab94bf08547e991969d81c0fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc8f254d4ba99c9ef3378b43171efc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c151931da8bbf1f1394a5a7c054a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8b3d954bd7147188b589a98481ac297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c101bb4e9a100aaeb73b5028c56e1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e98bac820b5bde88c4c5f3ba6034d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd22c71d04d3a8a882723054008d7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7af93404419c9bf182fe720f88cd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa274988edbf003aa18341014744e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b09bdb7ea328d84a6b8d713490c3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008aaad86db564fed8ad6d6dce27b65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d61d2318741f7ed7693c42ed27a792105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440881898c5bd4a97444311d00fa14ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c33026eb6fc103833106faf4179ed3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353868fcac37a0918a35cce216721ad4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c491afa98c91a84831ff143424d754f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30034870cdf59542c82c776e4973688110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a0a388b089311629f99e18ac12461111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add4f5694822b5e89730bd785f25490112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a599088817a6a0078b7af2dc86c550113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25d3a08ae48d35a380b543f46248e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597c879d5fcd88be5c9e97513d499fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2016af6ff117718d2d67790d7ff33a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b9d780857273d337a79a101bc8be6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056976d577d415b99318652a879d466f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159baa41126a843fcb4d8cd4822f7bfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea473fd00197b13a70941856378da2b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb6df3fd9f46f748224d237ba4e833121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221deddeb62f767e4496f5915b2d319122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084af8d5d5a6cdc1c6e0fab0bab6d453123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1653a7e9ab4b7e9157d3f61ceb04b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44667f8b44304126af54230bf53c417e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eefbb9d579150daa09de5701b52b37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1db21d8e3d127883bd47b695b7d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ed84879c2411beee198b8a4fe11ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43e5f431d8590f3440804ff00771f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5acee03eef11af3b5fe2ca4f1142a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb3e2e21a8cef717c5351ade18d9b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aa9bc8d4a226e06cc4358561d90be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70d23855fe32ac8b50fa6c11a4e67e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae800a7c17fed1f1ecde389ab3c487f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90fbe21461e8a08d0c4069fc063546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53704e9763cf56c0ff0eba5f2c1ceab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaff277e2d3d76a22ecbd70444516a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cc2a17ab790c1be60dd4038dda595138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7da237037e9196fc2c6ccc4c03960e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef56805bc91d6f5cfff2b2c762b1c8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4862992ae2bf29a64bf7952f95b7959141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74870a51f0be58f6f5fc6de45b44290c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c4f890c16bf5efa9fc69fa453d998143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb86abade6300746f98c65f6cf889f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886df36621c36d81ed36229a957732a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed44acb647ef4419c2a2f16f4ba8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333d95d0e1e8da5ed40ee132d76532a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197391798f6b1f18ceafdd2dbc3d6186148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27302eda5b7d871765fe1f2a0717b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e13dfb3fec61ea7aba01d9c17e91b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334b9d011341ac9e17ccff9652bd36f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeae4f7273b93e47a648025335520df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685fdfc8a6740ef0c872da0154bdd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab5afb27e9d06dac6d5f4fbfa47ff1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdcf17172821f613c532a7ab3b3184155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b13316ede3ade274fabc3156b068156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c867551e9630e26b5f993ff2a806e27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68343ed4f1fd2792a6ae73056734f92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21290d90e8165867ca59c7f470a2396f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182842dca65fbdabc3a4deb8c3423bac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4442c32cafc5aef5ded929739ca8f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bef5f7c0146bc9b9fa874d8676e0a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3b79ee9deb85c2b22b71eaca2dd76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed98fd5206a3f3a2e8052f31bc77ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea1366429c2fd682af0c3a7d53be13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5d922710f81248b082b4d9fadf316166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2c951d13d85153f6af3a126ad980a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4297c03efdb8d11214bd73e38a9bfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729488bdefd9eca00fc26602cf15163169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f64f00c7760da151eab9b867319e1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd7186cbc08e1b93b6fe018cec28f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc5aea27c34189c853d168c61a1e0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc10b56231ddda306f0840af7e65b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0955a6109a5a7571e4498f50322754f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd96a25edbe2f7ffa28336b160c5d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777365fe3605bee1c316598964f92139176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13abdbd05cc430ff9e289b7e096a22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a646a3fd8f3b36594a3f126d47cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174d0c22444b1e1618ce8a62c958e74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3195eec94611b9a7b0840a21c4269ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac59f519707ae7da89e6dce0ad3d8c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce24c60c2291bc99a0f26e330b0241182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d2929d4f381f918c8eee377ec3198183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2655b6d7be1366a0a0a18a72cf1a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccba40ed5cb5eb7987385ea34a14019185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb60e79157bb35ccd4832dae8a05cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f875a7cd223fe8c10198f27e76b83c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5bf00d8abb75434d8213613f664ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb71a3ef5886fc4c4ef89c6f82deff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eac3610071ffcad237ce8585a60f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4171ec463a9939d0ee66651e45ac10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71026b1776205f4e932bbae6416f355c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246208570b1ae65e07ab48485033f6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11206b380946c933378af23fc5c037194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e40c9eb45e4c65676bf4a8deed367b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06890e0c970ab9083d5eb9d0317fe187196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac94a64373a322c0e43a7c7031b9458197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ab14be83a327f92bde0000faee663198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8157ea4dcac6a09acb39d75d11e67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0029294574814af62aa8d8ec83f0e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdd7523910c88ea07c1278b0efa0b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdf8ad3e00402ee0cb5a0960e8ae56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba90075bc34be6d57131c6e7fb3d68e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8f5a03e472d609e254af8835157aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141f13c17a0e46efde9d46576744297205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019b42e9d95bcc2a4b1ff3852b77dff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b7f31822e2480be39ad498112dc2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534975c4c2a65cec9c3270da5f6c9dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892542d215f30846e42f8fe4f5a7aad5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde646734d9bc998711a1ebf06448e38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fab87d2e56ec003a6807d7e36edd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575844f2ae3dd17b4bc45ef6fa04613212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8288f904e282235b54323eeaf151b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d52d2addd46b15d04f808dd23fcd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901fdd3bc814346bd357b9ddcfdc0bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a12b0d8904d415b0d16d0e619ee33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b234a36c7549d4276c278337855a31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513c3961ba4210644f713008f4eecca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5bef870ef5d62f3892baa64f5e56d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4656838e2b6789e1e76f3f879d5ca50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0f44e253eb1f82ed89f9672013c2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e76371719b097166d4b3b113a3c09f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21025cb6c78de062b63f5b7f6d3912c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ddbf05098afec0c6812dbdb35032e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759648975bb7caadd81be656c825f555225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b5c093b4c3b438dce0c78598ff2d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6e2b0e3b9f1921c23ac3e9e99722a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee884eba6d4556cb44ab3e9c934e33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a9c16bc1460ddb47bedea4e209899229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afea7082d8dac1ceb3f25bd6bb7a5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e6e5f8cf0029737327472ba8cb27231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb980827add6c5615fe87d1f9d55b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d5c3e725fbb5ee3f62b1bdeddd798233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c986e4273550d4c94122ac9b73ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724c8a57bd00a2f018c3dba3e83cee7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721e873101c93a336bcb64de3328af7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02439241e8200e01bd95ce71eca9d708237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30c5dafb19ffcdbc5080c310413114238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c3906ae8de59d089ca1aafd8e10c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b293ff89d819cd1184054b1d4b27b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c06e5e29746e4123594138b7c8d0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc458a144ee29f23a49fa4c76fdae9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7744fa169dbf1423c8a0ecec2fd20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1029ddb4defb4a6c47872a417891f70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa55df963629694888885854c07a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92094c8f4ca4b48afbbd425129c67ff4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb82477b0515a21c3fb6c52adb390a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28004d04e232688bd1a1570ad4aa0469248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b0cd56500d748d02923ae83ddbdd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560a65482741e0a06c04e00405f9418250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa1cc446eefa4229ddf294f563eff4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e7f76dfa87f027870065a1d7d594c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467fe1ebd6a29015fbcb885f71b5901253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7c973e3bf820e663f7ece3cff245254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae996648e25a54d1222a58c7842d7dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b1470104cef61cd976a365a8d4a99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1de571d56bb66e77106f98875946b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a678006099782dc1570da6c13fa14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c63c858bf057bad6c8e023a2a738ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93071880b22bed68b6cabc92f387bc2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908064de2863701622407259f0f1fa7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace9096cb81db4ff824c7a7f6d477cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be320c30e7335def160a2e8f6a3a499b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0311feb6c89cda4e3692c968ea33a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ad40774aec0073e48ab1f58da3bd1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c8e2a7d4cc6637b8fd47cf247c193266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811e6f3889c686b69ba5acd3c05e308267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac5770691369f85f931aeceacb964268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88951932986ca8f258ce37d42cc03348269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e01746cc606c5f4c2566080bab976270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031afa71d0554a03ca3ef1b5a87a41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279ff0741bd40401490814b873af30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335254527cdb9707249954cabe6e7929273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3f8d8371cd2f27e9a6044f686374a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76318a545bf53db817c7f86de04a0d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822d5856f4ad4487e8d8499bbff5ebb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cdf8487899b7f80fe6f1d7848a4b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335209fa70dd30da6b24a19e5ef2b608278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c9caa5bc714049ce6e2690bb944f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210b8db076d01a53343081e67917b38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e2a1dd4179662ff797fa061807bd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0007c9455a7b68acf906c67ab2b9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c6dda730b12f7ce86a22f755ef760283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbfd98168c4e0baa067062b5f8930f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0353d649c1467b7dd924dce8afdc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6deb0cbffb9ee1c47ac54840b5479b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfef8115a919ac9d1c6a4ca51a8e6c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7746597e432770c3c9bde8ccbb875a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8045ff4fe12632bbb5642773d3d4dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f3f6c2679a6c7bf33f7dc700ede93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d28aa153b034944e8053b218f2231291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2ae42fb58dd03816c15df4a69a6dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f20aaf26383d52ca511a30c602fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e2a0ff1d4bb5ea59d0040951210ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682c6336ac69c5fcceade26b46e1ab6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45af53de6e26b915c29a2803c8bb81d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13df8c95a532117ec3b937a33e9b9cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40538c6378f6f80be68ff06bafcf1ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd8b4189bad0393c7e4e1bc8560d5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3827b855a23f88b94a8c2f2f113899300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea1cf1abdd9520b1a361ef62ef7306301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0324ffa838bf09be890635f89dd2b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48c44f58dc7522de70e311d735fbab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258c500d6a0d777715d09e79c815893304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fe1b13fb04c8888af0fa9c3f64da5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07183bbd1910ddfefe41e667896278306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d75257229115e45e63d1e092b3f83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb6af3dcee3b26151a4e5a74bfdbf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40cb241199a3e58f11289298673a3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98847ecc02249e7576fdefd41a92b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276570c944023ae657dce909d54e5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d2d9df5fa528ad872efc8407074b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473429dcc8a3f6fe985a8ce684e2ebcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f3a74c37e770deaf25c74d3960cc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b843fa47271a1b454dd0c4856864749315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86075606f0b1971754058d37302d3c1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af727ddbb75087c3eb4a46505dcb9cdd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef75469f5bf9783e2d4e702c6b84a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d56f54afafb677d70c35b4c7d72f93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d0ffeed1b01264b67a3fcff0d61e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d048c9b1c4a41ea77b04054a0f2853321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50cab11bd3b7f2b48b27aecbf14c05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85f74317aac2c003ea22a328ad3ff0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ed232810151f2c8c52027e1970c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17da135ac9906ca57222c8f8fd86fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d38d84b267235026a1d5c8413a8e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea7b1034ec745caecf0cc4d8c9dc14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0782e9d76ac2930cbf84e8d8fc0f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea1ed91d892de9bbb33aacca6709f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb21cdd7cae5ba525f9ee751b9dd0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1719328a05a09285392255a5ec615331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414797b5e25a9158f133ae6592c5a8c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794052300c2e75f24eb4cd1a67a2b5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f69e119ebe60a1ac55e10fb8114a26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57638b5215445e358b754a5367731a37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d942b3e91c1fb8ba93cf31b05962336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085275a631b4e621777bf0bd897f824337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54f2fc1e68c841a3e912bbd7061f60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4678f6d05dee9e368dae19b56b800339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bf6f07f6d6e208f23ccb80fe0f91f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db03754d3d8301a6aa71d30b640f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f293c5b9dee304f1f57ade761643d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e9eefc1b655d522cba086930adde2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448bb41bc73454760c566836c2d2cb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23494cec4513e588ba26eb31471812fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde78c6a175d007a721179867f6feb9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50684bf7cf9c1bef3ddb12ce8852683347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac43872829ea14261030aedee1a740c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364e2d9b7a35059faa62d9ea0d925cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842960dbe9653a0dfcb375cd8cc6dfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc7a17c024dffa06994804683e356351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63663163848c04ea4e90a8e4302b9e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d941ca01461aac9236838e7561a65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2af0d88fb559a0890dc9487ac30b8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f8cd79daa4d483b2f64b033a83125355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d682d7dc1845d6d3636e3412e5d93a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b919034178b4e388e8494cf596fafc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f327bbf06e9f8013c9aeffdeaa56b3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0df0fa9431b0866270694d0c5a55c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a18e798a130f9c3d06592a40fef76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0acda1f53a03bb10b59be7607fd87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660bb79f6e6be56d9c2bc85198e91fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c79a412ac64de684e05d841187e31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2172e1f597156dc3781ac68b2695feb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e0469c9839b3b532b0635b7789158365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01724afb1d6686fd27ce75a7e2f9089366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c20afe5ec5abeafbbf609c8473f259367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a594c5faaf4e570a3b8e90a29c7c6bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013bbaa67db13e77c341da9aa7d04e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1da6573286523bbd5bb41f1a6adc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba71e7290442a7cdf35a55cd3a868c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e051f9c0dc93c13804cf7061171cb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5e8f8fb76b67f5252db30b02b7c2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88aee122a98f1b0272344389309cc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031c41b4e27931562d45b68c942b692375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fcc6e9f8e4d2f0e649a94814f9f5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611beaafbf0eca56fdc968d364e8277a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c8c1ba2ddbd95e1d8d80b8f4ffd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e65ec0f44a0dc739aba1e2c77d603379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29754be9c6e8603e896d506f0c7d4265380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e5e7ef248f58a776c3c6357735bd7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db2a025df27ed4f85686abfa46d61f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc38bb8c6e7bed1f8296883d0c2323a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfcfc9f24812b42071cfccabcb4931384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7fd49bfbbb6bc3ad1ccfff40b8e58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35220e9642a461707372635766bba6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad689371da4db87101a08d0197b50c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bcdc1d7abb5b37920491fb856e56a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa055526883af6ff33860fe70e51ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea0d38ffd3fbda961a8346a49ff42a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666debfc2ead0f53864a1f498bf5fb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af43e48e10726a89353cb7bccde4fb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6e8dcacef869f734dc44a01297408393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728283c2b9fdc1c206581ce817798476394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d814b91aea48fd741352000f1a84395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb18897f06f1c304182efcd9e06b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac9063d605c7ce3a21f8d1a9b2c635397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b7fa85eacb996a8539caff454534a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5df64fc007a41352ffb2bb96328ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939696559f4f5f54350aa7f4da82f6a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514d177927ee4ec79f51e4157c614da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5e57d676c4f986a95d9c7313b01ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a1856de0b37ca443bd031faab0123403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfe2328a3f7c8326737d50f2de802a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2771f8263cfbac79ecce9693f8d94f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932c159440b3f3555a2421cd2b803f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c625a23cc79d7faa95fe11ca39c8e2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c190bf151c5fe40ed35cf49e9b4f7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e04ea3f32c79017d482ac4042850409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10051db52a47b1c83e2ea9f4d69093410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0477ab198ffc006dff163d6305c9d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1c9d34383f952f1ff5aeab97a7408412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384976c83d0f481409aa6f651c4fceb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74f407f375ccb8e19afaa3cb810bdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1ced15cad406867d3e20300dddee4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4617eb0d5e0a108e69ded3ce340c342416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754137b457a86e48671ee1dba59237d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b1c806d3aae4cce08ba03c860d253418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804937fe472bdbff298b94d4eafd54cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd52e4439156f88e492544b5c02cbb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358e9457f0b85dc1e0dfc1419bd298421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b42c41d06ebf83fbac21134fed01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b5bb1b1fc7502ba50be3d30bf6957423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ae64e64da7a0eac45d185a83aef12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd659658b6173ee9248e280e2c85c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc3664f4dc4b020447d60be2565a44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4339742f738974d1c97ef3a339181427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea45bd340237a6576acba878d0a8b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c963b6d4bc4e057fd85f8e21f92ab1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34128c6729ca7c37035074029d4f1cee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3519ebfad0185c3947a33bcae554a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ada81610e58ebd3c9ac66228e507ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fb12ebfdacb3c62a39a117369492f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd7a6629e8c0e57a20858029035e89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a18ce7db785251b2ddfe8ac7cd19f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e22518cfd08579f1fad9618cd3e18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3f8b0734c4ed041dda90b70d18d8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b823c8a8666282da63b2a02c93ec491438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1d72b5fd7f8170f98cf48ecf083ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9ef0eb71c1a8e06c95ea6404380fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cf6ab57af364887a88a7e80321cab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebf4467813c6210949ff319c52f312442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d393a329cb903124f9bd3df61e46a36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2033db24e25371bdbad0afb4c3dfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465caa052dfc506262d8d9aaf1f2a59d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562bcda23301410a0568933dd52fd78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f6e811bcb0b73dfd1d5af6ca22ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0ee4fa1adb558f36b8d42c4eceed2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f724c3bb32b7f006dce8268c577472449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ba2577ad3eb612adabb55be6d323450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de07f6d77b47ec3d8690a1de742ed0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc7aaf24c09c8785b347c90198d30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ea2624b9896865c80afff382dff40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58470a1140d31dbbfb2f9f8ceabace88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ddc940def4d309e272a66cd77a8e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60fbdfb4ef84187c7ea7e286bc06ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa143f15a86d9f1a00caa9cf9b1a66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4748019a2beb7e599321727ed24ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064be1d8a2a7d703f0cd76c524b8ba67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad447234581626fb83e157e5b5e58225460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9201818d83ec15802bf1c7284d29f2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c1348e7edb4e92fb58af7cb17a9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46fa957e986356653e16a766a4f181463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea6f507e48ee313ae179335ab67530464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6799644ec143d435ceb970dd7e54d08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b21586cabb9f5c6b4adc7ee678c48d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbda29080a1a0083339dc98f6c1320f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d1e66083f2d6ad7ea0cedddfc308b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acbf839825072bb703c0289dcff1b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf199e61940f4749b93009384f414470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49694f7166ad627f1a3c6a260bf8173a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d238d2f706dcf2a8c29aa61eaa88c04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb668336917be147bb4a308addf0ba43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ed510a7558cf895e16d9099908ee5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68fd6cf26feaa27cd449300ad598ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176a0b28cf73eb341da74ba5b649a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc57c5b395f02556a14dd1ed5748e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eb88682b52d9ebd0fc2d4e1f219fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b4d8347b4abdba7069b104e2a40b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37f757353e72dc33141a8b679b8689480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e04d77e75dd091c54a6ad76b765c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338ba44165a5ee750cd2657d6b72739482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c847c0c64440912a79349bbc63075e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f2771124056330ba1de3b9f78d692484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f5ff8b52e2bac4ca892018fd1f03b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d1dca8bf7f58dafae62dea6e7f073486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa74aa36c680e8cc10ab8fc21ed78c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c94e864730a514f60442980a4df65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59861880533b642f266286c2bee533e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0242f521143b34005e695e4b49b3c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c51fd4749381fd576c027c41ed673a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529596a29c9371daccefa72cc5c5e77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e335c629d1d470b59b91856415181a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165dae36eef05a2ee04b61f3ebe554494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbce1964545820ae76cabdf6494e723495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1747cb7132ef95b05b12db7d6dde6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db4c75a14deec7f0c4d1f4dc4b07b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a30c4112bb0df542212497c086811498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfea43812f7214971fd82bcd7c3a74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff52af65ba5748c6da721ec0edfac2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880f03b537854ccf2b8d43e4b200344501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead43211184bd18ba61aa6c7906de705502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecce0e0ed61aab78877acbcbdefd606503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228d73e043114439dc196da19d8dc70504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d32e4d0753204d7ddd7958bf0b2fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53947889b47cbdc457c31ca4e2f843a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fdcce9b13026bc30d62f9bbdc6c16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474994cc3d79861adc9aa0356714f65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9c6f5dbcbbd108e300863f40d3357509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfd959c3d10a67c8fdce0075632301510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb51eb2f0203b74a7b37a55b4a07e57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b08020d08b23d40cf4112ef94a07c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e1c572cb8100904df7317a7c2230c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ccebf3599dc88e5be860b38c75d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76b3b3db4d20bf62d196e0ba7af7e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c1a07dd8c1add00e4ed1d0e44f85a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefe1a095aebc94a254c89066979447517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fe2a7a5d4a3d27504c7f041fc9788518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17980e5c82a0d1fb52f891a7c73dcc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a611892f430675fb918829f3304eda3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11397f7f38ce34bd4cf27e8287d5e73f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeea0e6a32c9a514105ba38c205544522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855456ed848e96f9109f024407afe2c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a1d8996e8373ac79dea97dccfb659524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7aa0610b5dd8b97b7c05d594947f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013811acf67cba8e35249511ae3ffe7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a46eeb620d4d22de9577ef400207b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a89f1cd59618694db25be2b81dfeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e960ce5a09b27dfd8eec5b1cbf85594529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3bcae80d6678bc3377ac6c07f7022530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0e1a5774791e5066c6a68e8d9af60531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aea843235daec572341d067741f7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0112a75ccd654fc2df855fe3be0b1ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edbdee7deaebf1aea3a55c27cc0e87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d40838abe23c68f0f0b8d0e3de4c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44915d1999520cb4a40bdfca2c24ed0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf00d82603641a2030653d5844e46c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a401bcc66e941f3e9ce10be3330d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbaf284bfabe267564355300da7ec8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e3d11419de9e95af67ade2728e7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616b7303b7864ea42f3b8bbde69299a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31ff69d9818b756cadf99bff037083542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeda343e4a55a4e65be28ddd51809c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6574e4cbd48f0f96d7ca099da2edd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21b18b63c1180583d14452fad11984545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cf4ff1149596563af05289d1695f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2edf16a63b71a53812271769fa201547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7a952eb79bcdcb79b17ac07d22395548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2124ac7ef98fd5c3b862eba18018dce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611328ed3b705fd9cd278f6b4b6772e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee45e07d978dc5ff7c24cee0e4c3f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50590a3ea080d3bb3ddb9529e7a1b51c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2906d5827eaf76d668152e74e0b92bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15d2dcc54cb094f9a13b6c42a9befc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136d2bbd0835e799350fc01eb5df6a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931319a61c2d8f1afbdefc803b4cbd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ce842407f73ad711c152b0eb90418557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1556046530c9e6ef7d77e8ad04b99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9940e16029ffbb1466c052d6f03947559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db79d86304726d4b4aaff2903b2dcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845bceca63ee62fc8d25cc654c72bff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8948189b4477b0b81a7bba06a90bb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f673950834845333432572e690799f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f09899e56dd479586083a09dc51c1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eed836a184da5d073dbe5e5e183dd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a863078c2c248166a21714d8d793b0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8d55f525a4ced11259c5eb3e5e39e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dfe3f56400a44047c0c95674580ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba9cd06fdfe5f07e56476592ba4174569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2dcd65df6df8193c16d2a3f95ceb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11248bd904fcf2acdd030c312700d32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773317f051c3111b410960a480b250d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7106cc8ad767adb0dadedf7d142e8c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1bcf512d6397681e74a90187a2510574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1252d5c64dc4b0662521434876d3c7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9b57abd3bf11178aa32176efb151e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71415bdb34e2ea52bd0c575631b2af8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15049c7123133f92f6f07544684f274578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cd83c95508dbbd893ff3dfa5bab32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a590ef65e0197afe398da1661e27a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2048107ab67fbb6b928f904c3b525581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a264839ddc4e37d801cac519cde1c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef97ca983167431bc510454688a1437583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9aa26f7e206cc0e51dda5969790741584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b15b76b5758e5942199ce00dace04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659edf97c2c00ce2093fbc6527f915586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997296c3b4ccc3c458c1d172e795c92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8d456ee4175af22156c012f0f6bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213014bde23ccd0c8495f0e589215157589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f148ce007e774e36bc79c909ea21cb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824948f6f97a5cfb66c6ad119bc4bd7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcfb9d8f36287138b51d38a94b69c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa39710c8825ebf8edb7f8051e6690593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abbdc80fbcf35bef70900da5ddd307594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32631291fe27e9b9d0f64e214085260c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cb741cd8143923b6357dd186bd6d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f084b377b83f21dd0bcf433c2e716597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426afb04594ce8fe7629d1ffc8dbb969598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88959d5d9bf94a4cccdee62a168ef95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183067cceff5a9002b5f90fe1c4affbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81918f52b91e5752e8457bdd91d869601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25817a50a5fa37b198fb8e0e5cbb4c14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6baf817c2fec7f68d9e3803e40d38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9965a6ca9b31779a5a6b19dbec65b3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f44de0f3a05b0ac77451c76434ffbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb987e71390bc6f53f931b9f6ef2a22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93395c32800a088d398a38140ff64889607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c56427ce0ddc544cd25244863809a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f8fd2e94e1cd0969b3505381f2452609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499d86a4ba55b25d1ef8249262be77c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce02c1e9bbba7376e62d5db26e9848611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a62f3f91e58757142889f9b676c2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e83bb4c3a32e7efdd053b7779d351613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e196ba460e9816400399ae5fce8bcd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b2e52bd122eb19ac143809dae2756615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682366df028a6771111657835b2d240c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299eca98f98d921fc83a2e444b6224c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8919c158dd0dda108e8f70edeb9079f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1485d7ce965310a400cfd28ec1cc9c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b63dfa5c4d41307ea7fe9c640b7c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48337415ba061b9bf7b4cd8d6f77420621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7352cc340e29e1b793ae85cb0c9fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c4332b20c675c33bb427d2682e33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269fe60d058934e5648d96ff5920d1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2819e0dbd294f40aca4f842e487f13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbd1633ea11c401013b86825249c46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca5d5a063047d2ef48442a45262f67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807500203075a72b60f0160a6410130628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4829c13be80aaa9954de7afbfbc91eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bf85256eb56bd1a5eee970879aad4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8a988b36731d8a2517fe03a60a633631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3845195711a09c766428c2177e81c02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3322cc17ef5add8d26ca954706ec70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886472c8e88bb76f8b2fd6f2c4acb002634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a95d359b9bd7591293bc2528a0db59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f19b3c2e9b8a374b1d3101c515618a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f848e8b093e4929854020e298a116f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33726ee8f6f64ca86554369766a43af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6fd8b9445a53193ee2dee6864274a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29cfe35be76d6d742074ad2db7a07f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5b9c59295859bba954bcbbc5cdbbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad19a4f4eea9181ac9aa407877e181642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad8448c295458efb9e60ca27664303643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6629ad449897cd1d6e5610a107d1c69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88598e4f43409e9c6ca38fa57e750331645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca7dec0075e4075bad80198e835e01646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930068c83afc278aadd74a648b6fb806647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ec02b55557e46745935f35c969359648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282617ed0a1dbae17eda0692ba4fe9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e445e46c58c657a16a5a5c79ac596650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c70eceaef3eeda17e3281fa159898b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ca1a2b4a909b079d40d3fce521ea3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06483d125f5abeef9ce4f31986c0e305653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef421a0974bfab500db768df547b10b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726cdfc80b70ffd9675029d410ed9f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd567194e9963dbd870bd1edb873a97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbadcbfe4f31b7ae1fdcb2446daced657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7f69ac4a42911622e4c7546c67280658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa5fd8b37d955d064e0c0b74eb7f40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa52dae5d587274fafd5863b16f3a44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed708f42df362aa75ca4336fffffe9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901e6853fa7e7819b1a49e0765f72d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd2a0fc24950f6595f941694143aae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfc5b11147b71ec557baf977e4555664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31a275aad0d28bbb224b7a0ee4494b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25952fbc812a5cde20e65f609e4b05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff819e1e7a981c564c4bcff2bd864b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc193b399a158b2bee12606e1177bf0e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c3835c2787866eaf42903b28333f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0c8b3eaba3d99e50a32c0da094805670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ee339b939b4c28179656b54fff182671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c165a562fabc2fa7464bc2820a726672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1780eb30649a9d6f28ffa3256e62c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bafbe47341a5302d7827e19cfec4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c020147308bd320c3a072a8af86c18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e2857b8cacf35dfae580c8a612c1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314938814db5cb52dc44fd2bad06ddec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8d72bb6ec11fb77e8c530b7a3d46e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6c0f13e65a07d72033a3d04355b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51018fa4a5265fee3fc9b98dd407110680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf05dc6b9353e68525337929e72dbf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53523dc1e625c130e880dd8799877462682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d17305b588085ae5c11a7d5ffae2cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5c90c6d4e7beb7af6df8ed7a67dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6bb72a75cf37514dae3981cf1b86b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b837f1d353c667c4ead138e7654977686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4249f9d84f4a1c34b632aac6de21aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89576a8f9b5c7379770fe8bb245c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b1f8d79f8c6c8a640384b06fff2ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c0cdaedbf8c6d0a013affc7da97e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f75f671541c8da880987a35dd3326691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f8cc12b266d50c3c459da5e199aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5595a90caa41263fbe45f776c925bb9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d4813e3325f2e26672a2e13a1ae9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5dd5583fc04beea5ac68e921f220c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774f2fc16cb493b5f2c9677e044d0ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1b7ce75f4d81e1631c212a3293261697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc283a18a40226c91cc97d74579e134698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d6e521cd0c9d9d31bbcffc271cb12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c91e81daa9c62f39d38a82905e57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5fdada6623d5ba75449890e469480701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ef0cd9597e8cbc2318fa9d283b781702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8d69569159d0c5060a8cd1b7837d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb7ac2b9ebb0fe4ea5743379b8a9a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe490bf3a4d66a6846faa1588069f34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c9daf1dd6c257cbd95c3336aaa8dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceddd3a36c59e7bc763d968eb437dd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf1d75246e4099fdfe03a20bede3b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86b8a666eac915b7e3cf7ef537b3ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4fd975288310f4a113eea2de289f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67121dd73c5604fa5466e707f5692272711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e85240945f223b232de20e99c0591a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34e4f4b6b2ae95b319dd75b82eb40b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f053ea62f0495f34e019e6a3b1d59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a23b7180efa29b5088f18d486d788715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964192ed4174cf654bc4ca96cf57b0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12ae0bfc22b89161767574ded25411717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3ee79e39ede256b6a12b728637b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675261ef230e5531828d93a5cfe7ad5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86699bdd315f0b1f7d776d35a9de52dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726cb216df35908a1ce0621dc067ac6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f99be6ff40b74bf0ee9f464d62e821722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924affe6d4ceb1889111c6f56d7de558723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc14f3063a1b1b10438440ae31dcdb5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2805b2c9e39073231b45ac52126448f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d846902791893f415399cff917890726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a1760a25ac931c52ca7c7bd07d687727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9041c7c6e00da9ec2bdb6fcf6d33920728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c42995550b4f49e9e5b87d2ee292c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471745f8c909c286ae89fde5670de0d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d8f6f028db336296cbd378b179c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cee70fc19b3147493de04e95af6340732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece123a0bf6d39a731a90f79a892c730733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc4324a4ed6df5355020e73114839a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be145a9b34866f0f10df3337ca8e99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835840eccd55b5a18b8423e323319bdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682531144b2a1396b08f3cde481ec9fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3153c0c03d60a73ff324daf7be59b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307de1540635c149ca2615feae485d22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5dfe018eb1dbe985e256a308d3362740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d98bbd403ef0e14e2e2f97fd4d098741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408f95a2462eaab3d7960bf1aa2fad3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa8d06147b17377e5522e048fdb4f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b71e2205c2cb33c80cf5d2eae4c54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912c0bc63d754d4ae2b8246d4a77e58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c881a8356de46a4f2333678748a0543746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d95f8d43573ad12e15f47fc87a060c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa809744d54092e806464b67ed931f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c76543b2608a490d3a8c58e34af1f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b81cd83d558668196c5acf1e96c2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd34aade41f3effbbcea98d8400ad4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddd8f56d180553f462d23674c9c969752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d98c5bd251e29b1d034dd6f2bc04e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d35aeabc2e8a09eaf1a1e2fd3472ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d300cc521f9039c7cee6ba7062d507755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c5464caed842ab46b0d86d9be74c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92043079fca5c4bd5acba5b734559f5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7b07676d0bb5eada193825df6f6f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28881314fe8cd7783a2af2605110522759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3bd1a323aac3d3d4ee061abb10e37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ade7c49a75c53fb88b8ee20eff2f26761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003eed0bd5e757d04d38873309d98af762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74150877c12efd4fd99fd95b5531a81763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af68d1082b10a30c7b0ba8f713b3ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4858ce40e46924255c840532be3048765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0da49a9577d3615e8c810052249876766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e790042f5fca92cbc48424f9a39726767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fb7092fda35e036fe745c90681e1e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262e71dba9ec7678687350c942be70d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee136dd2622c1bf8b1bd4f3d5036f1c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f069c625ccce4896e21efed93204879771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112feccea259660518c2663edae613d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e6fe884e36dbaa5a7b709004fdeed773.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12113,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12203,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12388,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12448,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24371,141 +24353,141 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26756,170 +26738,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27048,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30624,6206 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22071</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>20.89</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22072</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22073</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>13.12</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22070</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>5.56</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22075</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>14.32</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22079</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>5.69</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>776</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>780</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>781</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>54</v>
+        <v>775</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>775</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22089</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22091</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>7.28</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22098</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22099</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>4.37</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22100</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22095</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22097</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22101</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>4.67</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22110</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22121</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>5.21</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22124</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>7.22</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22122</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>3.68</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22123</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
-      <c r="F280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>4.61</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22129</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>14.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22130</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>15.08</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22131</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>11.82</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22132</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>8.35</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22133</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>7.3</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22134</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22136</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>7.35</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22137</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>11.36</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22138</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.82</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22144</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>3.94</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22145</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>7.06</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22146</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22152</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>25.67</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22153</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>9.51</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22155</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.75</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22156</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>12.12</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22158</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>5.81</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22165</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.23</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22167</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>19.26</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22168</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.98</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22169</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>7.4</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22170</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>9.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22171</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>8.91</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>12896</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>3.75</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12906</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>1.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12970</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>4.95</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>17049</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>6.34</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>18018</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>25713</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>6.17</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>18167</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>7.84</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18161</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>65.88</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18226</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>3.87</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>17100</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>5.89</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17109</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>6.75</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17247</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>11.29</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17533</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>4.05</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17590</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17605</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>40.47</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17606</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>18250</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I320" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18251</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>38.72</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18255</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>15.13</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18270</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>45.75</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18305</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>14.02</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18395</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>2.78</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18245</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>38.56</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>17136</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>40.29</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17291</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>25.06</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17335</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>56.05</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17378</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>29.17</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17381</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>22.05</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17382</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>24.64</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17491</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>25.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17526</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>26.6</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17505</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>33.16</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17506</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>39.52</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17565</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>37.59</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17627</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>26.68</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17628</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>21.04</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>18326</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>58.62</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>12384</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>22</v>
+        <v>1021</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>26.28</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12500</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>18.46</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12553</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F343" s="0" t="s">
         <v>1027</v>
       </c>
+      <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>3.73</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12621</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>23.92</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12705</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12826</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>3.66</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12831</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>4.16</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12832</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>3.92</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
-      <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>17007</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F349" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>1.98</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17011</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>4.69</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17988</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G351" s="0" t="s">
         <v>121</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>5.36</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>18014</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>19.83</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18017</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
-      <c r="F353" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>4.49</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18057</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>19.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18061</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>54</v>
+      </c>
       <c r="G355" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>4.77</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18102</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>29.59</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18194</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>11.26</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>17250</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>17.65</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17252</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>2.56</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17507</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>18.24</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17635</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>17.32</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>12914</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>7.28</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0" t="s">
         <v>1091</v>
       </c>
-      <c r="F365" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D366" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E366" s="0" t="s">
         <v>1093</v>
       </c>
-      <c r="E366" s="0" t="s">
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I366" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="E367" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1094</v>
-      </c>
-[...10 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>17637</v>
       </c>
       <c r="D369" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E369" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I369" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="J369" s="0" t="s">
         <v>1101</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17638</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.96</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>18392</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>6.23</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18393</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1091</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18172</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18289</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>21.18</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>12409</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>2.9</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12828</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1119</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>3.61</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>17083</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>50.69</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>18012</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>46.33</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>17115</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>38.74</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17119</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>79.61</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17122</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>64.62</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17245</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>116</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17632</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>57.39</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17460</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>1.54</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>18273</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>84.84</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18039</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>82.97</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18040</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>89.36</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>17393</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>24.07</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17394</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>39.84</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
-      </c>
-[...48 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>