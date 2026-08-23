--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba577e3d747c0a9210dba1db6e3eeea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225c9d07e063410ed698712a63e65002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae3a42bfbfcb9da58f026cb3653faf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e8449aa006a0552da43b9604d1e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3b1e74d426a553c608a9c66058ac45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae701d09be80b525af4c4f17e924c386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1911cc3aadc6672124299133cee0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837901e99e5e39f14c2efea0ce3da20b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf3e94834357eb086f62ed28dc23d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcd7e0ef2d267b0ff6f4f2d49c540410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a127b958377275b050b62882698a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1811a2dd363cd01cc4286c80a799a4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7abc074eb6bce8cc061b308290d72013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb5c541fdf2ed8b868c663c4d3a15114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6640e31bf73b2863efe8023ddbfb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204e94ac1f0f3f5e7cc2dfa4d5573f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9776e3298a2efe8c79a47c17f0de917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93c26e76786aca95870447f2e778c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d62e30332c5a7ce806346c6e38abeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d364fdfa6f46c71d5927f61009e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05666ef1cc2ce6cefb79d2690a7f3de521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff86be70114194f561af6d29dd17ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c17b8e545365cfce573c13685706723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba64a57313320886c404c2a67754d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd42e10044b82d56b541f91d8870de925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2227db353227b369e0c1d7d213fa9f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fb0091855d797e9d4c67709a16dd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbb4c55d9d598aa627134e379d7fae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718baa616aca2ae32affa62340ee39bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc4f47a971c22180811090db08d4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a0af796dd02ebd66e48623cba264131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53129ffcd86bb5b0af4f9630cccb2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ede7586a05f307d8b1f019313be4f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73fd8890e6a8ff1e02db4e2549602934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86980512ae585a0803bf98ad9d12597135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2f5c69ab3b2bfbcc5dcbf1ab7d16e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac71adad2a10edfe9ef1326866aebe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf0bfc7afd1b8f0feaa8b518d81c8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911dfa04dfc00bd2ac4c3527498002d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059e600d9a63b883228454b9a9248940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50ab702db0159803c845d07f172ef741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a2dd30ea7742dd21e9faee06970942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986e59aa1e7322492f69cae88fb4c0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea6b7ef1700b2951912320fc508b5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848109c706c193979749124d8841276f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367dea2333e8e2262fcc8ebc7824dcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579fe9574906003e81845ad4064d57b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce5603101b4a58ca710cc99250241a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0f3053e5ae5da7cf56d2d89e6b6ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f595d40966feb01b5bd595c8465b8a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490ce6b65fe2e6d4694d29c3942a10a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152f02312a58c785c27c03311092c5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776dd32aa574f541d3101abb686626753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec78177d70b7e1a48c535de9a877f7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d14de9990a36a24931a0b621d866255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d40438fc1e8f5462a9a2fb766cbc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854720d80bef7a5b6667c608b31cde857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0df7251dc6d7bb059f4db672585058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4daaf7902568e0ecba6374c2c9496b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a8fdd9a1836392a00c4ff084dfb3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a610b3cbee3487dde5810bfde932bc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31bb7422505d03d1b2ce5019fe335162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7ce87317b15faa79030185e4c3ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c4ee3e1347a9c7c9e95aa2063b59564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f63fb9599d6ef2c1cfd16fe0b81c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6a5b81fec012c130d9279a3b6410166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8bfac76b68f357daa521f3ea5308567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339d56fca7737a1e04458f3cbcb5ed368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b235adc12acba9c0d64820e9dcdb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5c18b6294d2fbe88ca0645253c04b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fe872673940c30d9c0944af3bb9d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba527d8914d7e29de0d6c9176bc60272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf2fb800111a2ca9c200f3d7ea032773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72bdc8b30a20a92ad48c512a2eb98674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc284cd212f8d6e4dc0971af70b91875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c2cec93fa3b45da6df26fecb69e0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a40c9f1930143e34cc36a073942377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d21912e5ec04e5114963eb3e4f65b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ad818d8279044a9fda064897654479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934d3a7c06fc3fa72b752032d31eb2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64137cc3141eefc1e53d31814402d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea665a19c7bab49ad5e485bf756819982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48efc7ebde0747e91e1ab1afe31d8c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df65afab30703d05ce7d9854419e8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d8479cd762f75649305d5b7e3c79085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583de540ee5703f2ee02982ba2ff00d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ede0f912f37caa1dc00a5b5f3092b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4145dc98c4c3428ae3b87829ba99588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e116945398c1c5c1551f58d93c67db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713e7167a1e4e75c6bbbb222d37e84e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d4696ab5100f26ee85a2dc658af1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc31f5419ad5aea8b3a6fe3e936e5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778727472bc00900b238908e2c2f2cd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451d766af0a4863db5b4b08491ffb7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1d21f313bc831177373d0ba1a74dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe3d345b8e38c807f6d12febd5db996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f4f9dde3e17c6117c89930ddc5bec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334e4172c667c289050eebfde21875298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176627484d5887dcec2794a84bc9b6fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e9eb22bf3e4651d4e15336da4b707100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41972f81d6e16990f58af93cbfe40749101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f9a4cbbbc78026a536ce8c1725c15102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f4d3c9cb0664a0d61be547aea973e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1639770a5c2260b91e36886a759377104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02308b9e907edce6faa05343cea58e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e1e8637952e28a3f85639617c987e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b39e2315fa84bc1d11fc2e0c0cbb96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ac1177663ee9ea402372cbb227a44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed9fad061620c097aa0569ab58431b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa0fc17e1044c58d6aec8daa5b5c53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999435d198644f8cb4bce259fd33fd01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3769e59401fe13433454369d57fda2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97440eac9b4a6dcc9eac52d4617549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d781e1392fe0366bcbc2bacbd40f8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3cf5cec0b3550c4cfab4f84484ecc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3b0c32df22fb5f9dd857adafec43c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a2466f5028f8780634aa8bdb1998f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcb9d4d446e250a16ab5ca656a09df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669a44131183d92df5d1adf5f5c885119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148241ca1af11edec9ba73c7c5e4b7ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f33c95bd89f8d68e3c84e050a60f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40751cff89528f31e7578910fad12801122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e8bd34fa3d9a909abf7a88c75d382123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42735465aff17eeeeb3895e403476c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1028663a9ab35e7b9d85e649aa09cb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a980f205fc5f0205d8009bb8a9350126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dd6fa1a14619ee65850a45f0a97ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75708c8405f6751fb3f3d02cbc51a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bc1d6961be7a5bba04caefedb007c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8910beac8523d68bd6275a65278a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59234b3d82f266cb8d57008a73a1547131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db87fb3efc04517cf2701ad6956941132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b4784375399d0443c4eccdc4bc7fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935258b0d09e2b9be4dca65b1b5246f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb7efedc0f763b39a447fcd035838135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795ae64df806ff763c9582b8c19a338136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a4945e2eb054cd179922a032c56c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7fde02b7ff958f04fe24f8b69841a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b118bc86f183e1eb1b2e31c8afc54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3df05b79789d8eb308e16cc6ee99f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c19b69b35f8ab0929ba05807a4eb98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002f6a9dfad53868f824ab587f9120e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101eb47361baf6c85ddf72fb2bcf8f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83a90a71608cc7895061546cf212cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe4bb3e9ab98d23e752b117cf8a554145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c53aef46bdf8b0e382aa9ad27715146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ed6a79fdf18507b213cd8465b6426147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808fbb7fce5af0ad9543e46a9c71564148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f694c00e394c41c558efbece9971d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc74e153de46bffed2ee95d1102ac5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81824a9dd37f55beea694daeac8677c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6144ad4196a7f97ebd539aef7fffb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871796655db613c7fffec040504737a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bdfdd348a3794f7e326bc5e1bf6a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1099f4640de0700500cbe0ec57c01f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1f91e6a7a018bb49cbc97cc26b9ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fd84d3a6bf1ae04b87d0398bd48cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c1be6d642aac47f6a2d748761311158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceb6cd2caae58cb8514fbfdd102702159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f63f83981e48437505174db50b3fe0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa348c4d53589b24d61c84215bbf41161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbef7a037f1f0b964710e872246918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52a17da7d5bcae6760a658d9caa8be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6138d9db7ae74594bc8e5a4da8902164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca97098e39fcb4f0adc8378f8bbf17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca74e2359bd78c2d298e8f731be12a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f814d19d9b9a01efb04029b741ba00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad9d92697a59459bc3f290d015a2f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a40ce744b125511ea0d3aa46c48309169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd0e98fe43fd89545917beb39d4fb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c98cda0d3d39f1cc7c755103c8f7f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cd653a11fbe8f954c881b280dffaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492fc603272d03e8ba3cdda02f261b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662927cc085fdeb4c7af9ef9de82a1d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfe614eafc0c815eb4998d063a3445175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed393d924ce42ea00b31df9cc735acf2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b3e5a98c887e6c00816febe9f2f02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c4671fdd38525bb50d54570af4297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7614e02f3f93e743b22b9c3feeaf677179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb1784e892e18b77c949d8eac6c796180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03353a6aca7d141de624d99aee7d0d82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb3b8d1721d42b3075fc24d54156a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9252988f33577beb6103cf91e89c4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea338cdb0b4fd1a7254b98e7b5cf225184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023f441401149012f22570c35d62325185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600473b6ab06bd163ac2a332b4556dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbb990c15a5320155cb8def866981c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20e6d68b4a7f954b491394dbeb175d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9000c48befcc0196cfd846c8d278d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa72c1a790bf598184f8bc9f69ec80c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466d5e799159406ab1f6fe172bdf845191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc927bfda4a88dc213c903cdd814fe0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236de361a3e8518ed70cab5d0012153193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69b103f917cab4e395558538bf7eb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8459b86b35336fd028b84ff4c85ec4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870226d3b833f9d00caab053c17fa8f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53a690589c711a658c5fdc4769048197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c213b9ffc431f279e28cac8e600053c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460be727a0ea6c85faeba28accca39f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8a74e93004632eb3db0b60822775d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246fcf09765974535869aad105209dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478a08116b9a4ec44a543e58db53b7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd91dc0aad88c5ec4a8b064043905203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be6bfabf75df5f7e5b04821b0332b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd22402f52519174eedd8f2f53f80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a949da27df900f28be7ffcd72c40cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6738f13dc6b60520f3692f2afcf9a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c8c5af337212c4724f9a587d784f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d850b7976cc20af78350a0581d8c8dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce25794aacec1acdf57f349282dcd50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761869858047afdf9fc3745738dfc06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e900d822e30a03475584e222bd3ec8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b532ef89702e2975d4098734a37b998213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a31dbaf99d1b3d15ddae9febd31f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633488c64f6d3f9f4d29b246e30b6cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221821c0bf36725693ac7757319fb62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581df1143412cb573b0fa1892e36bc4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc362109fc939fb1571719004139860218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db864b7b9b938ec39b756fccb05efa3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff1422f8d9c28b90f3849ea4fe91c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5614153db36de05bbb10e651b341ff8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0439cffb06c787442505507158ef2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c5d4321c2ca73ef02df6ddb0c804223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4dddb2eff522871371843ad3b4e51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708dd70ce21da9058425e83cc0dca0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848dd036294a8fe6d9183a5f3176fac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83577feec072a71379bc6da756c2feb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd6a0763114310b1d186ed2eb23b08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60951395006e4ba9133f667dfc92f86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993d5cc7b838459fb90f45706f98a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a9bf1923318622a57c47aff51ec29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0cbbac9305bdbbe372c0b24f61b1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54541ffbecf11b7fc975e360469a821233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f60a497d5ea699904eac339d1dc241234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc098e283087ed7f003a702f03aafa6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bb5e8a314fbba756da1bb1f7865a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc94b77c60558d7c666b3692273aa5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc10593ec4a9a33d09dfad76143a119238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3997b7332b390a7a4a79c753c0685239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4781973f19b8d0577cbd4f3637bcd5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52387f84b346419e452fec6376353fc1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485146591233a9f9a3c770bce83ffdbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5675de44e22db86b077cbb29a56051b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e671b76f39752adb623026a68bca68e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5b9f18a993bb58175f7fbde044251245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6801ea7981300c490d881b8968a81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fd3668eabad4985c839594c0b07ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe75e5866bbb00ce17e9b0e9d2de27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2142e7931b57e0bfcaa1734a6d0251249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac648fadf1ade662e4f50fe4df0c36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b2072385efbd5d859a5aa2309b3cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0176f8529862537760ed8f669ab18f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fd71e2d34560a77e0e5c7542beb3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609399a6b40c86a9d2eeddb4d6def92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb053f08c3c211e2bb80e9df6b806a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2710732b2a32c7a61b152b854da2df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24505f9bbf57dc430f74c02c375cd29b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c35a143e8302749f189e1aa2934b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1056826b6617548c73f9ce780f397dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bb144d6d0cf1e0c01d78de85d7896260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2acd8966c59670d0d3c234ec69d4cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045720c7bd5d4b99b1e25f6d298e49a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ee61bb9f748b50ce04ef3d2a5dcd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302e601b08785609142bcca44000d27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb31c457d9f06cb5d6da467beae161265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849ef77d0f03b377747132fd7a75327266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bcb72446003c1bd5998fbbb95177d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54b6a821a66cd1569c7900613ceebd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafe2b8b85daf83d251e55c2eff9499269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beac296c55f6fc388c42c9b996cd1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0277b310e94a0e43e86e1daf83d0b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5c305d7fc050c9fc3f71e2f26957f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b5586f3b0a3ccfcf0973a9c8a5817273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9b9bdd2344ff57d8622b155da8f91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd36021028713609fbe14c0e14287a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd3c1476d1ed1b8ba999b6366d482276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7fd09bb76464d5deb77152a2673e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac990c9c5aac0343022c0aa56ee19a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99781c95787d64c1cb39ca77b4f5446279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262047457e2ed258264e026989d305d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8de53cb7fc43f70a10ae44cdb0b83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39829522a542c70b18ac4d5dc4a9111a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6cc864e29e3bdd5af63cce54887f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c69da4039205f6ad94b32b9a79a33d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43477ef2fffb2f0e497126078fbe31fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e55ad826e9b8768f00f1c4b09961a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478453100d54c2e45be65aec8a1b371f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda0f13fc579ca3733b341e3ff98cbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501737daacfe8a687f7a1d10bd87241289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5c66debca7886dca60a69be25ac30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664de37909a5bc85eda052ac650f770291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1659c20dc2e7f3aef07b1470f280a3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a928f607e00b9e3c7dcabfc60205e7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c57bb9505897b04bf4bc315c7b160294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f00e99ec9e4c374cd2937b0233e211295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabd249e0744d37e9be8aebbf05cff7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf24a77ad574c24d036ab496bf8e69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1c41e71b9407bf91045d7a8e8e1e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de865e208860e544ed6666e4c1782299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacede0a27479b0a6e274b685e25ffd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb1937a3cb2fe750858451ccea8d3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bb3bd3cdc68234f66366973bc45eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c236869a4b06961488729fdeeb30b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edb844520fb568a5b92f81e5920645304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6579adc1222d097144b9e619b734386305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a73cc54dc9bd13e80e70f5646ef9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974bd95e935b93f522723d7c73e647f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e3f80e6af3a6a43da3886042c60b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb41daa8fb1c6551b0e1c608eb38d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133ceca526835b5c67dfa52bd5c786d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e65dec14631be7251e490e2944b49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304835afbd59be3eb32a2e3818c68b21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0a2e9761de090d159d5ad27580099313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe32c13f8cfb2c43b15265918b1a70b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c46d8f0e40105ce03f6d11cd67988315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466971121d4013998f4ff2b518855b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd032585541a0a55b35787bdc1a4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba5151bba5f55cf461b799d8e059f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7642f9d040e8991bc49bc37121fdde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386eb225dfd4cf1cf9ea57111c0a0da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a062a7f4f8db8767e8df58da17bf60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1b578410678cc75ca3bb0bb2399e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642644484d6b87bfa61e88212bf35ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ad6396a75958f2c9ab3592c24c2d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1d97d758a2a738c23cbe882cf918b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626e1b5f9e41b0e8a132cd8fcb68f4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb98f11d436bdcb45823d325e84299327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021841ccec15e6abb5eef61375f1c597328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab48888c753017f5cc0969c7f232f20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f83ea601e28cd30821a87fec4bf7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd73aa63fde29b6c172d7536706b064331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ab6cedbd30ec135b19bdcf9c7ae8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd88fda942f3fe115c512e0231d647c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956a5b5599bf5626a09dcb818306245334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585be44fbe71f04e3408fb2f561d5ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc156e03172deefbdee0cc12cfc1d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451cbfa8704cc5fc5c41884cab3b755337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f00a96a5e715d4efdf5c7f0fe0ce7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73354e81c5683d72e97aaa7f290f4a7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca67c3af447fae7103b4fadc5b6bf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c2ac09995cd672435e2f8266c69ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e8d4b2d0a822321d0d89060a34c13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826529aa7a053364d84340783803e4b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db3d3217feaa29533d8540f12200f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add0fd4e918cad03d3c6bdcae37e371345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21428fec9946e5870a8434ceb69dbe2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e06f65f830db88981a966f9259747d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548541c7e8e16a6f43b4b4e1e146ac2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f0d556092dfeb570e89be980284b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ea574beb756be779af38004338a08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896c893c889079da19d04dec982d815351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5215053f37d02179f93fbc9ca930b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaa47d7871d4782f429f91edb0194f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15412bafd3c5b117b26fe8bb73c0a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcffc5cd11d33524038702061a93cdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4da150a27224235dd2034bd9d43e28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe5994c2c3989c672dfec4c13a7d05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fff497ada9ab2ab15943d0ae2e7ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709b8d4a0846949289f6b53aec4e49c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de5065ff6748c7b2d8b9ef5aae4e8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f13164098704877456fa6f46627f84361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b1acf88710a063e4d76d2f6477c8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2903877d6b9f3dcd89a79ab63c69288363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180451714bdb80dbd4a5f9bb89e9c1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e2aaf07b91fd51c60881d8c87be62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240c53cdcfc85cc7e3310ee930b2e67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad692819dadd01249e44e78adf9214367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2688d08a68c224edb2ecb4b12213991368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926ccde2f468466daf92e2b62a52e9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d563d96cf68333dc28c1c2e1760e67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74458489ee00e1619aa0d07a1eba8e1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d5115987a6147dd4686a744f70053372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cf4bfaa8f456ec931f108a3b625d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecb7bd2d77a4745c9ab5363215ba2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e75262ec59836abb331216771977f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db169e289dcdd28bcf22cb8b7368bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c7fd700dbb46ae16bb5caba09b8ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faea0ee4b2d26c4f956b15247442a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ece1c4fa6210d8e207a129dc55bce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22b0de560b0ed2f8293ac341c61e87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbec66e8654c12ac321611212311a76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cb3b60d29173b007edb5532980577382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913e369fa7223dd29165b83b032e7b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104624d55b60c4fde1c475d6cd93aeb1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3ad0f4f7189291fb394b8cfdbc6e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078db70cd8151dd028899ae15a9623d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e8cea6cacad255671214dffc6999f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798514613c66f03f8026718782c45f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e395728a5878ce10bf247e1d43b8c87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cf8410c8d0b66f319d5d30913ad20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748967373bd63ad3c433b715a209a6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461827c7861513c31e4d024d1e0d546392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd1f2f1a442d6d9bf4259c05e0d8f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c4be32237ab39455d0dd2778b62c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681c03619d0252ccf7bcc5bc13529db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e1e4a48405fb76392eb2a353436bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a817a193d4ed6c18d4358b4bbdbb895397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b189e103d457c900129f74c1c479398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b714393c167a0ca3cd5862dcf0ba8ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a25820b9d6a370a0c3d9640b7d44b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91453a671dee6432be0ede94136acffd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1878518614e36c8528652d64ba0cb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d74c506aef0ebef408df4ca14fa9b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012ecbe6fb25555b67429c1dfd7c8f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29e6257932a4975dda41bff738b6a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafeb3a3a5d5faf22cfde74f5ae4dee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfce6c82b0fcee1e0147bab66ee6d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bbe5fbcbfa5e78b4304dac7b2d06a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329446cfbcfa51d8fd48f9f3a0623b74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda86f1f477321635787c36b54805d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed07ea08901b7c466c3b4d517bbc612411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986aca1ef7c549c764f78e60ddec60c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ab17fb1f6dbf992cec85782fabb00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eaf03b2ebd238609348264e1ae1de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f7dab280786eeeba6e71d7595994f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f85ce7b44d2a8167cad9215eb0a4fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593db01e8122a1dfdea3c3751a444002417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1901e70af938eb6906a96af9ba07e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d5121dd27f54e6aae4d4c34e2ad5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7913ef79327517f87a145c67631252420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfa8f9b5bb1aaef9331cfc9dbab7f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae70f7d047afee1cd17a71aae1a47a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a523e4f165b484da6f7302ef70072e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca58bcab4b8eb24d6be8bdf4367528a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a5f05cf893d27c8bffe81a9289173425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92191d672e09a5d7c0b91ba8dd6923426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235763e7aa1c1e33303da73226140eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde4838a8b9677df188cde8fd6aca24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797892ec93d1263e34a7643d501834f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed094aa7e16a545a9cfc630b8f6423f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42a7f626b7495da468db242a94479e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7547663c9076ac5e26074b60b660b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c227b87399ddd9378ea12177c80bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6d0d15b868eb224b104e95df5126e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef77146d82909d7479537a066149ee7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a0e6b2208e4eaf32e237572714379436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590c37495011ec34f8650ea8b18eef7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179684a46dc878901bd7816d2c2c4394438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b60ed1cec2dd48f84c87b72064adb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037400fe69a301de31599c7d257541440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bad99ad4e83116c896242261c5129441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb199548cc1d5041303ef0f1d9eaf65c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fad7323076bcbd3750093b41a6cd0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace3ab552530c7f704749bf5a2dd333444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f91691bd846edcedb4ae6a8962000445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db9d51cdf237912a7b3cfe4e383734446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e1669ada9814916383c6c9bdc5192447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbffaa513d82663e9007830d7cff45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770855f3a36d420c02845d6f8701adc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9da79862537ba6b5dc7c6c8abe9e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715ebc2f9fb3fee3ff912f87ba77b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fc4640487cf3e0572a667f81f7e6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93cb5aa36daadeab5a206ea396520e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81e6e0a4d87bcc0b30eaf57821a80e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af73c6115991061ca96e714b5cf97d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e714e88f7c4b980f910ab9f9e7f0357456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588b664a65a65a4cc4075f262277a1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582296f182f100b054a01ec693323a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aab715158e04c0b65fb6d724f6282459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0a620b56a22614b025e6ee4c225b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f667fcbfd1cd89e72bcf75748bbe5c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f991855d2139a77acc70bce31a9d0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb188967ea7dc52852496cccd3bd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e017dc2c88a45e104215f683a3297464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44033a885b1fc7f7775379a92bee4705465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e413d6321d075598c8fb83eb322318466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4677597b4b73220d6857e2c11d1c4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702491aac5d3b0d4d6e2d6175a0593d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa546d156f7b65ce7aaafb3f6563b38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938631b75ddadcbd6dc0f597e411d3c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeebf9a790372a15e636de2bfb3c9c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b5aea0216ccd84c0d403f5f30ab85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cb0a21fef991264b94ddca71ce71d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908eef2824eb785f15fa7f07b0fc1c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648781d877c4ac47b4024bfa1eff7bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e08e3c6cbea1f70137835f4039395476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82038acf8ceae28b9cce412ce3ef58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc6fe8f6df03925766685b6b59fed8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fafb1f6457fc264915b25357d4ebae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cab146f8939ee1610029faf911a3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9602247c287b71aad8fce5dd9d9cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e54bf1c6e9788cec6b836e03b9987482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d9cb634eca6a67f494c06c875616483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cd33a0078d3c8a13936c96a4d1189484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78db07b709d2b408e513d64a445e73f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf98eb3e8a74c9afd985acf26dcf6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbedcbdb148082067bfd2463bc4bc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779e13e6e0ae38b8068d74cc5085dab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079be7bc4674da6de309eccc96f9955489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb0950555bf55097db44ba70293302490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec18e13ac81625d4494f77a5403690491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df1d0a27247dac14046d232bb97917492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b256cfffb69491ff0206bb5322f96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f62efcfe8c0320488f482a6710fd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db704e93f7c04967a3fb2262a8c4cc3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0e7e04cf1bf58bcb2a8c198c8a18f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e5031ccd9e1136e14f28b78ab018f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfca821a0f33213615f3f551d9fe0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55f9f2aa5f3bca5a0df96ea890366d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43641e090f9e6fd98db66c7b65faf5cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372181748db4f2032c0ef8b0230197b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f22ef814acdace599b7c90c3f0c9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539540ba9fe989816a83acbba1425e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1130914cbf7cad81ad45468e4d7ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069440fdecd6143b871a135772d43b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a9a7084a3feacd664cfceae5f5efb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77aca9139bbfe5ac266623e848e18d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3363a81cdb1df14defdd2450ab61b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18348c3a679d50b12ffb33f82237bebf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97ca180fdfd7e93305e9cc95e4b9d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684502f186fc582c311c582cd4c8f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75822d10bfe2098448988ed8c6385a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c597f76389e6c0714a94a641d2abd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad66ff87e513a99d9654f998b89b6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bc7ed9b97fd374c06863a7d17cf24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8a4d49ae24a52fa092caaa3ed6880516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef71e25aa7700a86177496d8cea21f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523d9d25d1ca2f49beb9ab2fddef55b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed38fed7b3f451d718eab211279fc6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d8c5ad345e6a52d1efb8a4574ed6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d01a716b504d41a4f5943a57353fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3151835479526f3bb2d784068e6da31522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179481a45c52a49e0f556a0302b24bd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81b26d45fbd566ebef3d28b0b9d5ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae7cbabb532c29936b16d42a08b3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b49d711efa1b5a483f32e4eb1b735526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82415bb304dbfdb3248187444566cbe6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b651b2683627b0518188dedddba379528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd6d916416cf73d3a7bc01a25ce305529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b8e767cf70ac7aa663890aedfecbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5f7997c3a18438fa6dd9315ae32a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662d95f3c759dd0f771142d5b50f3a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1349298fc383e894d868d02ebee45dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e937fa960bc964e6c0624dd4a845adb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad053e41473e893e671e1dd0569b65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772f10bf3552f9dea7b25cf0b2b0b62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425a27b7a7f110de4ef0683f03a84a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdea1cd3a0f889ea29b5831c01c464538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66102ee92224731f94f0bb5112f94f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45565a2374f053605fe097673cee5254540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c025ba57c9a5ae50eb251c8eafc9aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ddc4cc5bb4a622c0520ee18178c9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c52fc8bc0211d51678f2f4ea49f4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cc5f9268bfa52bdb947f833097494544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ec821d28e3de00ee42b50e99ef148545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55508aea3cd8227ebac846ec945774546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40412432e9b8780657ea2b8bab7ca7a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2019343358162245a9a431f959b1b70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d7ea8c08fcccc2bb0a513b577d2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c79bdac1143190406f0db50308b859550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722af6a054d36355b65fe6324147e7d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a931a010bfdc5ef8d2e2461f9f59fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c85646043605d43919c6499de7215553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e782b96c50d02e095bdfdfb879a4a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e313ca90f646daa504ec7f21cde2b9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9c841969689342db160dc022c3ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e7d9a9d43d6c6ffea08d525527a6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c72082a0d469bfd9226d95823886d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce08abc9317b9fd1ba6819cdc9f7ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2394663712470f2df5fb6aa8744ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e78932e00c9aab5d1e7c27d40dfd0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908fdb8b773a8f201c3f74bae4ac004562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6c3b158cd1975b999aeb4763bb79b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5f9eb244df83d76ba6bc905ecd52d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09119f1ba9ef596a8cfe498d6c2b83fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22020d5ddc3d4ee5d78ebe76ce3a29e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f1519a7539053b6956de302b57c18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb4001f9834482c0360ef5c001101568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f848a9f37b6b89393e226e29645ee26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d447c5afc13203206aba168c05b0751570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f1b69e27ce023fb4e95eb927c955d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6c9532514b56d55b3049868764b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e11ce12f1c32969b02c5ca65ae961c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288944447f3856ebdb313cb5969c7d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5bea41fbd3ad860c5f4ad9d0d185b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed484c38dfa5da677e6b8384a337907b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a65ae06f3e6c244d196381ec745618577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d9a910ef7bf0425242e6e3a4556de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73eb194183f71854b50f7352ab611579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47befebc771f6a5a5fba4116e4e3a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743275a3b603ccf4597665825ffc7a5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57318fd20507db02821a7ad9c199cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2a20eb82710c39db72b1d89465173583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2667dd122afec078675be25773bd70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5da6959ba122ae12fe4f14c33a993585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318b7c0140dd0d6ea1447c5144992f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c745a15a4077124f1b624d402e90d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f332a43124d587369dd4c8e9d54dbf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa236b95cd79b2fcf31fa158236901f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6336f4a923e5a37cc03871c70c826ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501daa54d1ca927bd33d0f0b06dc970591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28328c10bf2ff71c3155f3792b8cdcbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c4ec2c5c6966f9a4550dbe9c312fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436d6fcf8830cf94b1dbcf9f9acf200594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818df89210c6690f420e6f7e86a1570595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20f2cb8acf950ffc241649f1d529aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fe5927c8647fb30a87677f6a2be2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dacad6a7d6e50f97fffc0b195f0c9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348009727ed0dfb1879156cbb452e14d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a294da20befda457332e93a7361d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba6ca57e1132c05cbbe2964e9038c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef46d7edadf272d165331fd2396a2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d64d01b431ef83000ea2abbf65af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058de36ad95637d6ad21956bada4a49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd46606507bf80f7f345f41c53c7a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1d1ad18d2ce153b38fd1c12c580d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd9d07f18f6be94db616e5ad72d4bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dbc42b4ba2717b2e059e08f68171d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0497bc2f0a0bf6460c2ef87aeac2b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621c371cdde851459ceaba0bb667356610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e408510a0f43c5986018ff97d32cb02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba48d5d14c75ae6046ebd962fe895a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca048a95838e4469feac3d89a5f679c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbfb967e16fd9d151f846759324731614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161bfe1508da0d936482c9d9551d4fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813de4050a564e2ff0929f5ceb29b1b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ae2e134907b2e15c5f731cc2be6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69edf5e3796ecb39a5583fa8568c684618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb53b91473ac8b93ab91077b5515e9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932646bd55c02ceedb0d3c83b135e7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39def03f2052d8bef343ed84aa9fa9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ca9cdac831990203d971d8657dff1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce7ccb2642186ad5572684eb0b9a91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac789e476b153f73b43e3415a2045d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75e22066c3123a9cf9b81bac2a0822625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0887d70ac33db619aa46fbf337f76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584055b1b64f4b646aa49346ed576724627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66d8bdf65593c8c9dd17355fca3200628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365d69f6b8e6f052a7e63341d0f7164629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b0c182c4f35788df054be7a9d149d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08373da77ff8ca9d1b68d04d706c99a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656283ec52d19b2b6deaa431f00a789632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a517a57be1f8d354c195b0efa877eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda9635b233d4bc5ab0cca388a28693634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bbd9fbdaa81e34a6bef1cfc4e10c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959e8d00e4e42b7c47cbef229550c33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d838bdc5b7318564a523cd969fa190637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f980a8df5bdbb940de0e5fa9e1008b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eec50abec8add7ca0324df8946a5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e10fec9ab7eb28024bdb3d307765640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4f1e6756ec3196b8e9ae3f0685737641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7765b2e2f176352b6141147fc46ad4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6840b12613bc3cb338d7c19dbd494a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155b8c116b75c9d520276eb09bfc585644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a39653edc959f15753ae84f1fe20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60db0184f716cde6e8bb962ec545c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44a5038f7ff638082acb629130daa8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ddb03bc2fbb00acce981fce7c48bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc9a82a2513ee46523769a8538590f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85936ae3c453711dabb9510b15d093eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56bbf7b5699e957741e876e39107bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a33dbe53e7345ae86e59a3d7d9b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b9e61edc79f9842456ea50854410f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9b36931fa46e10e186f692930768f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcea34b1259d78f804ac5a2ce7df53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff98c09876ffc9e1a0c40306efed04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e44230230d88a75fc0a4bd0449e973657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94401885650df156397d3c655e20f8a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624298d3c3d48dbbcfa168db33649b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3eb73ca14601090b064cf859432f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ab54a603fc8e095f335a74ae9773f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deefa702dce8af375511b919461ee48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fa9e7a8980e71d873c6dde2d9fd48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b751b97e76ecfdbf7d90aa339e7d61664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ff5fb58a0a6c5e15d33c2197c424665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06593a975a329fa968a9839d61b473666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767d26f533e3d7b2d39c4a79c678c47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b770fbf75e42f8c9c01aa2bd7e118668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd381aac7c5ab73d203002b8b04f3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce805c9050d9725b8ede3f36798aa52e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca828ab8cadfd4589a6a1d71cb2d334671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d37e14b7aaa451e21d57cc312de58672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2e1abd148916194dd92bf6e3ae77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e614f9f050286caae45b2318b124e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a084e77c820d1bd5ccc09f784df5cda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0ca8fbcb3da427ec0b621f9eb1b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e6efb083ea6d1009c2dfa427f94df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693018610af261934a902aecad09b18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eaf6b84779698636955b33f6cb69e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eb9628ed5c5044201f95cb077ce54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c119bdffc912b97af16feccc0e1da8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce7d7f5e37f6e22b65398e0d2c39ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dedc639de3c9a6d745a6c7bbd27015683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a82cffd374cc114c5aeb4b42f9df2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ba55f68c9512d3069a2a5b4e0c82685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace555ec7d19cdad64022726e98ee8ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645064debd117cba72541ad60a683fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ce32afe8462ca066e57ea5ffc3391688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3c7c2e71d7982c55e0d9fbfacbe3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae954bff388312feb07a561646b164690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e467e8965af2d5f7df61fc7dea1390691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77782ff41a91eec5df7e2eab1072f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7283112b9cd3a2c60043a4160fe661693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb15864bf164d6d0d9704a17b6db009694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc34aff81fab058de8ebd6f082712c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ae130a6f4b6af7c2d19dcc1a14294696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa6767e54c7b4b908bce30c9a1810b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524adcbfe4ecba7509c8cd96afe3c546698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe740a8d4ae4f4fa3b9c9755f59c4452699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bc7a696594499303368a392d26e88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f8a72cbe7c584ac38c1d6fb1b5639701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e169295d9a2097fe661a08128b4d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca31ad7cf8ad1b8467ac4eb79d32851703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44921f335e0d7297015b7d3e965dcde7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0275faf92f47f2d1f284c6dda1dc776705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d28edc943bec670243ffb42909f282706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd1db243c4383f73ed5b09e1a54c61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9584f4caf81c57a139ac9ca5a99760708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613b38fd8f861037dc06d91f64bd72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7886da8f318db3a619bc17b58a9a8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a1db1c84d52743d2d1ab9bc81831711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973172253fea42c29f83179d3d1b9780712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d1682a8579c248dbeaa143644b383713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e99fb770a1c5c9b8386230088a58d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3bca34f62f80b3df4343ac98ad41d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f101b8e7fa4672f949c3b4b2474f33716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26d04b897e4bdbe0ecb8c234092832717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c985e6731eef6cf3d3aef80d0575048718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d5523aa381d3ffde3f52c0f63979f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296496b01bde9a6583b909190eff5fd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05178c1e73c1666c10b8f2177216fbe7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c943416dfc6e1cc8c9eba287bd9eba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761e8fdd5c3aa1a9fd0be480d77e9bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7330fcf39943411dfb38b797a7dcaf4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43ee2e1a77af350ae74d9bf139e106725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6fe854e53a5f4831ae151aac2967726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074ba8213fd382cf1d654cf62694934727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f6be8c3df4a596d0f8c48a8e7727728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd30b578643beb1c1e8afe41135098729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f593df263ea9a01adacbc44a3dfcc9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb026ecc2272b1c2df7aff74655c6981731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b1fecc2ced28e0b5f3a428cf7226c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06914e216d3660c8df1a0acfa14ad37b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8a9f0a40067356ed6965779c12593734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53121ec4c5e5d3814918aa5c808a1f43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdc4ab801fa9ce0e0b155e5efe25c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebce6b44f37465d9990fa4f6587a1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609da2e80ecf8d168135dd5a3fd50e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d2b58bd3a7549f9d22d0d2b000bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac970aca3a6c74c9d188bec1d0694b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877277ec4b972d8bcfd46b87750bf67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b53bdd819eb321f9cb8092596fa84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077da8e42e7c08fc46c333e12b18a8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634be4898b7bba44ec296396c220781744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169330502214d7cbfa2780d28b3a8bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed5703ab68a7ab1ce89ad40cdadfa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa6da25c3036bb1a943959234f74d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1cbb229f8228dfd1848cb7dc9ceff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508032ae2f1a0d1101fe8f03936d45c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f222c4a39cd3e7ce85b6787e7d469e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3899684c32c15ff80afd22c37f68c1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ef10955fa3d9d89332cd7651bfbbe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab10da7c06b7cac2e7b46909bf4f485753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af886a93ca99e9cdae08082634d935754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ed0906d45c1cc4ef6e4e766a92e06755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1adbeb8fb3905606cb574236589ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43049a1b1f7c033c6bf8364e2bdb3c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde581dbeb6fa8854bf44cc9a7679b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960cca432ce1ddba00f00676f6f28f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c80b922aa6f4b987785c24532e123760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bf6fb39e7842ed9d60bcd7bf93958761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d6f4d27e84ab8c356ff3e365eadf8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d351f437057f973562848866665f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405c9f35233468844b264a3673d439b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9289c5b05638cf5c0b0141b8eade86e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a749a5f5f5063117036d062f1e8d9e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ad45a4212ace394ce2c43febf9dd7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0ba5ff558c60bb4b7b2d596942384768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0a344acf90fc8e2ee6145fc11c329769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a99195f1f53c8d64e700e20887d1d6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa8af3097a0926c6671f523b0624c4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a72f2a68c5832edf1f4dbb6ddac5f2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fad58ce188e4b6b2ea96f17a8de6a1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e1e37af3088b7685666b930bff110774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8752563fefd5aeab81ec371ec7a7e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf7f6a878e602262627d226e7e4a33776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ea45d990ff9da66b2f2ddda769e96777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee92a5aa3842986819ae74ec440b24778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fa89abee82914b0fffc54e735e7a7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08477e5ba186c00fb2c812dab6cce1cb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71abd7dfc21c5df7b9327d53a19fc93781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a407b3b317e7e1cd6a59a6224f04b3f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aed8151e97c228fe5f3c3efc0bf832783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77b8a1b28caa5f6f777b8668523fff784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64e93092238d53da89ddf825284c0e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef19a4cf493c735def1b7a5bbc360ae786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b4ce08a6c7640a281146f1b019d26787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e61a63b5d0d7c5ba4cd72171767f1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237861230522cad72776049109b0c2b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a3350da45e4b78a9f43ed78399708790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeda808f76c4ec7594f697c5074b0f7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691123adada44788c5ca05302de6b28792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ee205911b4545ca4a768a0529486a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24da12da0b5fad461733cdd9ed9fbe794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121e42c6133fa8099c7fd268d9d1ea5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87570fdda31d2fc9dbfad9125fddf62796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d274fcf9c1f02ab780cbcbd3206aa9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96635013eee9aaa34f1e633ae1992b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac394562f23728f171e9a57e2f21f77799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be61ebff6fc020125b9b093c49f8267800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae00f55c1eebf1d6e2141cb0a79f961801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae217e0833a407e84bd85047514e54802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ec35170cd364f9f3169966be995da803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5c996c8d0b7fdfbbf4dfbfa3b6d9d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb98b84f3eb505ef255db638ba5bf8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e68f914a7d40d75401321eee63c07d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f00b19d133208fe447f357c9c0c4d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcfa36cdc95269238d4135b2f42b15808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e24952e5638e9093ad56a51fb6e88809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf078bc709c82168de41ac703dbb392810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8715eef189f387908f7f0ffcf71cf71811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05c8da2693d2c67a814b0056a1ad60812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f52da3f9788d1f4a47073d72f8a07813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c1386c426947520a600110e41a3f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7606d1eb2946c95233dac0684bb1b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655eada37bec286d645ffe01291c4ad816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103c74ee57094f06dc3426d440979a4817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ac794b256cb6bbc6883b97ad8dba61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ed438ab3986f774305f3a29c3bb6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac078f54a451f65873aa74770a1682e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d978abb58ac39802153eb01c3c94eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977067a8672048a51497522bf2deee245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd6c9d70b71ecde18f4c6af645f8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8f9f8c319e7dc16b025b8603235c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936e8919b06cfaee0f5cd4dcecdd9d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea8749f2e2b49ff00bc3819f17d9d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e19fcd1f076c21517cff83827a832910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f83668e3419dd834be7033c69661311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c12ae8fe0ecbea059dea448cea2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b24e556f9951576c17c2b57f7add13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5962b17edfd8cb008371b1ca87b077114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b812fe2ae1503c5bab0e9a424e6cf615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23364bc793f0332a27600cdbb12a1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5705e830a4fdb5a0a1d82db5e6ea017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb2225607d5bb276330342dd410d8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02359ff6c91941e05340ea3a0e5f2d4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c1f11d00fce53500f41f0ff234b8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3e192e7bc0127961da590e94bd43321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af0a80f4e3626eaf1a776401e74f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16e3e0528020b0349eca7ba0fa370c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa8f44ed1f2ef3e6661485df0c666924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0586fdef3c06a5a59e8d118934cc2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc3ab5c770cdeab27dc378e9a4dab926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9546da38a8b166de28cf13c26b7b2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2e5f410bfcf6705daed08214ff15128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec3579cad664403c24400f4f2360029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410885945b692e311957f307f08541af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8586f54243e4a1b86d9cb282ba9b2be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c7b48a0953ff6c250601edf05f9d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a8fd8f8568d447f34fb97cd5e09e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0f95ce8b6cbe3d1c9645e9a17622c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b183d8283b75f9c1618b4356ef1da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258eba2920bd217692443f5561b51336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52fef8388bcff23f3666c9cce9f5ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9f0d7e009bc73d5d4dc1467690cf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dd1955478e9cb2abf0bb73df5377d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba790ed032aab475b7ca67d1d308340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb7a5c36714a24c6c129eee3be21141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babfb53322de7f020ad81d88027074e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1b8e8b491a3d0c6193de79b6c883443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb4a1ccfc70533eef67db2bcfb229944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c1678709cb5d61859e16aaba6065145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37ba148e4efa3d1de6c0233960806746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab29449869da31436f4aa20f881c4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fab30b6de05e3e7e0ca44dbb1febd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f4610cd3d3703cf784a18f21b396549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f635f2d4082b5be112e976b52c5c1ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488918867cf2d50099ebddcfb3b171951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614c40feb07d6cd8913f7d36840616552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194e820345ae0f2e9685ce7e87af92253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a02d093a0ca8c81249a93a4a2649254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3e7db8e11aa0cd83c9434fafbf1f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfddfb9a7bb162a07c31fb1118be3eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b43b70d009ec1b7c38deabf05fe257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409b1c628dc245fcd74b618f62b1b5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dba4ed9d3736eef6f53b7298a8bce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01638e4973d61c11906a2972891614be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846dc9aee1bb73856e18e14ac89d78961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ae4aaa416ff53e9d2c20f859657162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de795cbe72e8aaed065db3f843dcc8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1b8c4adce165c5813d9b8a32f22fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682deb9bde70bd3bb715117f3ce392765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e960b89448b0d9fabf2eea008f4507166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931b401baa4022fd4d72c78004a4b4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aac278814cebe2db7508c2910dff2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a88413ea9e14864fd5f807fb59c63169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e89e69cbf5b4d9a48800c26dd2a1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087abbbed2b39c59486dde928c514b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf61f0f149a2865edff6a2a9fd5e1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fcb4e319f958526d6859d220091a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cabaf44ae28cc24b151a656098a4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f9be63cacade88228682d72c7536a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4750eb66c8e080fb2c106d4f5057b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc4ab7dc23807caf44aa9a135d933a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4766eadb35d01df2260a1e1ae69a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d53ed4c14a55228aa1cba0d2d1990579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a75a60a36bbd7905e2ab84f9ab175480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f33da1433ec5b68342daa7b1a021f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b2153fb2bfad7d1e04aa95f08f6a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854b17b21072d6dd7782910327d02683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b802cb2847b202486901d4b486fd8a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24484ffda3b8ae63d7974e2daba612785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad90a77dca8e62e54be10e28e1755486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e0cf692f9374be50b1b535f3b52087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb370d70644af7e0f5c7f4c80ca300f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd67bd271000c7e63abecf820c47089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591151ed156170da919dd387bd9d56a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57af1ec38b75c8ff727c73c1dd2526291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa8b070f470f34d235efa567b5a92292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3692e2e8a5e2f66d46d063bd8b419793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bbf69d2b2aedae4a3b612074a8d2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30bbf0bc19f4bc5f1956484470e95495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab424966a6229e09f13f23bd7aa4b39f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ab3d5be08e5c2859532134a4dc94c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eba741107f81f1f2627a995dba22498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb577c0cae73e8b40b11afa72b001f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5a0d370c501eac3baa380a144e3e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4a9341755037cc1351d364e39054101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ac110c7dad4606b8c0f0fb5379ff2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a81d993bb50719855c40b6fa0a139d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5659f479e8ea5f86aedf4735004bcbe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f437a1d835e114202abfec888e34c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0cb6c555ef746fe89ea02b74ac32b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dfb30266b9035927078ec5e880adf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f914f6bda3ebaf32ade1548935e6dd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c719ed16d7bd33d6bcbee0c8198c12f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9d1a87aa926496fed0283e3a34594110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035a825fe2d7eb04e57dbd859158eb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a367047cbf029f74203ad87b50f1e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a0cadf59716a64de50973db96a2f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba96e4671cf92ea3df7954dfa92d38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69916a337a6be90096b48e42c78d0d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c836473999a1215cb65d53633f399116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd724e85c651454ed9113d902a5fafd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bade25e76f68d30eef59ea49deab26c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82c01c79bb4a30d65647f83616f955119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f8d221b022ba3089ead0f07f29db9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c71f4643944b2da09335a65731ae20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e354912656ff7d2b8a288513402854c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123534e15de062239657254ca3749d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d434d0d9b546e4fe43393aeab70c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cc4d2d0201d2dd73c137da6e97049125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e731a5b2fe6029f5756e7f419878620126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb3dba1113be770bfee4530b5b2500127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db9510a4eda64fcc8c83750a7aa7e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6dc860d2dcf57297604988dc481cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeae1d6b8931b35da12c826edf02d38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f0d31470d0a7becd23e1f692db26a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58512a8c42ed2010377dfec5cedde6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868adb4fd46ae4a139280d7398fc8b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606db75e010570beddf97d16d857779134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217671aff6ea19703d412fd37a7d4b20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf604028912e5d1caded67effa6c0fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80b3763e2503e11ff89da0234ed56a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f490d31345cf97ce6b317b4379aea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af357ac162767f7aa762a972a56be264139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f0ad867637a9cf10f2d6b18e776df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dec7f9f2847cd92811b149b4ae20a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34224267f7cf1d77b92b350d851a5d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93fbd3ac7e05b12646f0f3e594d69e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b994a0f60d41179b560e93cb443d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3cb86a7fdd59b5e0830c6b7f41e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187e7056bd5b47764012cad5179175a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8094537ad99318c6d38f56a55f2c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf546d3fd815031580c44179c0e76848148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deca4ebb6f09bd23326f8c5bb2bd10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9e64bd9ba63c7cf1251b347915fd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687330c6978335735674789fce5bf6e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c66337e7a799277fc02cd01fb2e35e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77874ab853d7a3b63a03fb06631849153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6cbd30366cf23db900ffe9517c3d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfc5a571cc19165f79e3ea930abb07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43642dc7c4453720f9428a061e9d217d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f8fa451b10f512db11c0f6a39f515157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f802d6355738966a3f81275f27b055158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078c8dc0ae953610adeae203e1736b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ece07a4ead3a2c774699c766b7c43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6237dd34e64c8c8b46389e9c9c310ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478c619559078f16f43a559effe3174162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375fdc6c9cd7661e1941f463ae90e8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f2078e79d0bff2ce2165121fae9bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13368b1120b2eb34538c29bde28558f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae02eba10a9cbd2d7a6a8493001a58f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d82737d7f12a884fd19aa161ffc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31e7a40f75e14d83fd3e1e62cb8588168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e999e37f74fd10d731759a0365c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2877e79cf0bbc948f0d0c8a52fe12d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d82a02cecf637d66a2fd14ae7952d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5e7107902158da6265065b538062172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc961759e8383c65f5ee6d5e93d054173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8554deeb2ad5bbc0c3b0217a3389dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c730bf820a4bd081703d67dc98cb333175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aa6064db5fb04f3d6683765736b84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d607d10928fba0f23e3d1456f5e55ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d13d1d1d7f560401745b3ea51039f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7389ccf994cda3288094e180ab961b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8eb97dc4177af8735a7710636cac0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee803fac586269900dba8b29a9c4e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f577854a00c1bf256bf98928752c835182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dda1dac2a684ee9e8d7b14fccc8722183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1340879507552a1cd24ae48d353d11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8700e518f57b4ccd55999681da7efc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398817eed5a710d20888b2ef74175b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa2ea5987d7a8ee67b0fd497f474f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18811d050ee6cba34f1e388229d1f030188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cc6c7ff1a0b061fc99ddca9574e72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b664e8669469d18f8eb18dcf36878190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbb51421afcda3dcb733645f31647f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694b76d9a8e6ea89819ee12dd0aee21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927a1bf32fffabf2d101ab08330eb81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165bd0f7cfd4f03c2a32226edadc1db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b4f989079abc6a2cfedebfe294b66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2eb6408e92426c1ad5641e4194b47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31147355748a2d9036a785a1de42f9a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a838fce34b6856a739de94d97fbb754198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02496395a46c9c666a0d0cfeb3d0f458199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16740896fcb145901150a863f93294200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f14cd47af6f2142ed87ff6c9e17549201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f3449ade4533162e49ebf250202ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76fa87f489232256d7154e01900729203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c976cf73a0452b736d6d933edd790204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78774c28346e9a2903b8501605b5bb4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d89416ed43828d7c8c64a1db3b89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf578e543e9fbeba6ffb68cc758b1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235a3deef71ba10fef97ee803494e33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7ee81d4d090f4bfe659c4a6eebfa2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce074b5073aa47ce892076b30dc571210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50448b9f3e7c7a67e0a6801449ed3f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0db01a1f909d5d81978240515ab582212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55201532c52f4c1d54782eacb337209213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a45a2fe4b7f976fd5a4e1fd5834f6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59154de8e99f22fddea66710bf6aa45c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e76df2683afb485bc01239574840d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581f6f6a07c239d1d0fdaffe29421da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cdeba4fc8186d46bc950b78cea1b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5682acc3587726a8149e9d24a8333ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4411f97c4a322416f85d94a732b036220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36d6c08db32ff109358f3f8c60575221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04988a2406b256ae1aef6250bcef6d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64010e5306269f0fe23a0b238ce1ec64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78051d3e696fab6f022a3b3af25581224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb62640dbc256767bc924625daf455225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c4b426f4aa63e03ae375f6bd9474c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a801481488f588aa997eac629cdce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61939233c5824f7eb2cf23e12e0ff33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4121447c1417c3e94545cce34fecaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb48d415f73c799f72eb8ca180e42e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8182a9ab0265b849048a53469b86d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036bf7931544e1ab6a9bdd439105e1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ff3f54afbe35fd0ce31d42df90fbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41f358081de765a0e216ae26872b02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbe34f163f36329c34e6df0b2ebaa9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeff9530299c3632a73b486240dd74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff623c48cbd6f6e613db0f715fa9c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3efd6159dd4c7dc924371f34b3f2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6d7bd181f0ea46b4f9755213517ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083419ca1ad9d693b7a80f28ce03140240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaf6d48b3ca2160cdd0468f528e510241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eb57baf28627424d1e3d277555643242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ced181d6b6e03258c008df7b72019243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd3474ba1241deb8b686d5c9b7cb7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e245eb11a281ccd2a22e7756a0636c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd6df13aa766e8fdf590bb6ec36299246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736e707ab7466e0f13ff8d15b6c80c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd35526c5a9e9316f4533dfca7e54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751452c48346331f14990182e93f870249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2dcfb28ecf9977d7f51ae644a43d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2a291ba6c309cf1f8cb01c7ee54c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3f6e4771f4cbf4f2e91e194796bbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec05e427725e1322b9ec6f7a1b5b72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82e4b0c2144a531ae2220797530d78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d83b272f263867cec963cc9bc07945255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b76ab6aa6ce678f6677098669e60c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caab70221e268476939e16fb9c7840257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7768155f5059f0ef49cc6c1f92941b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb675215f51de2b28f1736e736f82e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05989b10765e95ca0028205859c7b127260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22813ffa204549724a5a0d03d7706acf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8c054676d25c0d74dd985e82ca13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51e0c98f223ac85bde208c96a0f703263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5526304c78b263b24a8c4b6b830b62b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718ccd8a106b416a3e622812e0c8d8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff4ca82e1f156027e644d65b8242bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e5a42f8eb95fa0a76537ed60222dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60935a9a33a067e931670218a951c5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bb39fe4a66b04781fd385088be7fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb7fbabbaaca7b4f770f01d89f966c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef8aed8593b81ec1b57dde3461ed0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9975c78987eea21ea13614ea074020272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150939d44ed6c045d14488c4f8293d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab70e7e398831b3c453a1f36a87a70e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba763b90a56fd88c49ebc6cd7f4b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3944c2dcae8e121fbb60262cdb2be9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c58a8b8123899e1f5a36cb40fc2bf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb5be03dded46877dbf6ec07b8e6fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07d2f5a20a3cb05ebbe87ea9472bcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed707220fe51e003a981ca6ba752c25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf972f7353c07e441b79f0f802ebbcc5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d9833484b3bf95259d0b8178f4cfd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3407e10d5278bdd21d80e2bede0aad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccbc20e49ba6ba1362ffa65add0c08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3306b0b3f3311337b6caa19dc8ac41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75c40891e48486f2619ff96682387c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e41ffce4163f2ec093f7cc4b6622ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c15e0fdfc62c4f6b8a353fd9f6b32288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8e11f95d0387d8600bd477481f27f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3313f76ca94a630274309f79f35d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328716d5965ce986bb1c9af7621718a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30489d6aae2d4fc6500b456a448422f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77662c48b48c0c4505041f8b8476539e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35cf733a119e0f98f098b4ff2fbc3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6f7b11d297de89a480e6c5bc48706295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c221f379fa739b3f7d3719f3f733414296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957814e4f07c77fdcc472ad1af57beca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a1752867a8d5c7446900b563a7176298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2649a5bba7b13bd8da23a6d456387bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a15bb440e0b3fb994a9e77ecf89c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da301eaefa24cb0eee5bb75c88ab4ef2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f05a1d5a28cbcb95ae059aa10d6f5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3050df4130f665e227e7f3fa918d61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e2fe41dfc354534516e245c5fa50a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42509cf8dc4e1befbfe7ae3534ee49e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d76024d2ca0b8bab9898832693fa48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac746a2b8b04b6840d231ecd2a74c8c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7837a9a300b225f7830b531db12867308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e505172ef9551ec6d4c0a3a6223951309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4f450894db10118e96ecd82e6c03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507708c323866ed5d693e7425aab53a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49f27b4dd293fb2f7f4fb1ce7ab73f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04774a48814d29638cbef0ee0a0fc8f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed66040c4968e55790a99f7721a998314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31fb88e41a52350d2cbb7cbecdbd55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334e917920853354100a2e70f94a1e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed28e0d8707d4c8e7fb6a98f970bd4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5852b9a8a5dbece2a88a6567f8089e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9d7a177a7ee78752fb34c7a340c54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce3a51b47d0a6ce9d19fab63924afb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042944d6a5608a0117aa3b400425171321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17d7882d0b1bcfdf2ed64fcb05e6ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984494be9995e8375aaf30485698267e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93d052810e57cfdd226fe456ee94ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e68c71ff8e75d0c4209c84f46ec9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b9952166fc6c98785a2380238a101326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f46e4a28f251c59eb2b4cd1e8758ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd27e00e4f9f00b227ab7b516819e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4cd7887099315bc27e6384f1637b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27922f05e030620d6fed2bfb8eb695330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a3a885d2a4ee4092c8b96be62ab3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d59e7ca24bbd8ff0e8fd4563d770a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4faa3d6d5ff5aa22fe74c9e243f6b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e6a78312900c3e962e00351688970334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54882d52e5b2e34c32e89935343627335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b282b883541a600750dd946c3e7039336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac28f35408ea9dfceaa29310a1b04d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4feed93f3449d48523e7d0c10c2814338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0346e6158adf245e9374871fc2d58ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587fe6a41ec562a58af60fdf42e7377340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce7a57422f8bb0e61ea1d760b929a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a15dc67f05289fee0c81c83d3a21a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b54515473197a2177351f3059037b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0c165ce32dbacd763b56652dc8b70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f28d66832f1300a15f3a2347a21e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d06a6f56a65bb3897fa2de42e6464c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d5e3f79dbf14638a642d2a489a90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dac492c68048ee89fdc3396d300d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25b34c1836c2714a318a9900b978b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf54a3cb2bcb9889b57842089cb3ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52067da139425953870ad9fac15ce6af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d729f66a67164798a6d106b1968cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18023f22e6cbc896c86adcf99d982a8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a62319ed26059d96c217bc566215354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d57b59d3e67b307be2ad736337807355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73dcb4a8d1e4429b94c9fe65e135a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa5a541de0674286ba56b2386d810c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd8d9d2172da3eba2ff80cfe76194b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e020aa03520f73f7401eda7a6235c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431b39f0c07cd8a43db465644bf36a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54026ec7242f86b6a97a6a6501a84fae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294b8809dfa9dffeec6bd119c2ef276362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eba47cd2cf241925455722ff803f28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656f14b47e9e12640debaa25fa15c10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9834ab4017471a7b4067eef979fe986365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728fd9096dcca105a0b9cef6560aa43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205904efc419b4c43ac6220ef496e04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98789470b3288becf837a7146303a887368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12016f0a5314d24845c5802210cd2769369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ecf61221685b07c5734b701bb7ec7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d8e770c45debdddbea1a5eb1455c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155556f750298916bd55a8444b29a16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6bc0d7416d15ae5369b1916a44b5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5059670e64a2d8332a79e0422c618a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f415a6325f096e10e535f59fa6909375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e52d7ff19841bd8fac5c22b6577e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef09e22db334e3d4a489fc98038f5ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac6841f93807e3fc0f20810152446378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b566ade09fac110b5ab27b2008d810379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5670defaf6f7701b687299d115b64c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae5f8c8c7648f90323839b7f280a0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00777a12061436c6ea27cd432f38a45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b2c88ba028941f2d42f592518319f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4af0a68f69cb311802807f0283f53a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea3458870d68781c8f416dcf27fdcf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e0f1ee50ae9dbd4a61d79f3baebf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b45207b81f32fb41606fce574d07d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092945af044221217267295c37ab3b21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e488de1513ee83374580455edf8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22f5f6238477864de5dc4b012fa198390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff51478a03fbc84cee2200f67ae6b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2148edce5db26a33280c233ea356469392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26dcba3af709bc33dcfa53e09761dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763108536973479c61b08684eaa1a4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5ecbdde4e5b23130d2c4a4516d1e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2b96be2e7fdadb0158695d1507ab1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff23b080d343c3b1c4348493bc93cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e32c0df2ddcfbf805007162fb9420398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52ad08c7a6d3adcbaa6ebde7eb3a36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8cfb8e44ed2e88b4d28b3b0745948400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c008ea099ce29967fa976b40fb55fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d20d45c4a20aa26f8e21574639523402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e05a08631004d039f27b830ae60b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c6a6396867d3f8285216383a46fb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0477c8de721d069d9ce0e3f6ac5c850405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437d0b82f481cdc395410a2b444ebd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6150988a13c3a47f5c9e1100d03b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71687164be1dc02d285c67c4ecfd8593408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd88a644b4c99ef3c90509472ecd2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88ff94ffbfab191a77a2a940a08410410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f861f15f0903465017f120f2896578d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c510c4dd8478aa256d9401d347d392412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75170cfadb0a2499eb66ff2d321d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36bb5508c95c50a4f8693100e809a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ba7618d6a0499b0911d8dc53d1f6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21762e2cb8e7bdfa391f867f6827a15a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac596536ef493caa741c3b0f63b113e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd26f98694d34cb1638ffa185192d26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e8bda7d4923d7002973d4b79b23ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a09501326ecd684fe3be24ac8cbc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371952df70b63760907858b4634efbf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd561c5855b46eab96e885bd72570c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be124a14019971b4baf4eed3679e52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3ddc7f4deb6354651e0ce91d8b5ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8d4c16b31305c94d0243e2e2601e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d93ba2b0b48baafef6647e7a790f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ec7a0b6b00eb9750147d480914a65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e2679bfbcf38620dcb9188b963e49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a746312635493b0c6f0099004f710429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5561683df3f4680110de82abe083d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9252a8304adcd372a828854fb7c11b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49739b55c80467297f80e4654de59564432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce548329c63535e1739fa22c01dd8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b2384da8688f05790f1ff35377a2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98758cfe6581499a8ab4b11cc5eb35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fed768a2252fa7f259faa9bc54313436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901bbb6244eda44268d25aab416e367437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cd7d3b9e01fdf58fb182c3e4540a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c1fe2d6c6b283e8b94ede0b02c8f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dc6b31155baa95528a736615a69cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6ae9c4de338cf5a7f0031d51e74ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a0f21b067c668a4ebb7b820c0bf20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac87606bbd377d691cdafc77114c19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e0d58e6f26ab8164fd0a2c49a9ac2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50ea0f9a5daacb18b0a3db7259cba1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377c401a3b3270d07f3564fcb7f2185446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277d92ed03a79cda33a68e3e38c367a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf54be059b1ce76a672ed5c67b6a5d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1efb3aef1b03ca3ec0fcf58a2bcfd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91edfe7922e5ddc3c6cc00fd9ff3e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70448830a79e9c6f5c45a076599fb8c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3f5b21c4b7f70377201c464a5114452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30ec8c92f6989519cd28d9d0ac2ee7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad173f08852c94232da3f2989d9b5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051de010bcbaee3e5068fe138c357c9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ffcfc8ff1a53941050a809d99f88d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770301e23eb855ff86c7939a25b94b2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8158208a5b6ccbb7466f37425fde3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c068124c1a10db299101eaec46f95a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b721c636823816bad11bacbff43c12d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39854337b416b976d285def27c83655461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2a5601543dc880621de258fca1268462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a532f1bf5dea205e68de23784e843a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d629fb31c68df70e18f410cdc3415d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a1bda735f30627ad4f8d1023c45b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ba252422e97f49b34f4a60f80a78e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20276c161df235d4bbb3a37ce2aaa3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675015ff2ad7b92d5ad2a89aac6fee03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3438211b6e3f65232bc7accd9a690469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f790952f75617c04dd4e3c02abbbc63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c43a66c67dbbabea2e5c6398d9c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863fbee957b9ff40e582e6ddbe83f56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786a39f26131746060a524243b6048d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860fc0d4702636832e14a10efc1480f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2edf798b98341e6e598b9e75e37b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a50ed4aa439149f11edee05cb399bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d923f7d11f4589ec472b37c7ed06e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4573834b144b2b2523faf9911d35e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e76aaffb8dd5887841e1186e12f3cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ca690e63fb5da3561eaa954707e88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed46202b911798762e20992e71bed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23882e7bec5cbd2cbcee12673128f5c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038ed2c94d386ab37181f3f6226ba4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af53eec0b5f2e8357c03eb7543641484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9f1e63ae08d8205ceb381b3e26eb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72422ffab11be110add31ced528df4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fad3330f7befda0b6940f7b9aca9b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9c3a1272739df11422a26a84b88bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06166a8fb2737942da677f948db1f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ba446fc397dafa118d81b21238d2c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df912e535d7e3b2b09d196ec5a2f5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98f0302159f4fef1b69af1fa7eafaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931569a4319b2ec09abe064b59eb84a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8c84e023cdd1a157e35acad1feb42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1f1b76639cf7b2adef6563d02327c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f7aaa794a768a69c91d90bacbc558496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e3a63820010a74a4ce04952a7afc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d79910f0b939f1e767d6ca9c68db28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3e8b1d88b6f79b62d88ba41b726d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473889803442ab83d631c926def0eeaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aff40a0e8966402596bbec6f11500501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad0b3e17e90682cf59cdbf20d3055502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053c376f54b2f69d60369477d8696e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec517c41519f1a261d3869632187d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c465d53cb068d463ff42fce793152b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9001cec9dcb05a1360d32ca224a461c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564346d982505f17edde231f54f5929507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99244c165db59aba5b8533ff5d8d6f61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f0e5c65bcbbf2f157feff513c7cd3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812cbde1ef5a4afb17f7fb71fda227a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3088d8896bed39e6fa329527cdb7d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316d1c9d72ceb32cc328890e3db5022512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c1e91b7a65f2499e042e767590618513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ce947b2d542d70a964f137a3ed88e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992a582cad5744e448630cebbfa36f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071104669f33f42a2ae19df9d5ae18a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62251d41cfd86d6e5cdc8566334d6d65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910e8c6f07a2cfed3c0545834e59fe4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f607fd39d697eb56fc1ed2098332f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63543e0dd8e722a7f0e89fc6ef4d6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b08fc7a7b22cc53c311439aefc5e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f85bd24ca9387058f6cd8c2a75258b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb13e042f75c3c747ffdc7848facd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294be44c82b82ecdca375a1009951eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261a2fd9b9a2af8be1d536720dde6a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eafd0757e3ba57993f942048dac4ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a2aa889a67514e53f4d9c5e14ea9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bf39fc1291420f4a613158554df3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdacae3b186b5eae889c33876c2e5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5a92aab43fbf5063a1d6285c56db4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49012ef317aa175eb3ee9414bfb4c600531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67256b5cbc44fc57ab5e1aadf7df65c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7617034d87511c4d0ca352fe2b86747533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1dd7c4211d3ed42b6e4a426e7a9aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fc192e8be9ab105fe707d47f38145535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e510c5d470fa83830ec46a7822983e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef01df41abf248da9bf95c4a2219e74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afb3255e302904486e3863fe93c5dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db2e62ae9adf8e6d0fea3a48280ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fb92bee6e9253db2fd329f8687037540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a7dec57acafb3f9ed82aa8ca57c51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2437ceb709eb9c6be9720bc078d2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948263b62091f67b36c1d06d3a5504f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ffcbf2dc2c4a8d5356e2b1fc2eb3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830042a903aca6e19c7766ed071cdab4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d0bb4f373dbb5bb064cfed1981697546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd858cc954f8944089589f3501e9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efbe88fe188ded632b804041935eec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a8852acb568acfc5810fe9f85d29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63599d9299c9889bed14bd7577b6daca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e5c47f7fdfab9dbe5834f0519a6d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acab07ca2b6896ab5c1165ed18e5ca7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71f8e4eee09775767f6f2e5db8ff82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e58273cc273ff20224e896ac4d7be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055669d2859670e6a180ee579606f6a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24a932ef353025ab2c30752de016bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5280829aebb743976d45d7f35dbc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728ecec73be7fd771821c01c7045fef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e275793ccc56ee2d0b069d09ef3badd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a1db56aebaff636c4edf41c610f0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c7090910e18ef309c004c3e8e9d1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae753295e1b65227e3512ecb737afa7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2e897ae0b27bb52770275867b419563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c19793c636082df356064d66e6906564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca782a73222552e9acf72ef00ab80a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6f4554abe1569f8d2a4601a32984b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcf7331765b4264ec064c2c1a87ecc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b57613db0140cd49b942410ac5063b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d797c2a1cef76db868d8a0970b65a4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cd04e79268025279fcfa82f2a4e78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f2623536713198a206dff359b5205571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70305d93d52a247dd96362f1e36f8e51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12834dc3d44d2fc5e94c62c316540d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116ebfe466d5d7150f584d206bb841f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213888de0692f111169e05c32dce7297575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043658b682d514e82d53505141c821c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85297c42f0e360a7f697570d1f3b7376577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0676c2befadd48eddab1fb18192b1e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8db00f91fee97b826a7d3886c51357579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f881e9732d55015de1dafa713f773f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038f363141df661b283d0f477cbba28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd6dd7921780cc5dadceb8ff2dd0b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266f5fd90d24e8e89b74c5035dd7db8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c00c75434f3e2f9a7494e3fbb42b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c0458f563be1e77d0d2f811abf434585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e6948a83e9bb5aafef3e94154873b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbc0797f0aad2ae696014cc468ea23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57704abc6576cdc22f8b2969fd036e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5808627d60d7230266c3cdcbdb12914589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109376813b31bad24d80a7cbab6ca50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b64d1840ad4aeda7298bd4bc657262591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2c9ac696a72e885acc445d0074d8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af9687e98ef617571994b8da881c6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc1817b7b366ca16deab5cbccd945594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d10ca10cdbe6125324c2c415e1865b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae68df001092659b39120abd2b04ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f402f4265fd8264707d62d690366ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743edb024d101efb537290468a9887e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c2bbaae4f64a0d0fb0743d0bd5561599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd6f626cc8c1ac474f6b53afea4442600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7f1646009713d4e2a8d4048da476d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01aba4915c1646a37b756d52963548602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c492755cd9fccd9ed89dde55ca0f5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7702e0e7a66659470e974d7f6d022f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ba9446e6d5d66f44be545a9813de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8258b028abc608d1d4a57a8f9225b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee22377f8011bc1be9906efb563f2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2d08191a5c0bc2ad468406c891510608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abde86b35b98697576d94c04872ffd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f794f7a40dad1056320e80a9db2f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e21132d54ca90150dc9b8d474a0bad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468182f4c744065f10b2b556944f9afc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a613a15a9e795fa0b667c64f47378e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fc23eced483a2cd4d7b7871c29275614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a503f1192abfcb2f17ba7d13510ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8a1a0832aac48a7a88d45bdac406d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c36ad9a01d9b182f255aaa8a4bc0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ea899539c68cd00fce509f79209ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abbae661f2fae9f489156611e9aa24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03626abf28dd35f916dcaf62072a8ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ceeffaadcc9d707c67515a8adad42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9398163b96ea5429a2ea20292728963622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6da22545c0b008b7e74a634d4b0bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e24c22dbf13183c1d659dfebbdb4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522a504f54c3caef2b3bbe6e325dafc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800147cac759af4dd774eef8b30232f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264462c482e8e96b0f105f7c1bc74f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc312456536888d35ccd319a2035595628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407699885289640e0e5a09d77e5dff99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b4b8d7166c8e0165154704a831f81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533a96fdeb99cdcdae99718728c8c1e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7208e74efa4a15f3c315dcd3d2f6ac4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194f97ade008e215f63f4e00c35b412633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ca8ca8ebaec8fc3d862d268987a84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06941dd923837af6b34d03a754a3055635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e60ee9e4d2697f0cdbc1315d471a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc1d174c04701bade04b7255f18c9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aee7e5c0ad3b0eb9369217bddabe5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f5f046ce77175558a8e45ae67b8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f881f3216661362ad6e5173d96290b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727ce929bdce787623fcda6d54fb029641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48660414bccd0454470a8f1632130688642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0297aeb5440f25b982eccc3b4e0eaa6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b9f5dcb84cf1e3771fecfba8bb838644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5938dbb424b8a0e6243442eab61f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004facf754b865f0c617c18b7d52018646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e12b9e885558e5fcd5d35615312a27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89279cc66cdcfdcb371ca68894d1ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a386c07414b4bc0de2e4e150da5bd1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b9e8c1cddd4d88b1ae344f67b12ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e78799198783b8ed30de48215ad4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d890afa4576f64811dcf9b332379a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004e511d69c4e177b1c8ce20fbdda3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce4a56d8d6d6cf60e75ecefb78d3a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cd4513708576c6d5f739a92025e9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01180a9a02f70272a3b786cf550dba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3842a8bd500a84040ca0c37e39e6c29657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41d7865fdfa398f84fae2be1009036658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6670862b81c3cc9b3eda64fabc23a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190c75a68a148058d4831c598af61f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8a8b9203eebd1619539a61820d3b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634459be14fe52da723158daad7b2457662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4547b2015490004b300c55f63954c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff4f8b4e0b98ce657367d6a4ae318664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef625b63ed35ad436eaf3aaef5904a25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f4ed0f802e886393dfcc7625de9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f00be05859faeb193ff14e1763bad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8804873752b3395a9fb56887a56da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04a5c67e628580c12db9932c920bae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89594a7bdd7a2873e93585b1fac263cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ce372147e67ee9f602715c1ee007671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072b8f3390e309545da40bde8ef93c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1899c59f8df840d15ffce06a94e70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d0bfbf8662b845f92aea6940d0544674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fde7ed389cdf8ba7438cbce41ada3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc69d6887def9bec321f84fb9013b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42607540bee274bcbfd51804b839aa4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aedeb1809eefc1d9d1eb8b0d1dd7d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d0cc0b7258c59dcfb294828bf49ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa3f888ee8b71fc080dff774b0583c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2b81f31905e7147ef4174fd306b7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbe281490a2606c1de15a4655af014682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e705b263e16aa6d9785da446552b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd9a77f0ba9dc08139e14eb8c5691684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9e710ed69716b382eb282f4b8e79e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650414fbb77e34f751471e62d00b9c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5896140865177c43717d8405161c80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377340832298c4c25f76bd24060bf903688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa9ea6a453d70dfe0e3298c9983def689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924f8396bb06abc67e86cc66abb9655690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f7893dbc53a18bec7b8300a4f8fec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b336de88c91cf87c0c744acc23ff309692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd670143fb39788803bda52eedffd12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a14b4539ebbca7f6edf85c945448694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802976a89c66cf7cb352f60a8a90c323695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e23177a5268b0faf1f402fd0ba565696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d792a79f205c70317fc7380b1c6004697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e45d330b77efe3cfca6f9a3cc7a2d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791651af214c3ef0f6d5809e5455258699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3eb83e33f82a905932a399821870700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40755c38c8b851f316e5f2e20ca604d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b66950da2e5c84df19c55e2f89187702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d41823ba58345cf00267573379bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf73b7164c128c7e07b77760f1435704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3dd92151e261bd4037ca4eb9cb989705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8bd13e78d2ee07bcf32e8ee399326706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae181ddc30ab949622de47547d2293707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe804394e7fd8b694a8621fc33219589708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608caa68d3e14a93b7d626cff6277ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723ec8ebd12879a18a4eb3a8e647c62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94978635f6b1a7c0fa99d30e3d4f7a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557e4bd19976a80557c0e0de59b90ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1035fac7322ebab6dee8151ef2fdb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c715afe19a4fb6fbf7fb5fd9bff31d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5904820ba0764f184b127804ac3e06a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaba928bb51ae6d811c551cd522e83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd027e93b7a0990ee6bfbd0af34c85717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f823b5952e6deb6c9e56ed07ba95143718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f79880a71087a4b323238be5cd32fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a46a73465b3aef574e5a109f5b46f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce8fb7426765c691d32bafd480ecb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e4edd90697b0e54a2ca5bacbf03d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f3050000709acbd1ab01c72679591723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90313426626110c20f54fb194e714a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac1427ddc350529d1338a7d2afc67a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb4777b46567c1e0f07557aa8970a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152a2c53bd914d5c318019a658e88f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8d14dc95de2a9d8e0fe07ba49f77f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42d546f7fa39af5f468162b26252cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d07a4887917422857f9a4367d3fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c740ffe378124a539d4bbefbfcc980e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba820370a83fb7bda266db38d58253732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c3598ba559176493f86daa483b42c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b13e6d7a37ad39410434ef43cbb16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d8e59c35aba0fac062f99490cfeb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fd00d7a6421f76b6f00d208036f30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a4db585fde692a8fe5e3a41bc356737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a392fcd73d1748448d3bb69e840183738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8208dc60e9c7214aa1e2a1b5d6479739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d472852f7339ed81b3b21956a160b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41988f8625e53eb05bfb2db2eec894741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415a50bbf4e6d151c4ebc55a21eb3ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e7d413ed947a40354c5f1b5c00dff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d2e895bba5d14a3e3c70afa84b8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc022fdceb443f02c347c7d9c56253745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f349ccc392403f3fb424d63699963746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d184326beed29103120f1fa13eecf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a51fe848e3a02a995ad955be6cb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4181d4be8731799c765b5bb4d866329749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ff8e005036e9365fa7137c26c7eea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7e3bb2ad00a3c403d57ef57e6eeca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06b91b92354b776f283d36d00ed71d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e02fd7becc71d068450c17f579cad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7506a60614742951024fd058e902e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4888f1b53fbefaa443e16a97e9bca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817af855aed2b488178bcb827629f5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ebf3448b4d8418f40da417396d6c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b8ed7af74cca42d12a9a706267c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313baa01835539067a7b0abc70dcbe03759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2295641a8e3090564485b24916b500760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e47ceed8d8bfa6f4ccda1a39b63d35761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f2db421cf8fd54df5668d476345c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dbda18be237aa467aba3744e2d0ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af04309c022cf194a2f79eb9b53796764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6cd8863b24aac71e73bbb9541a1ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea116a5494fd34888f40c394f282284766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28f4b921ae1a57dec02437d99577f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f67e74aea37b1defac52c018405eac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8df0679b478f0002f422f339041f7c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd867596d21ff40d29c9237dac1133770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42db2699a0912c30e305c14e73ad26a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b03dee76dd33753cf3435ed95f2a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5208394138b278f2a2d08fc3ae991773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5741e707c1a8774575ec87ee00cf1db774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e3ce9427db5c03186f11d2ee3af1e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d3216253446e54feb7a83e1151ca7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3403026088619f8fc8c500ad8aac430777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859fc455a3997df7ec19afd73458fa4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b64a5d78cf845580c02672dbea9ef779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5d6cd9ff4a0407f13ecfad3f3441d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156caddd5e37497746e47004daa7d2bb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c76d7c5dd4136dd50ddde900328b3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f594e6e1ce5a6061307bcc59d18439c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e47247b669f38d96eeadeb24019ca784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdf297d1e3cf6f150445c7090da6ad785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57ec4f5e44a3f77a21c578270c1aa3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a32c29161e26f398ae964bbbe99378787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13acad487a60cde9deadfa46aaa68788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae8abaacc1cbed69b1f96c424f45ce789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95f574a7513ade706f6dfd05f96cc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcd8b961e5fe161db1d75f849ef99a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dba671c413719c75d1a45714c5e6b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a90cb30e7bfa1b8e4880bab59b653b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da40874442be3953494078808c3ded1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aae48269665c658b4d421077bb0fb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c668c6ecbf0401171780c143d9ffbb3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf875ae638e622e804e241c928a7ef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a471895e04257a456497e5297230e76798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0caa970c47c4f62681d657e4eeb9de799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edf2b899bfaab62a39689f13e31073800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277a4a6b5a5728de41899a67a98d57d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918baf6c70c8e953f53bbd44bfa11578802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5741a7b686aad75cb24bf2e049a6d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b22c914ac93ee5c6894458fb0aea4d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bf37a7e0367d2ae86cd965aca9627805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43774e0e2dd42e733da0b30ab6e58c5d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ad1b370121864bdb6bbb840850fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ca6fa7caf6cfa9e75f629a65d8edf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ce9c9f6bef5e2cfbe204650444050809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60d5668c8c7a7984f7c7bafcce3f7b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b580761084d84407b286ae25b12be51811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53265c9f71f0b62cf3e4c94af6ce17812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af222bb89990e35bd512e597801d46813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f439405963d87e64b96f2f8c9c682814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f99f3989cddfcc27f764c8f56d9e3f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bacfdb0db10a5b984fe184dbf86b4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e3c2530ed3cf379c2f4bcc20fcc9817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>