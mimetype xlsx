--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a4861b00f8c71ed1eb5d79f9a0cee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f3852147e628ddd164c8c53483f742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c7d48362bf71fa1bd0d907ae9cd243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89081cbcf897e36028ab21435de84f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769884eaaa448d53ebc34e9b35787af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25123fd9418b66583a451d4c09c524746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dbefdecd5cb7380543ae45d16c0117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d9d1196622117cf5a391e5e7b3a0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8659b04e17acf646ba33dd8a89ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c75b3be5625958045fad07ed49da8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5077f80aa2a6cc8760af9dac8e77ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97fdd3d3e0bdb81d9c955d114803912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea723d14586b7dd7212ebe9da499f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038f86aa2ca939363b404425310ce0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332840add980f3c9ada3c40ffbf674cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07b6faf52b0e1d3474fb2be349e9b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f5466bbef6cdce62ef6c0eb66144517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e840121ecb93b5434f901ae8e3a51f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eb12f9e4b79651f3f88e3c4143ac619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853acf5bec759663e2308c0ea1ef5b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de75e711024244e11645ff8481a324d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb9f10ee4a8509b0bed6d6f66d04f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97bb61f7665db2c1d637aedfdf6b3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18049c100f5174ba7438e4bf6db910bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6969c036a25aac7a86666fd7c611cfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2437c08b66da3d5be2ff853e4d05bb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7870f3e8ba4542be47002a3fe4180cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff1c6980564863ab6c38f68b6777d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb628a60ac85b557d899c4fd9ee9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d774525fe7fc4f90a3640af78bea42730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8dbf69b972a9bff415c57b22b484d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f87c2c1d9c7706e3a0bdd326effe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c4f3eaa827c0f3133a8fa4c13a7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6fc758847a982dfe52d903f0afd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690d3c12cba9616872e273eac87ab8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bbc909b19d6091fdc670095d0265936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50fc9e2f556f94d2482733beaf78837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abfe427de9b90cd35aaa00fc8eb68238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09c84b2a5fd92658ee3a13f09fbd7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee76265ba5c0b0db5b8a30439efac740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77febbe8fc303a47a31ea26c99d581f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a92ce5effa33b33e2f513bbc4b1d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e30401b6710d373ba7bcc57eabf9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddb2e4410f88ff83b115c708ec274344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c5888335bcf88fdef096e319b412745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802692bdcb29ccb54aed992ba53da98246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819330b4851bb188e8982a0e2b52756147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a9a0608d67b276d13e04d5493043448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f97d64aefee276fe5ab9b6d484b42949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e365a96228874f8bc806577ad0f836450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db659cdff0dda6a264c4535139969351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5455f484aeaa629448f312da4378a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3752615b3c1fa384d42ba5f9740d1f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e10f64417262e32bd434cfcefeaf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744663b1596eb53cad90aa338a2cf2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bbc7a80682b221c5be0f4bfcdd96056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060240a1818dd30ede32319492044db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fe3fba0e7e1100e96236b134f1ed058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a65adf7b4d58392737a9ca05aa117259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47956745fcd0075144a3fb8e6cb55760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c67d0addc8d5920368d0a41c3690961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056a97e2a8254b857738953233b53a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace6d210cf4ab8400a1bdef0c64e87163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54740a847be400213b21d7a0eebc12e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921328d2c4b62bc68f44bd485b14fcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba458e81135bc7a15acac02b5995a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f80db4b93e29366aab0585d3e7bd4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876dd6504c48b0dd31243d23ea28ed068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e67b353c4a870ffa481bc47a9285969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82a581ed00f31ee7be150de28b014870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597261b58bdbdbcddfce07d1a62459e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f08bf889f53a70bcf3c5bcd8857e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61714be999051fa3540e950df15fb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1fcaa9398427eebcd7e48a91e2a9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51bf196828440c0c181aeb86e91aef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26bdff5ed7a49db195b5e41ebf537476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1504af2e29b46acc1580d476535cb2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05f7c078e9f59fe3cca61e4d76622278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d309178267991eda1c627d56f687979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10690bffe7d2dbbaeb83ec7730101180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e6da31beb530e850acdf1d1a22bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f54d7eb904ee0753ec5c6ce1c48482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb26f4211ce182ffb5c5949e825367283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d626a69952cd00109d7a72bc77a7b9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb45f60328c153a8a0c9376007746b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623e7d0c5f131a3933ac7e60780686086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a518201e5be8beceb7c342bd772787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99444cdf7720ec12e706fb29f4ed6faf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecf1d3ebc75673c43f78517ee9aa7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3eee93e74e201d0d19a89f5c5dbd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad47c79b477bbbc897f27c653af04a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6725c65fc2c18b1d5523de3f1639df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fd6de523a0fd56f01f9e41c76a6ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1899d2ac699635c89c83a40a3f976b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdc4dc0b52ee834d0efe9b356f5ad295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb197c1a905b7b0b0dc97efec355edea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394004c90000e3c04a0ba90c1c1c16997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490ed6394736fb7243d93068f03232e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fe854bc409eaf0663ae5587188ae799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e460adc80c83b7a8bb89549a3a4b6b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c24d9c2f314e2ecf14f9130ecabf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3137088c416546549a854d3a0fcf76a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d338093a26faddcdc59e0e5188551103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625eb27aff56f11ba092aef3035a929104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ba05da5e5a541953cd6fd1cbfbb04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfe3f089cd7cb7879bb49b8ce3b13c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a431497a21e4506194ca2143140405107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f356321580d4a26e87e2e89c5083e66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae10580b5f9f355d676fac50f171def109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cfe1bfbb696627a014c422c13e69f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0c31a30b1be64dbfc495c1f1c37f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9925ce4db174f0c28ce0a818a964112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3f02194ceddba7294bc27d66d5c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88b1137e2f0d4d074cf6cee838418a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6af557ba9f33a00338da6fce83be1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d2a49bf02addf032c24a46f74c9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46380e4746108a2e2b61f1897f7a03c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c931f7239f9209a294b7c52ee5412de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ef90d0309b906f02889989e048b99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def302b78fd4e3b0f4c87e65555b908120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee068b6c31a6a8a48abf43d5c571a078121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78467d55a9794aec5399d1b384deaa2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb6dfbdd3a61ef33497eb2aa574de6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aaeb4db5bc5a4bec83d474ff89524124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9fef46d73921f9c27452844eaf9a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afedfaddfe8c8573272a0da90956efc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879930d01a3bddcf82873269a133747127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178acd56fb75a46d21e80f5b844386d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d0765425f6c1ec50bf89ed6a1bb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e146a1c79a86ab8cfaded5425be83f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d27604bcddf6355d313ae91af86e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc1f0d9eaf6584434e66679f5457a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ffb18a705c545d72e2977e7af5a60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da80b8f0e0455cc3fe15e0f4df93b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5748c50e5cae6553f625eefc323dce2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eb05e0bdefdb896fe3093e6626c19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f46eb807cbb98ff50b4735799f12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe7ceb6da23380de921f52546166ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8bea0a57e9ad605850bc30961eea0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453d1ee46941c8f74413b9f15969ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da59e326702a68a67bf561ca974612141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b38712a63206d4891211fd5fbf281142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bbaf4f2e58e9bd92700eaa06dcc13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcd0c2589b84052190360d13a4211c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2619287e212fbfefc0af6586fc72a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c48393c3158bd755fcd98d84dc3a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff8e0508e08f803612a2617e7a3c04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb6b7dca874752eb39edf0ae028f0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca823c6872b34d84435261d9727aca8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ae6e2b8c7effd48de6e22a075f59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6dd0e3b92ff43c322a3875f7b6337151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144873b7d8c12d97a4cad6eea903aaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef27e130a965b6244076c38ccbb60dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0c27bd588c67b842869f072515327154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e872655b81ea079a9ce153f2a27ce8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675e122ec5664a8e4e434455637afd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88938a319995dbab7e4cecd7a76be66f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1187276128df87968be94a9222146158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4349a9235af24f95e1ffc3f21191232159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d8199e304dcb4ebf8c80f23db0c85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dd2785e12f38920b5d113173dcd77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1048e5efce50a56bbe8372ad8bbe4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2b50cdc63ad505de6b9252d53e2a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2502add19e7fd368d7ef7e42cf048164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5985c511176a6af555a251c65e85fe0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cab1554ac462b4cb7bac2610d74abd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd2b01103d2f14e11126bd49375df2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f52d2378a392cf3332da167a8106f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cdd97cef917a5e92dc75d273ad275169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde73f5a8d3da304e68e92306c6bfaa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6415f1fb272e3abe8ccf6455c73c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ca9a097653efdafbb7b11ffc8f0f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fea158b40164c862b6c7670e56cab9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed914c805080115c762e0d0a786b81b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f784beafe0fae1fd4e5e7c5cc82249175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c030f6e733177181e5a420969b9da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bef6a761c6f5735be4faca92cdaa43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cdbdb1269450f1d038d7eeb04fa1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2dfc3cb552c0e9b19f5846c7f05c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec8e7bb2a2b4ef9fb5f439ee35b932180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a48348e71318b2a4399bd576d6b444181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f78ab29f0e068942a020ebd39d1c7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773f3c5d9e7e5f58fd20d46a8476f43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8498d5c774287bd40bc12cde008e350184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f8c4e0dd5b86e206b9d361f970b29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34841fab46e8329c87e10a62b15cf32f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a360368063dc4825c7982e1b8c88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaef4ab7b1f4e9c834792b63944b0a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322973ec852d42bdb06f5081ee7f957c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e72a28571b5cc1db6a2b4002804f73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed84c72ced72471d4852079ee66020191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a251a2ae23ecc19b036b5a5a39b227e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b85ad8ac54c38ee9c9f980ffe705f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626a675c619148da1cf8a282a4ab21b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295966b77ddea3c9350c8db71ac7b91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4bc382ce93accdd9cc41577204030196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef281592a3a29a3c9222408f2a5f7ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c15d4ce8a2d07d730ae188609aa6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd5e06a0950e5f676379d438a12f2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f98e6e376af81e74825c314d3d7cfd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f75844481d3261ca15f0cebc28fa9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8650d41f78506b06beef4dad1bf10bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776a070c7cfa827e75e93af192fd493203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ddbaa114fed5db02579691e1c05d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f947c92ab3d5d98048011e763b55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f3ec64b04e237a6261e007cf051a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aeb5d7088b9cc556370be0aa879ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9c26f10ade133b1fd22e6eb6bd7a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b231f3fb67700f429c2cadd4cbacd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594882355fcb63f4094925ce740c9d42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d08ec968e1eb13ee1f24c82e0db35c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d3d618e630ba99a364a1d2a372974212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904dfe7abc9eb13e88fba6baad6e7d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17f78d4266d7acdd35b691c2921e47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4051f5a8825defb256b386ae69b0ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec5858dfcac41f814b300029220bcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fdcf7e1fd02f73951d84b774dc034217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c24e1c50956555b2c37dd6a5bae0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b122ddb21ef7156256e78ac2caa51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4539c2211af83d81c4497c26327230220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484eebcab98e124dd004153debd787e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe753a75f04057c7f30797e48e1b78d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3a40a2ca9910ee6604990579e3df2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675eb7b343b876064010b47ea1fc2a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851b9549b1701694cc0af86e808d045225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ef0096e5fa298af95d5dc54e93d77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b031b0d71f4a06f1657ead13228a77d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233397f937027fa2d6b05d641ced8c19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d33a744abf07500595dc92a7c08a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff13691d6963161a71cf7980d12dbf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d973466e8087db94e839e48842d432231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5293d9d92ff444b995cc8083b392865232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ac84b47234f96be1774babc416be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd722c55850e49b0e99d13953556022234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e459c40028fe7089d2d31b05e46099235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff79e4561f15a7bdb68b4ce7fa185b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233982c7b4574d54a4c09b0cbe03b1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0b6a1436f99c5986de91853909feb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81320a925f984cc9efce822544e24ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7730f12b51d6977b96afdeebc8c3a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef3f40dee8b7661984550c7333fbc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbedffc2849efe0c208cb2394c86f9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456e503cc1ce2840531b15896450ccc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6de84f8e2bc9000da881239468bfe1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6370213c671a6a356bef9b600e1eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa93ffe76d2d5938cc5712c3566f54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c2114fb4ff0ca68171076247c7ef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e21b94f399250d0878ed93af88e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f3f66d78167441d1c1fdbe51d6af3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed33b2c356ea5e697ace6972b742467250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc0617c7fb42f6e09520a62a25a8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ff5f1f92cdd225dac106a706bb5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b857f6b82f76b389318d9713482671253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f00fd115a086e1385ac66c4cdc11e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745b7f9dcf45ef78f87607e93164a17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18399727676a6e33b31fbcd70b9e200e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470540073396229d1cce903124d8793257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9446c0b7eadf221df66eb18385a89d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6263ea497706f7a07bd7e9cbdf43af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1f4591f286c8c193a927607e78b76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c713a485efcc29a85a96b15899bffb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f21dd0baed1470120ed724bd8a404262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af96a763912859bac427b9edc2dd52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd32d6d7a5f55c10c746c0f649fddc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f645cb3d2604f143aecaf77e778ac4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d159e89b6905e7352bde15db23c67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13550f8972d70b544ca83728906ceb67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd733cac6842f01866244f9bd7b57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f20e69c5a21ac25854a3194843fd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed994208c4868202c66b0802adcb97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c4814f6dc1947043ce3413a21435f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ebedbfb01c465c0e7b8894b5f76d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558430187ccf011162ce76aa6b23b80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518117cb1877dfec6b44eacc20f40b7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129c9e2937dc9b699762a92abb450e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f406306aa2e2ed94dd106d648138162276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79235d0eb4c45add273ea8c920d54c96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdb9c22f68ac875010d1cf69b6642f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68020ba8972428f94f9b42ac8615209c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b709df63088a0690fb91fd7a951970280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b58536aecb6bba8a6d965797110ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eefb81fe193d09e94064eb5254326282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356947c6436a2dd685c36d716496f9dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df3699db33b841f31a042f8663cdf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7bf8a945b09bca62ee2a20859e75d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259829d49442b12372e235b88569583286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ac022d304088211bbfbc28b8b2e7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063604cdef65cd10871c43c7714c5141288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042148b4879216ea29e24ba9d988042b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aa077c632f8266756dec715bd8996290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4495dd30e43d297059a4cbf762b5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ad818b03d88c19e2fbb95fee689de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526dfa908d7b50dc72db5d6c009239293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b505cc2dd388fc741eac4ec3967721a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b0620938fafdefa248076250f9377295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d964d8621a35fd600d3bdc55d5bcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed8a2111aea26142dd7d67ee949e16297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab616e6fb1155b5ab65cedd3f5c367e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e0e87aa09f46d88d37fd0ad12083299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39420f6717bbf75699440592619a08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254caa7766c275c60516ad97eae35e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199b206c4e7e46e573684692059727b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a71d54ae8ba93bf869f9cc65b286e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e4780798193c10eb1a57c0b03f7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25dc50c3983871d63bfe9b04d41372305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3df690ec2a72d1d8b41281c0d291c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c961a01a6b9c6eb4f7db2bdd9afccbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a695089c14a278c3c6cd65ceebe3ba8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd758d9efdd352bf639c2e945d0278309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93349e138b1d7fd3b12f7c3c576040310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d11837e373f5e40567326f1fd2eeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8ec64518849b69faa15d6782764d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623d7bd97a614f74cdabf9feb232153313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aabfe66f9823cdf3d5c9e2f2387319314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315da3ef1da7e5d37d7f24f8a5f71259315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8155e82562f0aa89f939ea7a265b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1bac4bc22079b3adc1662384c4f6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c63d4b75bf8ebd0e60ba296c674cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538652a15d3fd252ad5bf15263f9f6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25be03270c8cbde3fdcd1f74a766e6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdfdd2b9a11f290e21ba82ad13721d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297054e6ea39fa8972cc00c667a18bc9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bba8d953b449f94be352519b61a34f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61ead10016c95fc85459344a94293324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b1829227552a1e0ba9fcb205c38a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e20932d61477a13c56abfb651d6190326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04277f25652ff7f51cabf11ef6ac9db4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4519c5aef56a74a1036c7f6325862328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e9262d1bf22ab2247ef0c0e1a159d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb65bcf60ed10327b70d3d2c0295140330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfecbaafa94df8ddb719093fa580d9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a2bbbe779bcd9df918b0f0a7f9b49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6babafc0d79de2813f05f675be05fa9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aed2c223a7882087868f0589853ce5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8a7e20579f204eaf835cc202a7a19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50ac0ecc60c6477c538216e24911fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bdb3c6a212b018ee9b8be91c75ee1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9d13b4816a9428b30a99657917704338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbb9d3fb69e29dc1f0af0a78410984339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96843d5e1763a83ab93ca124f974764d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc080952bcedceae0a0737f2f19a8b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793fb1c369e7c79d7238d05d234dc3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d474b0b6ef9bfbab5e56a79d0af3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741002c01284565224e54c331aa47980344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4871afe1bc2d5928e743f50d9cb86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa3d0605fd777b3eddba27916a3532346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d21dfdae9ca78eedcd9c2979d10ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872585c60eca0f7386ee4fc1e1b0074a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef878fd8371707c3feb1ace303792a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b20dd4bf56127da5635fadc4e2c800350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282dd161222bb8c6a4891a8ec8dbcfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722aa92eabf106d548b196c585265f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51550f14e675a199048da2b9067d2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d4821c432d7539e9e3afc942fc6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d12b206173749828babb292dd74e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3268997668bff6d309a125e384d0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea536d22dfd23f569135886de9d1590357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8999eac00c123c70ccd67aa887875358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71e0eb1ed58a19b58015e6a4cda6a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1369c4e3c01a899ada701a38bcbd20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d5ad1a6573de93dbb19ec0842e78e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b7d6e65d1c0f22e44b7cea56afba0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d92b5f72f4a2caaf4cdd9969fbaad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad25daaf05fbc992807fa5c15ae60cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b37695f23db6e368c5c7649b4a1e11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb9f34584e01f259eb492a93272d29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b8d4901fd8694496063af06cc5f42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3824fd17979ca6a1fe082e73f9f676c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbd6fe5cbee7fccb95e432a09377fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b000860d8b3c4d609e9c06de2f9bfc7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ad89be4922bed4b65ff627eb51679371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a685ca2357529170e6a60f606b233d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64b14df29cba383647342be435b93c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90921a3a75406cc46ce8563eee2acc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155224a12e88c4cddd9722e18325bacd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7dcbaeb9a7d9329ffcb1c73f2bce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd35bd0253ad26f9647b408249041a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f56067f7cca56b77e35f7614f8913378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1114666302ea3fbb8ab20b9c14333f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f958f45c57423969ed570c49685290380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33058a5567a5767961eacdba2c5a775381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaa183d5fdae6e5ef75ae259746613382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e96b72918b4a74cd0ae827fbf26fec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7959cbdcc2e7ac6084cdf913807f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb7e96e1a14a52ae85515f632cf995385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bcce60e29590e0ef5df25864b9989386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb2bba6a54aee655eefaeb6d9f8f76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59911d904bbf5612e7c66c9dbdba8bdb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74028c2d21eac84aa1a0162d201c30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d6492e40a09ada328756718918842390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a57e9024eb61fabeb581d64e20d97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185413af85054b39ba2fd6952997e4b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98787b53237309fca8881cfe9d2c6a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c7ac2184e3ae2522cab157372ce89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2b2d35c66214a435247e2c2d600d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b50cbf403733b8a90043ef79007bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ef096ef97af1350b9e496c307937e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e243da9a18ec818916764e706ab6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807df5ff252b0f54c81b3c1ab4d8747399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb233cd74ee8ae32f274c2a6a29186400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27946d75044b1749ba16f23f0ddec4da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756d8882002ca4a1283b47bf9c81b13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5ef33abe51f8712ed6da4ccb0b436403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29169f42345dfc66febf959f9928374404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54388946132db5a460558e1f709208b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f9a4cc8b4d774d210c9be0f6d118406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c45421d85643d1d4255fcff39d63b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bef8bfaf7d57e96fbdbc5fd30195d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605deb14c412d34dd7f0dbd83b192fde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309abd736e051889da9919d8ebc4ec76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3be88e39de703456d2875f48acad6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592584a9dbab56cb5ccd09e82bf0972412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17204e3841f4968badd250d8e0cc708a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6e20a3cad64f0d0d7ed7035ec2ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ddb68de06e5cd49aa514f169a38ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63308b8d11931e5b811d7cb58fd19779416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab16de0ce9879bf2b0f0115ff6df788417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f5efd7bdba90f67afba9662054945418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf782c819e2006ea522b43437bfa934419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd1cb7975a97dd8fb7bb446cacadab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18087f5a6a6233e8de11cbe00ec08a1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306838f8a398c6c67ebd3ef8a2611295422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac15373e3d9dd87b12d1bcf8b37a1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812001174e9fbde7ed040c0df87b666f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813eaf0abfb0bc0d1eaea55640c8041425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935b8cf8321b33bd9c170048bf3d95f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe32084429ae6f24ce32214d57c7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55662f522968c1ba05b388ff377ab6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd55a2362d1e49dc65d2b703bf0beba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4f5cce129215fb17c8a57724d220e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab35bfaafe6c96534401c29c53f7ee6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37621b8d5f47a96311ec39f3bfc5c07b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351f73a77170a629725eac257cf4b86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6067608c4963a6e791f08ef03e51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ba927c768af1999091119aad3053435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63267df5f5a2af007777fa79978a6de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795c4976460f7ae20ac91938b986b44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b66599ba751ccf16ef90a175669695438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04151a0b88c2798424410a14ac889218439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0135a3de3a854f9e26f4c83b541ce03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708d87f6d6d2ad32131c657c0ad2fd9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0be8d999d0222c0b4222491ff67a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0fbca3835342603448f4b28135e15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7302e41adcb4a56690362cadcfdd7fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733f0882e4e877dca0b89e3f63139a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331a5d27e08e6085250dc0bb9f2cb45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecff664e9099be6e3808d06aef351bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab853fa4f84ce0a8d4ce00a6a3a33be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f506bb1903b8655376e0e2febdb27f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e91a10962e936cc2503a14c598aa3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6ac536cf580685997ea8d71b8d817451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5993a383346e2c0b0136c36bd50e917452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4a6c16e04fa78e77fda5963f13cb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f394e179d941fdfe2e7ba66f658136e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47288483527a59b44229a1661e1e10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9084b69b753e1627d827c720eb35d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91318d26e91efa1a9fbda7c84b75360457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64920dcd1d23a247dd29943664438737458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3678de3e70c5e5047f5b6ff9a9b14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987233904aab3a7c4615dfa7b6b75576460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29966c2390976d74a2cc8bc8693c98e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8c3732819943158134445c069e632462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d908bb35a3dc02539f6f3b9e8eefa88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764fd1c62c3869fcc692882a5b58952464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e112ac78acb98bfc2607cf6ffdb442465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed76e29a01cc10049063e0ab715439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b49fe5dc4049c48e238308644a685d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d9c5147bb6b2d2d3f61a585d05602468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb73ccff5fcacc432b944e0ee0080469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff60bb5229c08db76a31e16b38faa0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d6c613631833adad3ad1e1f59700e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f2a059343ed426991270ec671001d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d97f6da62566ce13e3c07fe326cc3a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327635e97eb2d3c9ff3b0332eb70445474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e628278fe0856cecd149a8065da22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef095f3ef4e64e40ae8de5763c4fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf9702b4291ca973823f87cb25fb5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b35b8d675ff913ed88f0c1e48a6cd6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273ab1e519dcf6a7bfd8e988f67f1b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045e5ff7fbeeb1f28ef2f311f3da5dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544a3223c17c9e35410262384970445481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f8464e227b729ffa002ee6625f0b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa15a8e32b5c2bda9a8cd899762298e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8df0d7243561f19975dfcbbfdadba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fc619c044d12a2b829bfd3da94d78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474767243c4fd0df1012789fc7bd6d51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63e06709bdaf18aaae6552bc7f97bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef019e7e361c611687eea76956c804488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f9d1215fa99adb62eac3be03abd60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cad83767c9c33df9399a7d40f242ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc91ec6042f339f2452b743ba790a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd909c748865272c367db8feae3c5d1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938f809a3f874425fcb915031cb865e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d1578903c06621ee2130c6092eff5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d151f8c694416313c57c6b10cf6fe0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cbd265d40eb191f769ba8d3359786496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138510edb3c495b743454f2212a3d250497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c6e827bb8c927a044dfff7e8923b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934b734e71a4d307ae987d7d5e5185a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4b20d58897eb74e17c3d179f4a7e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a88a2179a5ec6c510054ebb266e09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208193bffc613d38251af630da6d1ffb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a85a735a81d836e8bd7e86002696e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7765733d6bb319076c17f10f24c5ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b5160792fd8db322623f78bf48172505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd79348ea18801f1fae326f752d69e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a107240803ff2497cc480841a25d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849c5b464e706f1d55be74eeec91581508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb3ae9ec24b3d25004af129d0a4827509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aaf1dd648764acfc8d98da2d1ece9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85e4ac9d56dccf5a3467e48fc0eb99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7289a08b12ca7f22713261dd7f2a301512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed812af3f61f39bf82441f554ed7cb58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8261f341e2dbe73def36655d77e38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab889f387a01cbdc157e5dfb728e55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10eed86c3faaee78609a83d869e3ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460894a0dd7513fd8f46b3ede817a35c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394c4a66a60ae2d52e26621d366af41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7ce75d57c59df480e5df0f37fcc13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee20d2ac2de40481e71583423c1749520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03579b58826f509d3dd2eca777f364521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e4d3d306352e6b7ef81d8e0f0f86d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd548511789473464bf1fcb8704e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89bdbaf1cd49cd65abb1db6177ed3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ca658663fbae11067b4517b38ab23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47e46cc9dfe943b522aad4eb703b04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac17a8d864136def0131ab004e4da6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b1049bbc1d3927c852e552bf4249528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf614ee7d2686ccb33960e7c980d77a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a812ef8cdf0a449a584b2ed3c910a8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f6921b362f71b372c16cd3fbba897531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025d04657192051ce622aa8b9cce9dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdc07e71dc4d0a091cd650619829e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d4472963650870357a12fae796d28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c77b1a4a383ff104516842aa76f26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3749d2833d422cce4e0ad67b17ccf4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5713507f3f88c8ef3bdce7a59a9dace537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7cd551d39328d0da4f4ae0170f723538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76627df78100289585040b22c6f63252539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1a89a3196ff87ffe31853014effba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fa9c92340a7a8d177b4a77895d079541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df036eacd0df49f6a28652376759ad43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f98ee99886ed112b4e772b9c648efd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40f2fd342eafcae883c019173a73fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538649ecb620bb32970e612d8dbca6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752d5f7dfee5e2f6e3e58352e2dbb8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017a6d4e8835fef7e3f2b011a97ae00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3552cbc64eb83db76ee8e1f1373ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f759f22cf2c53b3f5df38d02135ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b43f1edde008408cf5019f57e260f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587027d302eeefa9fcc1b1693d6589a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f88dc3f63b5e9513ae3ff67de3a45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b711e7c6334d59a64afa2777235be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1062de589398696411a14671b880c5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f375be74a90c6cc0473ac010ec1499555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490678c9146527da8b428ab1628db71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce7dda5ae39b24de3f96eebebc49c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2858bec3f96c2547e75274574cb8e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76901d7246ff97278235c094ce7760cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a094379ff8f4e181e8e61eccc0f5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecf172fbe22f51681b452e98395311561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d635622232c0396fa7fb605f9975aa3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1ae195249ee68aac8bc132053d06b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c14338bc87854a7f85d620cb6605ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da2c6c18fc72ea34ae6297c1e72506565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd0bb11b16d66b0de146964705250566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eefb1f0ac88c9f7fb74dbd7b0eeb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728561159419bd1ca0bd327ee1b04602568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c8791f91f674c54c37953ab3b54a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed4f145fc3e455599c2823a74cf438570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856021f117ddb88ebec759e2eed3fba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753df64399c802e7d6e5a223d0dcb7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66246d5119a75f2dee2f37e78329ba3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c477045f88d54a0e9b3e3289690d1d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6434af6d8628dcd6d81f8f88df4c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab39174d175be8f2ac38e23bf859005576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634eccc6066fca3b6dad870635b05cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce416c791e2260c1fec3d73f28a7b6b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e9d594de32c065b16ecec8d2e88e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5a42cf963d190aa2178c2fd96e52e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bec38da1f80036afe603d93267a7af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fea64638efaabb15c6db826bc25e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bb536bfac72be7775397da16b837e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c822853507ef5e2dfbcf47661e5c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb485ed883c1fafe2c32b81b9546577585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2751a801ef6e2cf9a6a610e274b3e66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fce0a32527f4f5f9056858a6942b35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938165e71790b21332dcb11b73ff17f3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8a1564e3d7de309366b9cb8667133589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4791e41ec403255022a2f4d3ecf63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d36dde2c54b5bcdbf75fddcf9b9699591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54269f274c44a9fa939546c0a75dac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132591269abd0723f935411bd8401514593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ad0631db47cd460c09c190792e88c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccf5d3a27dbcdf3fd2e2525f560b0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335f2db996cc3f2995ff1cea59ce2ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd8be806864f07cf0f4c094660b219597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999a99430335ce7468c2789c8c51204598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352477e53a7264cb1d09904eaee16e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac1aa9e2b6bdbe3cb44181ec9adb30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f71c9016394742b6f4933431ecc760601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656577f2b57046670d4cdb9ae1b7621602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25007c4cf70958515335bf02bc6c3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83306e62c2ce97f933715ed8521be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd580bc733ca14cb6cc0384905c3b9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf05c7b4a3a0f4fdf3f67adca0174da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd19d12546877350cdfa74c7d295f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f9d6f9ca8dca150d33ae02338184608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66c5890e20b9b7f7bdb98a8ba57411609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb38450a35b422d1c70ffb5ee72d348610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd43b8bc44134c4413b5aa3c73ce0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a483ab5fd68b037c22411a1d9a4d94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcb4d23a60f790613b74c6176e6b9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd639de6970b1c87836e5af3ddf98dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958288c7659726cc695217254cac0bf4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9c5e646bca02dcce2d26fcb9931a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64608e093a64f20b96ee97e8a7925e88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a87bca81970c4e70ff80baad29ac9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada88e2e7b095350b9e0ba27c5692c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12432c86d7f2d7f68cfafad053bdddc5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15affbab760101b0a5f337390e2f9b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90919bfb5f7130fdadf28a6dd9f2f1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7aab01533a57a8bf82b1944547607623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554961d50b0c4d4d6289904fca78f573624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c0f3066b8bd074ba19408e0ccb708625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fc40fbdefdc614511699964411155626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5607574e38f999e8d007d79b75fccd4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bbb029b73a45d14f0804c2da01a2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d53ef9d9932ff85f80e2a975bad2cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275f51b037c9892361667e09a30828f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0ae7e7564e793a75f44a8622efa3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a4349d13dd21ea98e0aab100f0f13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665674fa40a9a028ae2e6b2538e9d99f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ef79babdd091b89cfe2dc30b1fce7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fb8b899ad2edbf925813b63a701e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f573bf350cf01b960c5ebdef8d0c8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ba505671d1bad0261dadadb37dbd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7056504ccb0088b9cf48868652a49f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c8281a207a210079309eae2b28e1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183dd295c3e2d31dd3d5ce35c9e62b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4692dcca4b6162b158c60f60a6c78ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c702f01112967ca10ef705ee613cac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407f2b766aeceeccff93e245c177ec3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca09b8fdc4ecc6b1471b191837d228644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f78cfb381e48fe3bf5f2db4483ce8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b7de2dc61d17ab1db0fafebdf28b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e573254dba5773219206fc045137ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44beaa65a423d1c2a8063068270edd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101736e9e874dc8683800e253b41e29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2f7a56f3a4c0d13cf66d302177c8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35d9d31c2df169c4179ed9dce2dc64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51832c1bac0935cba3c3acb34c33c4df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17732e98472b4cf2f77a9b1ac44e6a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964f1559ca4f4f180af15d798973583654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da16b891ba98b81497c9aa9ac61d1a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a9cb3082f8c1782f06e3f04983ecb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917a091b18631f12eca67343e523c68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccde318d4c69f8ed040f611a562814658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f309f014bb3923aad9f0ea26e9115659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24b77244caa88be9244a381d4a4b92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30615d68c0d15466cf71b5d5f32e790661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc009bcd369aad2671027d563d77a314662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036c7e16ec51e1dae11d9a926b84dd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59051aed2d52d81e4fe28b6b623597664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453aad23d6eba9f0198f0992e834fcc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d301495ebbd004768c914f56dabae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2f4bf14e256ed590a8eeabb64762b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec04ce1e78596113c4fa31ab2c7dfc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35851ba22fd27526be9beca186509be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b89bb22227320602b2984a3ecc2b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120c6bc97dde1c4ba49a78011fcbd37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4e24e99db43096d192236e90311e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768edc1c218e5defc3004701037781a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9207296c0b86342378f8ed73fd549674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac59321aaaf6968fe1299735bea48a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df7f7cb24882376cbad85ce68e4c70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a5e18da5b8eafea4b3b53cc81911f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0049ce85369f6e837fe3bc965ed0d2a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7953e377d0e9bdc7e39b1a87198a7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284848d6853bae03abd281940ee2a367680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8e5f7a75980b99c0bb81de5f38742681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50df010b545d06653eabe82dcaa88d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f62e3b3b76f948994db75f78aa52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ed663de0e08b69211a66c5113c756684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af201663b193504ee6fb13ba3e794ed4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28767fea5c1dc7233966ea47557121f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c64da23723abb34afb2ae9bdbede60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e3830c928d775e6a2024f4e7e5e17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd66881916b5aae833402d53bd309e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56462f17ac410ca9816ddb7ea64de557690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce8d7d2e4f4d075d8e244f7a167c7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954515b003333372169d7c50867318b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a975d93ce8f11931776f75d71493e43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374e732ad53dc4205d88ac8fb2cd8bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa757713b0f3da48113ec88cf517e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd5e277bf736ed2c570bf3e56b936d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e969bf1eba5a55d2dbeffc7e7148d47697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e38dbdc0abb7d7d5e1c39a55b10595698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8217fa218ba44ccc050c8d2fd59dd8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b383fabba908a221ab9a60cc2a072a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a687772059a1219782682d92f9e832701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfcf0c638f9b92c0280d5ec4a5aa05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e7455160d2072d48d5723473c20c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f283a7e107bde8fb8142a3cea66d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c5b112923e77a27079f764578db9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db67cc1690293fd1481de15090aafc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd38939dc540fa5a3cdb18b3b737a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed327f9f51794f10a6db1b875f7b565708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cab2738467122937586cb6b010689709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff279c831de4f8736fc4a9e4d4d09ff5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bdf3523e2002cfa6609f8291ea619711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69770f69a26fe89d5dc0ce5afaabad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4065471506600c3fe93ba18b7ee66ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a92c4fb20bce96a0628fe22ec56a3a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3c07a64dea77f5d49f61ba0a9a77e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96067e622ff7802cc0319d9db4aaf2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f8221530255228f9a3169b79a95e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a670ca963635d4c9b909fa4b3767474718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21f614de936e4879c834f06fc86d18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8805e16ef225b4e866f995471ee50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb936a62aa6e2787358ae68bedd8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb82545302f7ebdb2a87959b89ac78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694f6f60b80c3af98779faf548e31ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c997095d9e7068c4b9926aa0c0f75fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36fc48576119500202cc71d863c9f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e34995ca49dcfbe68c477754b31d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3b7901fe3b5968520f477ba9132f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acef82d311c1d10a21ad618a685ca1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20b6fea7855e93de0f53150543bfc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbc859e014e20e213ed31a326b5135730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ecb873d1c161adda85529706ec9ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c99161573dbb756bbb660a473aeff4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5e986758eecd414c111a0b30ae8c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcea7c3d75554b260448247bb2f03c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eca5ca41037836f55af16e12e2a6e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6011e3d8a401ca19daea264f541687a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fd975feeb16d93fe0f2cf76a8749d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f71497b0889f7b92ac9f8a47d6a0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ee6367b11fda5b35e115ffeb78fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea727954edf519a2ea163630f8d5a148740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268d724dec11741a0adfe3bd86a3c05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e877661acde32909c1ac209a0fa19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5fc81e4951af815193a29b70a676743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec4d499148352f0294a82ba4210a2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4de95556e1d5eb5616cf3a5c750fe8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251704a4f19dcab8fbad4c141c4b64c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d4701f5cffbdba9c0be64ff20017a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d0355563e89a9971b22e02c81b47a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b44371f0479713055aaeebeb88f735749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1971f5c35fdf113cb1d51dd867abbd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8f0931e763df96fa871e0e9ba21c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e70a1a129fb5a4e498091211df00a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1110c487f7741e2232a7d1e699267753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be8810dc992f0235dc2946389b1990754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe329334a99a92d2d044ab5190556a77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048bf4365597c1fc8bd4a87d93df4c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e2870f5dccb36d1d76259397f24a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2c976bab6dc4a4e21e65f5864b752758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044101a6d0a99a20d4e424b6c35846b1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b2289582d7b79f4275730cea30b64760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36245cbddf1eac32600482a95cde9ba7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fe970e5d9073440dd619fc86d4488762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d33a734bfd31ca6f9d33d85f37b8ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a726684a0c2d5a7a2761bfe0d3c3e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff327c81554a82cc8fcdaeeb69d088f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1d76729e218608a24a9d5dbf3012b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224031c58b70799fe1f4021f404d817767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c48fbaece6d616501e9ebee0347cf1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0109c947a03922427c5b5dd5ff85224769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988997afd46c9cc311578df96a62f726770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c792a3582eb78426505e383bdc2776771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214f883c69babc8ab2887f401febf28772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02a80581e60f4ad42fb673a056b48f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63776bbf8f421a467880e42083982b0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c7667bb5d7f39292f44976d6b076a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3827c12907b184d5f43c77daebf2d8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bec665859051cc58f71a8c297517e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414009b55592d932a253939486d6a90778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a93e22d7e81dd331ec8914e4a17134779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252833d8526d8eb709f7e4db08b605ba780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dfefb4ab698da4f5ed9caa71113c3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cb4320b174c32901a803ad1feea69782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5486e0542b55c7e02784cd30848b75e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab152ba22c688bf076247c3c8b3f7f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9598baed0d90e5ec25627cbac9c32785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a04a62cfd83ba65bb9cf004711bf8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b745753585d042d462805313c2f519787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e54b33af4f63d109e6f174471c34ef788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aa1d9fca476469f4907c285626720789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc397bf7b2907631fb3bb5bb1e0185790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39b12539ccbf552b6b4eeb7ba3e84e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a69870871342beb6daa1276444724792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f17289b8f6bb483dfe8b0e335e07c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d337014a4d640e6fbaf4d980955916794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3cabc83bab454119b7b3575557fa5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ccb71c0155723126559a36d9c8ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7a412ea7b9e0592c7180e76572307797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd54331f3e37658788457c8b6c0cb7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4853e0684ebac7e000084644864a4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d8d6b776bc152210222ea1f355726800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44a6770a75284f24a36fdcec952ac3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c669f14797f12a6acea653c1564568802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af23a7680a7b74d4f15454aac5b586803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bd6f35a7f9d4a4d6df7054657c935804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47206fe2cc472222c9b7d212ad5ba668805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763dff45ae515c7acec9be285a7da24806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a5debb78a19383efd4ce4e130d517807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a88764dca9f67a48a9e7b480247f0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f05d8047405703f1c5d39014e4a53809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25444e5aa5bcaedf830b350348c05614810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4ed04c3081c58020a55b1073566c4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3d85c5e8a4b2a4cd9c54dd8e6d2f4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd44ae52778126580b901ce252483813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96ea836c4c345e5368fe605c8694a4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046880e7726e438af1480064c382b11d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca2fa51573b59d1548a16ebf392632816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dce73a7b317f6c17c721b476a2ed41817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44112dd9cf7bb04c8d05161d9dade39c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b20e7350671b8ad7a41f3f06046295819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e8dac1b58eea5078c865ca33ae0821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6149a2a64b6920c52474f509bdbca22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b591f76fe242406715a5c625399aaa63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605bb6bab42fe727c2c7d61c22688824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a299edc2d4bc610d04f36d3253d085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2e26cdbf613191e28ea360e68969a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5939482e3e6c226853feb8d857a417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f3b15aede612d51bcf4150fb830d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1036e5a9609d12581402657392f8449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ffdb8c7eb7d6f3bbc526329c0bf5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701a4041d33522eea2bdf5e592c164e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f183003d92d767f7466718d7fb7bd0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4b4f7baea6fbb68e360281a9ea0e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9011206709e3fcce8e1150b2043c5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b67a41181c3bb070f1683435d132415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8d3844440b80bb23a090400fd74f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0c185572f9a272948cd7ecf1e1ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddbc27dadc808ef583aa795074fb6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebdd077dc0dbc15327178e8eccb93819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e690f6fc33a89a7e2986795d8d50d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1ce17d1324f9c50d01ee4cac5fa0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3b972bea167db1c9739feacc1900e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc52ee4cc8b7ae892ef6cf2a4f037923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a059e2fa70f1f9ab95dc95209039124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2fcdb0490215f56a9de6a0f414f1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf9875e961905df4ee19e160c284b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb6122ee5f4f087e2de624e9463a4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa87784b49628e477b11084f498e6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00a670688f495a2a3aa0ab0182b72529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637825112948d0aa634ef22d6062ea730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8817c90645e9de7280e45bbc1e893c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc24c89e3305ef42756bdee91afb5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdc610dd55f39ea8ba6c650edee9a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fe516296319b8433b1ca393a6938c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1e1f23ed2f5dcce562806751e447f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b8a051aac0212fa751ad271398e8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f9cbcf9788bf20bb1a16f4696c57a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b41e991868711d0a09374d13c8de0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be28c8958ff7899614b264217d9cd939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e91061865c7cf95bd0983bac103c2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cd792a7203cb85495c71fda9bbabf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b330f1ec6fc437f40f8a51d0721c65f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfbef33f77a183ac082f10bc69b5a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c9ff695faa60c77e1b55f6edc617344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274009c8bfdf53a760e5d9feef4378cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f721f54edaab3d14864cae114b0e7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35634e04bf05cca4fa1cef6e1dba32b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daf721942d8465b6ec7ee4816b85f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b47933ae750b1176755493dcd7dc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d17c9d6d4138d820d7bbfbe4e38d4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e2b29af8f0ca7839c1b46196d14b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5c183fcdd433bd7c673d13d719e6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ebb5e80ab43c91904e8a6c7867c3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb55032ea7616fae474e489c47678154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e42994f6910bafad98838193070d7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe92ea839326965c2c42751040342456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119348619b9117cf2ce0e4b46502f3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29e9bf8dbe9c00aa5dc644e8b27cbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be683af20e0189328d0af5fb474886959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d0ebeb7d47dfafbaaec9025e3b62b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8642a99eed1a9d4d1316b52d7235561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98990b9e963552392c5d5f44b6395b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4ff623c3349508976e1d44734b5e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3198286086f61b3a92b706058ba0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dfb5b4490af989376c00ad34f336865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5cfff8a3166e60009dab9ce417c0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553a991bc600b0b6280abc3af30037c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31ef79b921cec8fd5fda65563ab98c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94195168916eba797604c5fd7d1eb12b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0286062120a1a4eadefed0365236d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1697e54d13e05a6ede06767cd7058571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dfbf81e7a1490533317be5cf738b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf751f0f7c0a8862abc57d478b85c1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb692eca872248fe9d46c4db024e2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d1b908f2f3a649db4a243a2df256675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc8c5e2c59e828daba16c7afcd63ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451f517febefe5b71d04fdd162a4e9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413f1b053f412061b8382991d4037cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b630820a9cbadecde1a11fe5b7f4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a63ebe0c88abda4eabac5a93298280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b159a55d5eae7a9c87985420b7749dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f752765bc9f2b20d13976e5ad6b5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e49b29d52d2974ccbfa86b17ce80bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417a25e919462b9f27536f6a25984b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd549b9f497acb1a3d311ddb8bc191085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a7432a8d8242a0ca8ebd269bc64b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbebe01d453a87d5ddded2a49d595b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283310d74b1efca9e0a9ad3869d89f3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195b25a88c28bc2b995a05bce04fb6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce795d2cdc3fbe580d400008f724fe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63fbad987968dfe257516a3c5c663691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe2efc362461aa204ea458effa527992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320883c3b0114bc81829decccc4070f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d9db1dfd62215f5c6788af4e6679794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5a3b91d3ec539a955b1c77eab6b3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c98115e4eaa2a1679083d7bba80be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2f2090ee368b0d651d58af1f9eb9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97770b7147729b4a392db2072dcf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533b404ebabf840026a4e75c5a3c70d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8169231b93608b2d88744339b5d36a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03d2374542053387e63021ecbb76c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70845556ce658c1953669d08e2f8d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d286fe1d0faa0195dff912d14b68c95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a8ea13e2da6f042dcd30f9448c03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c8dbcaa887ec0ca42fb6fea05129c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ad659960b4389b38838b23addef26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579a0e66201b864b4e0fc59fd404b82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e6760e1ec58434c656e287e2dbb47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8950e8cf8235ae7dc139a7556775d5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1f52e74398c1bf6afe45bf77b0bf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8545db44c892924a0d7cc22e93847111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d06c99428893d678201d7a7b72c30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c666a0f0359e0870134d0975aae986113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6673a2a2d302aaf12f131cbd3c678b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968b23eeb282f48f4a3c5641b9c1216115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ac93dd2ad220ec03509fdda6d0cd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102278b3bda2a2f84d3d517db79c01f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1739d85347d0b12fb59b6d99234129118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2f9a0516acc4718ec96bbdbc83542119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31331e0ea7d948276ccba413725fe4ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788245214d54501f23c972479a5f19f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085887696e8e9821443af77dccb57aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962acd30e6d5946fc413e40d8c67fc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3920ea35c0b888bb91f36b916eb5de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb4ee694544565419884c7568a73fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9d449340e29a1ad0a9ee40287f8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79cf38f09822a9ab6ec8cb62e3ce0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69484b0fc751cbd8be4bf4558a36dd96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa008c74bcb72bb70bdee78a553996129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f73f154eea3a3edf68a372091090130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6409c8d14299f9c7d860d8d37f59c28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdc4d6f95b3a10079a8268b257e0a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64215c8fc0cf80cf6db5111de322a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619ec81d5aff89faf1a8192ce38e29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92277aee9cb5c25f90e1dc8142e6df9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79220f6869dd1db7d2a6e22ec48867f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1099f84e6fdde4ba4886f00caa7dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0ebf3682cbb93b1804d3fccfdd21f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc908819da20482c7dbe29b76fad8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48d5b1e3ee897779bba87d98b4f7ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673253908cd1efb4017a85bebe3872ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe1f87339f2531f7945d3078f56dfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed652c7ec6d2bdb79265e37cb5a06097143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3becf07db49120d7412869bcdd5dd68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcf443910f70b5afee27de4caebf5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807ca21028bdfa65be8f69c702086a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520660e93cff161620058fbc51fc790147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692a88541846144ae5cdc7430078acf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf72db9af6d44fb74a68853bae899149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110bcd95795a51dc2d715c16ca6c5b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab70f0b12226b0678126b58d1a366eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83260e2324de08b32ffe0ad1ec8ea9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362042cf650a0391cea3a526be69e7dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f870f2d184c6dd381f67ebfd45c7dae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a20388cca3eaa13a3c93fdd3d7a8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a923723266365ba346ecf9f1b375a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa820ba6bba95623ec3a2fa4445a0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d954b9db513b12b48941a7b987b3d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9dd4003428708dfa866f1a7483038159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999412bd2cdc89e10f4f6b280cc3dfbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56254c7cd83e396f6452fba06c18121f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897c220dfd9e51ca2c4bdf042b107b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae9f06a32e05be1c24ffdc2ba43d6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c82cedf73a71b1863ace92336b0def164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf03e3576a90d17b66bd37c427171e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b6253d4e0f5a64ef328ab992c753166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5222675ba07d2e20aceca0e6925ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4716bab2cb1102184270a49a75fe4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc4f0fb9809d33c58b01e0b3506e6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef539e8dc689bc0df24fd94c408103170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd44862ab1cb5f6a9e5ae8fbf0f6bb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5dc1b66cdcf982329003cf99d1442172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0f3462f303a14283541992765ed87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea702a68f89a1d560dffd92826589aa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c790db0886783a5267341cf19fa20b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e49f95c133a3fbe120547232243d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc293d5f278e969211192f1288fd95b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc6d9a712d05b4aeedffd32e274b61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78cf9b3a5181426bd8521d4a2b3dde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8012837e18259edbea105d89774a12d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db545dce9901517b9950967988dfe1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48d40c884e37ed3093b206f60577dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141e453ca0264413d6d8cc332ca3769183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459dec9bfd7268bad5d00e005f14785184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a1b2036176843af1ad695d50dd97b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a77fd8b358311138fb47dfde9b81b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e102771c77f112ac777e7616744c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0705ed0478668045c82de8a19ec507b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf0f02719ce6fad853ed49e15330fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb8f16455fbde9a383741007cebe0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713a774fee5130266be861a771d428c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffbbd6122a1a17cef81fafa05acf3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f84817c60e068dc82f8c2e208296ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadecec5a093f26db635559563778e97194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe17918061f42673fdea8b7559c6d03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec841a34868f30af50ea9ea26c6eddb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6facc47b4907c4816c6f929b82689ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e1b613ef524c28f8de371008031e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e09eaa1a1e8b1d24dfbfed7218cd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77474634b453ed74595c0696c96b8910200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eafa41556bf16bfa6bf040034c1b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bab1dd28f1557973e1e989663370e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163adbb7d61eebfa5d994436bf2e1245203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d646830a4d9aa38c6959179a212426204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7c6dbf1520cc34e80648b8aea185f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f82998073acf748544e95499bdb47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde0e85ebf056a66b60d557cf312f72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e172de2223a4d5687ee1d21dc8e900c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090251113d77c14036a34a66da24e2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6db783b209f9a598e2a22fac8b109210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da0ffd855dcc20b4b664f5b3814a52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9593b2e11516fd127ada0e5dae23a97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18dec7e1bb416da55d37f9fd21be8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add710e27e293f981d219c517372d3c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba878e31e4aedc852c8653d50b12acb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b319945fd8168b7c64dc892d5bb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d439eb6b82e0bd397db41c951fcb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20403ba13d725eed2ce65d0876eab63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96132fa4b2176a875ba302592eac8d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01bf643ceaf0cd338e28c1ec2e0711220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9551cdecab120ec985e18967369a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0087ff9804994159b451f202ef011222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e55e18ceff80c27eb47ae9ac51b2d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0d2b3c57eb59c576226b2b43b2e99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40131a5a67079a8bda17675aae92c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb89a4ee67e0646e62609990edff4ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad82cb4b3a3309ef4895fb72ca98b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7d144da8d80d010c96db393d928ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f246a3968c1d5d5bb7ab3d30ff930229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20500ac91912b4bc288d806ab39d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408ea89318b99959d65049a3e8a4700231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157b9499f17743914ffa0333d6dac4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c2eb93290757abf2fb8ba5f3a275233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbacc347220ca6b4f834867cbb21459234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d15290b0cf409fcf1459d75688c6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfafe693d6b49ebb1a0a40f609a80e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1914dc3e025c0cbaee7186f5a8408237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6693aea26b08c312e06d6dac8c6a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5a042bcfb9e9c975557ef5e945dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935572f8b13dba3118960ae9333a0c96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8463b197bbcd51b3caa0e7e9b9761241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e1a2bef5a6ef9a448b5a170c03560242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360aeb0e919360ce70b83974c603db1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4844ec83e0bd136df80c2c92777e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930afec14f892ede96b59e54dc4cdb2e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712c635e62d1730b94d0603fdfc987e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d182b2de132377db7fe63ccea5c66c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d649229e22014f95f37d3027c0fd73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dd0b65236ed30dc562c922da1f736249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b98786bf28101d033964840c60bd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777e7c242bd2f86186c2e4f01db042251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ef470a9954d9bad872a24c28cd546252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922d161e49e78c77060a8290130a3c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b67d484df23f1cf3bf6a121fb61b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e72c49baab6ad08e924282ee7220d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d87c6bda22936f05b6adae47a1ca6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8677e55d30d26062cfaec994eb3836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521b057493716dc25f9565fc6077663258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58488bac1ff36a1b9e7c089dbada0a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90d1f6f72004598e6e3c5b2d115e29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc135cfc00c7a5a966ae0a6ffc874b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23a7321b0143a9e0b4d4fc079493cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3be0a73fb5b51426382600890b682263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee61df20d8d53d620f5ef02165b7b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee45acc15544466ee470e09c22fdd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353548ed85fbecdaeefa109a8662e136266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe2f7251285dca2a1e011fb32afd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5bec9535085c34870c9eba5da0fc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aec330b7c0d6136747da492ec39e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790b6eeccb09f5f625503b6b6517a23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b39af8fe21c7ac8a730211545fe9fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df41f5ee84196d77e7a85caf39791272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83f80a0d48f2accc15aa3b99fc58c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10a3f900134676833b47a7f4abc889274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4493476594c9ee0f41c2dc674cfbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df5b6ee0499de4db2bd8423ded701f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbbc961ecc2ad686d60050b6e60412277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cfd833db0c2207bfa96288b5e999b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac216960feb7e62b1b4fab6f851ff5a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511747cf4c4fc43ea0a93b918bcfd674280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9352d78650264bdbffac6901d689b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1123072edb64a2014a04252c97a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facb258cf0749a69ea0555a278a4277283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6de0ef2fd5a66e8086d6351212d01d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d269defc87172a889fe9c883101a50e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea4e23117bf0fce53b660afc32e11e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fdf1ffb2950df2bf367da0707515e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b741d3f84a3cecbc9cbef04714e90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95a266e7854b86ffea17c5bdd1eea3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d50945bf170375028f16961b2cd431290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d2ed8d2f8997f2eb95f417b26d9bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33770e49b34bccab39d999d6097293a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd703cc4114c5d1710e56e819a3aed5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeaeabbe5ab9e2460d02c8fffe7235294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2857299baa149532328b89e82a8e5c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77897da43f238d06c987c67b3d92fb4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcee19da093fda5d7498a25f36447b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f16c791a93afea86004c2102077a22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec046c0156624ea88ba254f9e5391299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22ff46391659fc44c083b5c6002a3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d174c4c50f30ad74c3b27df9b4935b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b065b7c96464e3aea97876975e059da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c814ae1eade0f0900f5ed71371971303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9b83d956a420b473382c5643e6430304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df16cbf246420c9e18f98517f268bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f7d447f42a51d5ef33f4d6ff4eb38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb72bb041afe9836ea7aa7464c9d5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd597e7a640c73de03158ba97dadb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280b9ff8b0dca1c7d0bf8a2efb6f643309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5fab335f20bb9337a26f43082e4e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253fb97b3559bcbe7c1e20b5e198ab7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66250d69db7cad3be6cf7919cf2780c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec20fbca90f90d7fb800ec6e2dd0747313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074fdcbe126e2af7b52ee9bc9b6caaf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755b8cbc68a71f62cb4d9e3ded83bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9a0ae8609044e164d9a51f8d08055316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620745b56b4069e7ad9c4e1939a25a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdb1a5ed91780ac2ee53b0e703b27d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a944fa480333e999183e358f53f21e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738ae78a62a7eabddcf407b1e188111320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7625d6c5994015d27a73a5000e02f9a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593b8d11eadd3806b9fcd1dc27d5901322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9a03b25ba419099a0801d68961326323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3cee6acc16bf334e4fd716af1011a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af58125362db98901de7c5258a66c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc140474b3f140a898a77461350b54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991749c1d1f7b82b58ea31e471b66aa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee8407a7895f8e842062a6191b76e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc494c063e73c21860203b7e89e681329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089c8d985150349c94cd211dbbd37c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385cfbb23e03f5ca77d3bb369670bc5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db71d1f1dcd9a783ede62faaf508eac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cebf268afd26cd73c7ab35707922ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eabc74038b48abda10b29557f7e184334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c56a792ddd492ff62ead91e20f901335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99a4227dff939f09c6283035d20a1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b5d02076b35fd3eb2660ffc7215a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef97e5842ae3e7ebd9e0e9fd502472e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f2376e2e5cb3a228806f63892cc34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67574b68822dcc460602e11e3f49c73c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc905bbed3fece86a09abd25e17e2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630db1fe6fdbd5236c6c2be9fa59219e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc17b27fe061e4bd7364a34f8420e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709f4df288ff824bce580268c76ad38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695b5d84dbe7b571b688f7dfbcec7c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5bd1eb3d69c0f9b68e1332a6aff9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c1df6a7bb864f8de5caa2a8b367b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2420e45da8b2d276aead0bd7c3ce340348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb87ce620f22ea599e6cca493d7a08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfa4b110a99804f105687835683172350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fc3c1cdfe90e35443d6f29de3a68b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce176791b63f50f4e884c9f0f5fb28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0ae89ed53153f14904bf55cf95a97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b282fb03e42b9792d4191f93ca8504354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e47ee8b7fdaf02f14dc63b50638fbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad251fddd131d60ccda49f166aec8d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698c247297b9d421329a500da929f9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a71b80f0a892f90ebb347799edfc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4db7a7c4d8957d724f67dc1a0a73e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b640879471ed8e774e6d9ad28b2d856360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82571caf834724f3a3fb172dd5ae4542361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a492313615d74ccce1be843bf1bff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8990803abd0559455eb770ad18920e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293464eef25c4b564715e4328dc132da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35838f6424a3115a0abc90181e2d519b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ec83aa86461bac35b879ae2c3baf3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4240a04f364a5a8f9ca5dffa8243c75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b91b352b07b8699a8c91de24e663d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c75ebb7d680ff79efd74d03fcd969369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c266f72bf03e977bc9aef713158ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372d91b749d565cac6fc2b74eced849371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddca1bd78f87b0b1c8fa638d0fe6255372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a2187f7fd928feede3af76f41c551373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66440c338466111d8c81817b34f98980374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc407e98c2c529efaf434e81ab12011375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c0eabb1ce161294c36a9a73425800376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457fa41c2d81b4bf0c7f554ba61bca9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeca7f2de6af9d0f9b6e6506b70d84c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc67a766e625680649ad328004d7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84220abbd8de9dfa638a496f3fb6499380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8595722c86f3318765efcb455f5cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01cb1156e1e8d74f3ef45321dc14fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f91f0dd675aa32a2609144f2dbcd3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff07b419ba61408688279a1a7df344c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d465f915f61592874eee22b3d4e0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e2b76b2b2caab10210a2787d2e8a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501505e0ab6b6686f48af2802c2f8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1421b46ae7658cab7b51316013e1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab26b57ffdb5ced08479b6917cd43c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d180b3c183cc5b60d30aae079c731390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338675626ee7f104c30dfb26212280e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a82f2cfd6e841484ad0e14b8d6bf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b00f7c5d013247a2895329f607b851393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a3495d201d7ea367cb155cac80bee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff59b3cc51de816e8c41fb4adc2d23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd96a3eb8646b61b9c2d9bf35de1b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9102c3724f59ab88e458cf3bc13d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e90cc640e3c8b1144bb89d0fd34d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5a53b87ff06b09e0c691e9bccabcb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112326b9825e4bef5e7f44eb41053fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40909ce63bc3a4336147c2a32d634061401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faed988320f64ff0332d01a9648e7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35575ba080a6000a98e8ced21812a3b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce225378342238fb3703151461cc29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17a7e291f69957b4a966f4be06e208405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c94da46cc66decc90b22546bb4eaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5cfd86a4b67c866699291aa14faf1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6d019b4ec55c3973e07dcb8c44223408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aba0794edd12ddb295bb33212dc48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382ee8d077069e4cf6df830c0bfd757410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3385111f0ceb0008b5b64de3805b621411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a1cc31bfecf7907f93ec72cc570a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd561f3efb964d63c5c10fd73498ca8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215b929f45669a26b3c5f826e0d2bc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a866f1f86a009f59df5fb9b62f847ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd8128228615db088165304181cdec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebd6927b070cf188cd279658e6f80a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a71b0484aefe17cb1651f5fe884b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e3ca3c4d46505b8e49a607e16eaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd1d99c42f794e6708b63ac668849a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504b318d0b3b2a0dc0c155693c71e55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89890dfa9e1766b749f428e2b4ceb03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d5815a876f2667067d2a5e65c3e89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc68100e8cd169f6e552aaf20bb130e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f6a04e8c1e9f15df6c35e1fd3fb5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fded47de2a6bd3be947d710050153c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3d4dd43453cf61227fd606e9c383427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d3480245a3ccc39d42a3ee8c0594b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48815b5b3c4898a1f865928b635fb5a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6543ea4b747cfa8006d2fe87b33575430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c135d3bc7d5272bd9bdddc1d5a9571431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b28e98e74cdbf06a1cfaf9a6c7cc05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3083e621ee9aec11066dbc9a0ff37f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac72a47df9e7319353e76ec6b97d6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4d71a35ea21231ea2d92a00e06653435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b7c407a9cdc7677ae71b283e49335436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e611cd46adbebf57151b56d75516cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d71cb1bf7d9b216dfd9129f90e47d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd284c30b3354c36b6e811c757dca9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e71be41627ff6010c3375542647760440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9f6b13a77aa7171a91db4c43a5985441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921e405ff854e7df8cf8510ab31034d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfd1d1c1a8d8b27cac63daab9bb394443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc58bf4b55b590c8a261a64f83e44f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724c02ad6f30a5c4c17e951e2679e37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b2e9a45d32722454dd30e3502753446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c217d454a718dd99e363e37ab9f69a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3ccf34a674c38052357e77ffa555448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5dea71fe997c279792c9c7ffc2cba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d606eee42f7884fc1b86ddad7cbe9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf799970dfa4068e0d57d7203cbbe782451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaecfd5139395d4900da957fe3210c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa57ae181ed67eb098f8d071fe711b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093868f71b58c876eb91a687f20f4b04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda69fcf5c0e53ad9f0a90e8b762edc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5ff557fd97a09c6be7ca98c15e6e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d75527baa332e0a9e3e35054b37763457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a4ba78d60b42c4c659c092310abd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d396975d46cacea18cb85939c89a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f817a632b0e0b3ba08ca8bc1f743e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08223318733d3c1c81fbbb2f4097cd8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c40b2524c9f453e11ec4114e15b09b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02581a5fd18b14b42ae2d03ea228e62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc76ab8d43b94c47b24c6618699c498464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739fd6ddb809f4313fccf0359ee7126465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a711ed33cce061a691033211b38a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc2b8b5386e88c80077955c7a04a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0dd15376d2cb387ab0e771d7952d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74110a030a724ff5b980161820c8e861469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002ff6c93756af2f6e4ef5e93838d96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ed2ca9276893221c135467615b2d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc43cf36e7c974d94ce35bf6d91685c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568abaa384feff21d54bb087bad346b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e2a797e7b897a33e905062b48965b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e60a2ef9a8d85f04458a2e5911560475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7202bac9efabe73412f27f417c38b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9d52251a71777648343fa93bb21db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64958f16389eb52402a2fde5dd617bb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd0967a3144043cc3590a3dfbf3634479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775349dba0c18e00470e6588b9a64f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc080f13f3f5a33836a8bca4f7375865481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0469f644fb4245b4a9fe79bac1bc0b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81a9769918b2f7e14c4d51f9efe812483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6704b826059ea407bd871892dacade8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ede85bb11463c486a23bac25f4a72e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41e769ed6c7426cac5d6b75c8fa304486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da636c75c92980462942927603ee346487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a793c2ed74529bace3ce5cfaaa663488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85261a57632634006a9fe903545f5e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f57f6d9c82efecc15ffc344f1b2489490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18ca131b17c8f126f79853f7349e5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df33439ba0ac6787065aae0ca71f919492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0617be8aad615a9e9477ae08f714a99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf62300caef591fb6bfff73b1cfd79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0f1d5ddece299b489014fbfbc91a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e354fdc34a3c8c2441f5cc077b97e9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2620c2cba097c2103f8d18187a7b4cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd98403f4c0acea87364156114a357498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee0f2ac252c492583da42b606a14a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0a95f45bef0a635d6185a5c5a44b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9173e8787518f783adee2a7aef0c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b84c49ece62baf9a1c7fedb4f38edd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc708284a4ba7a712b283c90ac91b5ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7544130cfd67ed7267fa4791a4e5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4726461d5a418ad50de40d1613b48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4bb18d3f1041c9962373900e9ad66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a285686110b88706de958ba3f6f7499507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fa57c6d338a4bc694ee5fbc6cb5b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5095346e6eb792a216bcb6e33e8904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb78767867192ce228584c72542b07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff06ff565a2074f6afd85d35466970511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9188e948f56cf4ce9f2540d9e15cb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057e352cc1eab35ba0f5e51b504a6dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971188b793a860b7adce6e2603a467a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbf2a498ea08e3f2728c798caaf472515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e8eb8fd4147d31fdacc1cd926ee8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601dc02e5cc590a4fd881e2d92b6ba3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf136b6ee27cdcbe721ff3edfd8c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60a49b2a55f56cada871b622cd44c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b1f65aa78deadb5721b269114c47d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de03a2efb21281197e243c2817f18da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdfab16b34dbc6af4e9c79cf25e2be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f0e20be1ea860de598be88d8e396523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe96aeef9fc78a1f9dc791968be786524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddf550c3d8122f9555db8328f9d619525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d23117a120db90eb1818628921627526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1017cde095b22247eab8d8c9c06e6f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011775d2325d18d70a992af1ed19654528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8c8d0f74ba8c77bfe644892dcec0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd6145358b4da6f3445914ecc2c44c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98773b8ac5fab6c6f2c9d2cbdb5eef5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6965130862d65b0ae76d859948c1f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b918982577ec69c34a5ac2cc3e246533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a4b255c4564ffcbf1b3f773f5b4e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f568f9119d43eaf237b2432390e14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f5d21f12feb8105b34bd0d6b0fbd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43314b47c3746b5af6705ec9078362de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11145e5a41646bcd714991d5cebda04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1e16e3652e93262addfc4c64fe7d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e3a4ad62d8b5040550b3ace617d3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7ff2357f01fd5979bdc3d3b491a41541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281f0639e84418b1ebaf352fc22be59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a73bcf72089722a7113574fac631543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eb32260ce0f01f0c5f4a801b55fe1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e384ef6bb26237c7f48c79781450c0b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d453ce083401706aa08aa98af36f4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6c66bd0e3b11701c78dfd81fbc97547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215c34456a798759b5c1806691a438548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5156cede7c948daf51da0ab51ecac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf87d0fdde8fd0bfddb9d41a46ee161550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2e8a739cd92061f6b904ae54ff451551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaa4082f51f380d87d7a1588faea81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dac683a1707cc837c8a482d594e83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c66e61a424279bc514c21ba80f3d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957fba7c51270d72741cea6def168b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43add67aa23342d9e9ad443041d7f548556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd5fcb50004d7deb35bf654b64b035557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b049ccec4a290267e33632c020fc60c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7778b1b89fce722c5f2e86167a71b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9ed3948e53650eb79c77334004232560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17c54983e722ef931711d19c89df27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ec811a2660fed6d6ae78016f66581562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ace97eb7810ce184997df830d277563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4f41b79cba295e08683656ba2bef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc322ad02c1d2d4ebc50ddbbb7e86f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0cda40039af9c3ccf563d31d0c833566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef7d7d04b186c7cb57d7629ee911e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f15a8c5cde7af46824bcf3ca18b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041604b7554e814e4c5a70f72ff563d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dafd4f7f7458e2a856801818a76eaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd51373887ab1806dc4467de9117b27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a97bf5557b703c83770352f198daa3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fde5423d383049878313de28e6908573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cdfd8e9fe9de640f3ef8a22f98c0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2fdb92723fd69cba8b809e92c3c91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51b994d86c1400cbc38fa970061017576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4858e9c1f234c2a7ec0015c5f4fe3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b000dbb1ed5517da3ef7981e84b48e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d85fc6af00d6e5342ea76b3b27de99579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746be0aab181c0df2799332619282bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5173fd16cd018368d8a817f240dc7f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88ca459aa8e12a99efe0a84ad35933582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da23dfc5c5c7503ce546dd4311093d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5347dcbf08f44630928cdd5cb761bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e56d112311dc1ef18c8ced40ce1cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f315d55331098f5cf830df15c1060586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3e47531421e5c5ab2966925419a35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710a75d39a38f0c7193568ab915bb62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a776a2e35a98b48106d3a0e54bd56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216763a7675e861641091c47f75c2c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1d598ec9135c5a9e4651540c47c80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ce03906d90901cab1b56ab80a66a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d785118797d459570fdf61d1e6390e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401212b6758aef6a83b7ce4f97bc7811594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d11dcf69066671049f5455bbbf70e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41b53ab64d39ce5e4715fb749fc6b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0b51c6860be229a76510956040ca6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca69e623b764961d6541c3945c6d71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293d38f83dfa66ed4f67c17accabfe8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5139b7a0d372e07b5c9a3dc380933600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5804d8eddfda1cb85cb942065e416601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d79351cd84e1614e33ee6c7c70067602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b85a5f5bf0ae7bf5935569363533603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa301ad2ccbfe4eaea00a93737da719604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13155bca0569777bec4efc30b5b178c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ceadd9b26f0ba2faf06e70f123e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1b41a99bad58ac249dd35093a6b80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe25225ce48313763d0c8198928835a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2699fef4fe466afcc157dab03b3bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43defd8a4b5a79f386b06b8a6716843d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946c3e6b292851fe9fa1674cd67c245611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1df5dc83e57a7e3d9d073e6aa4ea8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d740a7b8e103028626f3edce5abd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aac3bbb6a141b81e4b77a18391c3de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6a7de39736972631b3df5b4e42897615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de8a9ef6f87227f77e2e5fd95ecd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef2aa2df2f79d3cb49b3e2219a52e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93db894ac08b5e72832798aab27fd9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b351727b411820ef82174633bf8e20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d732909709c2e9f449df3fbf10713af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d767cd30f4a9ae7311e13e6db2744621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d5281184f2fac932288cd41594625622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e084539f64d5750a6d10ac556a488c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b1fbf13d290a3d98e02cc17231e5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2f4d8ea2569a255698a857852f438625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084cf25295071ee2b77049a634df7a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b42c62a7976d5e58651ccb0fc69c80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c0c7ce6ee580dd1382ba71a919426628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79399b697ef17a07bf292fd5d1839605629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c78b80cf9c585d80bde46a080d62c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8c01bba04fbc4397203333b654933631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d0d35190bbede875494d3dfa27d06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a262c0c4618f212d52f3e3e0222f41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15535c46a797e0d1c0bc240c49ac98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b051cfd4bb111ea11f68f09789ea0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a321bd37627b912a473099c7b30dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0183e0920bfd9b7a5548fb9ad226be8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6df2c59f6506c0340a2874b5c6f20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b993fab0990354118d12ae5ac5a295a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6654497f999a6afb8b0accc7591c9f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527201c2f813b9720ec61ed75243d63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf3f32b0a8a1ed8565b29fcdad9b3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846fc674d9fa943ef51e1f1209a1dbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903634d9208edd9329ac3130a70ed163644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e300a734d80022aca1db567f6324177645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384c82ebd56ca182f20341ed9f633c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3ffb2dab18dc6f496e9cb7622661e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d29626172ac1da31db26a121ccf27a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3bcb06341b11aabfe86630453cacf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343445c422b1b9a883306058e3ab416650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3dbdafa892c2a4bf4a9f6b563eb3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f971651d4c22a4a028eb64a438aa12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a999f3029a6202d7fc78f399258a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668bf331d75dc2c2df0e8ba52c61697654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4b5d5f9583a2808c20116e5b4024b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229cca454a9750bc7bbfc52209dc8f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d9721e19c9555b63d51bb913570f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05c12e525e3e347f8e0766aa60860b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8da8158a4fb5768cb42091e1441a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6e5f6e39c0a2139685f2d42a99e5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222207df47573c2f1a2b32f4b239b07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff399d0efd4d0cdef0e280c716c370d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6be2272eb4cb3417098ff596beb87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1cc3db8489cefb0d1d2b4b9b98930664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c866f48bb818da0f4c534a456c24ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ae93e32e026eb731a978e49baa0e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee21cdfab3f445fa6bd7b6ffd949e2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583fd24e9f234f85eb9f82b03edb72a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418566275509684cb1281da5abeabad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3305eca1a60425d57573e7f34cd9e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4910dffc72cb15a4ef44134e2efbb94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7059f5a235690914e6777d9b9642717672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e87c0f18a420dfd63ef5c31eecb15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e700140ddf1cc341a2683fdd906526674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6921184c8482ac13e859a374d27e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e15fa4f0d420862a434d29bcc36ab4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744831f7d00422a1b8161fd5da2dcf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040f61da623ea884d7caf2e71fc9237678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1270258ab6fd47e0f1bc353cd81341679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d9b09019e4153f9dd7e81003c07e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcece70bd3e17d0b2cd98ae23b3ec390681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360253a8436e131c5a5a5194c95cad9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692e2572fa814aa68823764013f282683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49d6e83540aee972aac1206d63a3a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eae563ee35a9ff13518feb7d52822685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b02f64adf9b108c65d6b4b2c03d72686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc9a5432d5163ac40a1735096b2732687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e221c3ab71718c0bb6214687973ca71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a04c23e8caf111b9959428a31d2a4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fbc67f9906a90bb8b630cf769cbe3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c401566c2a51b21e533b8f45072e18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca8a697aa5631083f87379fcb93d20692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b34d7c53cd6274ebef77d96c05ec9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd2f1b20076298e4e7bd3597a499c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89976e649de82b7dea9cdcbd2f65ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d2994a10f762a3ccf8f151c7df07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd99a363498c35c6d199810ef54a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16984fc82ad10c1efd317fde642e7fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47c9701d8571710eed99a41fdc2d08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329640aa4cc1b510b1d5b574b3beed6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815e10d7f4eced126f6beb2109d02c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4baa1e1e005b18bce4020a9b63cc1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd711e1fb986c328933e587b64bde30c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb931892a168e7346992ce0a27424c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf826e626a2b32c4f03523070af8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22fb3266335415f5f6d5179e0d8ddc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a92a2afb8b8805e360c05bf36b740c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c44549617a8c2612deebdd6bfd5f1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5089007d3a656ba6e7088f5834a3693709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9b27b9d3b6911b3139e2b8fcf4041710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011be86a6b39f9569287e5d431f54173711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db341af231bd57d4edc776a454a9fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c58ccadb0c6409f833b5a1ee6ef39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6c09f0938ba71f848ef8466dc92a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d657b401072c2ac79d6097aca3fa8e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852275a91d7638d8550fc9e7a5a8d34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4fd0ba5a522ba895a801df994a075717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6c083c097d71e3cf0decbcb2d992e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392938c14d92c7d151f5efcc26b0734719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb317283e229c0593a93b021715b03b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4860f0a1eabb5faff93a77c22d09300721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548799075c93c74090a035b84d365c62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8a84568d44ed4d72563f7bbb52bf5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522537adf4559dde8039b4796d7c13b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9898952c635a28212222cf7b622f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546f33a2ef023173c313bc6a6a0a17b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfbeb65f134973887719f8d388678c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f1a7c26731c870b2ac48a5a92d275728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa2419758eaf2d3a364ed59027775d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3e251fb1ec21c9d0604accba58efa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d85cfec465b3fd0310cfd9a02a837731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a221594bb9fc38a6e62dc495a14a5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a67a112f823069a0e9f090b2bef171733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219717c3f303bb7f3abc8a65686bb98734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c3f673dcd4311ea8605d8005e705735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6cd5a211009ebb365dcac14e82435736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2e7a1c19976fcceef2cd1b07b79b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54ca1476a4fff883d2a50b60991238738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458d64806d73cb8a4d08336dc0f330d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f6142db047e62d56a7eef2a48d776740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0552720e6074e7761bba0ec1c9818f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced0582855a92ab9b3fe24198fef8fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429ba02f0248b80519b1a5332adf885743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7959fa6e3bc15779d087d1273dbd295744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf5b7851ad88c9ac6ea7c24540a91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11222ea8fc34f33e6114f59bd96b634c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02636e75f3b7b4ccd098806454e92898747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262626834eae831f8896c794010c2b2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdc5fdae29bf4e5045eb7bed28bbef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb25e887127fb5e5eb1c1ac93f9c7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e4381ec00ec660556233a2425a252751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af118c99d40496a61f4224c43686b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444ecb49f59ba266fab5d93312a4e7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb141d5e9dc4d35c68488050228eda754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27e3c448e514e0bf4b8ee85fbf2905755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b8b300765cd5aea6f685bb5bb00f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e981f3db06432d4647494c31ab6311757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301acaf47cccc050eaf81e6b94d7eeb2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02e396b446c1f84212635dcbb8c51e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338975c8e9e1593b92c1943376ff5638760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca8af04291313e0d2ba808ed94fb1e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fefc49ec23e4564b00bac1ca026a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779f732c57a626c1758b08c2ba110ba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed974206b4d838192b59ad5d64375054764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29877a5ad404c3c19fe000999e01456765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426316ec0b36e077ad0fc73b4241050f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba639637c3ee5d99ea6586a1bc5254767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>