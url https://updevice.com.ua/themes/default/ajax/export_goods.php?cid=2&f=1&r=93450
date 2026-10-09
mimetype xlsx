--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13cae246b6b0e817e499c5f8a103121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c7d3a3c4f184a04cbd31c530d4d8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d770601f49594f56228e484c75b6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0119c1dc1035a2990d22afcf6c4d8104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36ee10ac75e70e0cc423d59a7d8d685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8515bde2fa2a284d7828cff59925106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bab48513a28b91878367af8f876577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc0ea10563b7eea1b3725c7c602e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471d89811e051e6a9af82703594ec129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608934867c7f35b84e8354bc95aeb03a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d68920430b49eaf55d4fc8395fbd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd267d9a89db9d228674ed288e88eef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c823bd9ab31b8a1861013c165cc29113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f4c4d522201d093f465278eb0224314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282893e7671c893ec521d283afdd9ad415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde65902bf01ead19e923d949caa18de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03194acc8f9ece9b59a84d98d9c537c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5965623118a585ea9230de35bd2cd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f045bf236e1b3fb92599068a92157f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d803c93136e425529037a9d91c01120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6501accb8967c944bcfa56f82982d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500d1903ce7fccbb4b8e1aa9081e31c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ff3b539d90f5a1fd8a71d523dcb2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501e8aa260b26bb7b0731af1b30b4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149a3edbe0d4b5e822f3ea01db286e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0b895856e5d78f8481317629ef80c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13410b68c514dd65a6c73114188fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b750dd0c1c94990dc2aa88a9acc2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5215a1d10de0158734c7774e1bfeac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6313492e2c1faca67949da274cc3c5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca315069cd0226dcec9c25f2c30e1bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebb18495cd599e9162eec6212110c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a1b7d9304eb810f86c7d70fa6078333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24093e57bd359c3cde2992f2eec2fb134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d8ab132b9c0cac4047e7adf43650b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb36b7c868bb8dee2e5b17f06550a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced11a477282fa7577ed30985bbd46f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391a485723e89f13a1169067b7aa86438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387937d1d0e6c6b77b8cf8394c43ae6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b0a0983468949fdd0a58289dabbc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9062760ecfbe77124d95b5ba54a7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce3f00d6a35ff8175611a8fd4ccf7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4d17441573f546fc4241068282a0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c976c5c5c4b54c51f0281fb171c3f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab0723b7ba9747bcfcd0d87b5b9f7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a2d72b3c465d6547a8a0887ff4c4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce57da7dfa578059e9f7daac16975b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de98e944bcfb42adf124ddb2d7e0b7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852d6318101c257ade6483ddf8ce21249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7b63b7ec7b9be8c709983c1b4382250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a997c9e5c46fcc68e04cee014898c6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2e2409056b6a8b727dff020b34b2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf5c1192d0e84195f9ded871cd372253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b90cc9ed33b20667e73308019deaef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a4684c0943bd8490680e9730ca0b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cceee63dd0df1a37745627240e06156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86968ed59db2c08c0c55db27e2339a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab843865406dfd01b9a636fd347c4ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d71ecd2b548250e5627b990369f3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187b0aca68067e4643b48f0f5437ae360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca8e2f754622dbc2df111355d03c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baf4e54617f60c6c85b0b30fbd9a6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f34667dcca0dd77ca5db41ba324bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f181ab11a7b99a60adac21645bed2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f3fdb2d1ce6d4d9892c9fd4db099165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cb3e08286529379f3cbdde2a946e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c226e5ef8ed2f8be113cfb4d0d0c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecd254e37e41cc0f14a6507abbf60a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bfbe7d3550d4b6166651e56a8c84069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1a16037e8db51690b5d12f4cc6b5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35908965809847a5e1efff3dcf222dc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4da378b77f1545af641cec765163472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfef1a78023eb52c62c50da8e51e6da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537f9b87f23372dbb2c23985a4a763c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5d3257e1750b196ac42fd5f44e4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c952d6a36c49c67792535bdf93a7fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157b3eb008c145bf5d5ce9d05bc3ba377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c4a6165d4e871b579cc3b57732a4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3e66ebefbc436655f17e807d76ab779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bad78a11e0eebc1149f0b8961008c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51600a861a2f227be007ef6c639be83d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dfa6ad5890a6d9ad5707155cd127482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7845c4956952c8e58b820c10b621a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088dc0397647012328119810e0953ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe3550ff7373658fa93b6aa16c735285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca928d84293fcf117d2a22434eb939f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d886355227b083a4c26bbef29598887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c279a4ba4d4cf5db4c91699bcbb39da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a66082e5d54f2187c78c033694e4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec809b5db6cbd03caf67ae694edbcc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673685a29ea6e80945a0d971c594df591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a430a6fdb851384b3bae7124beb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a077e45aa4a7af0c0b087ed8030cfe293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fff4babecdf4658e9550ada70acc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351cae9983dde1a5814ac38e8db1baa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf973d8731a9ae9ae932324ecfc77a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb329974c62be5032c19680593bd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e78ab1c97adb1ad930cf301526a3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656006a414a8359ee729a0ac40fc0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fc14d26ef2094a86acdcd0163a8c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740d599cdcc944fd6223a475eb6fb9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11b4b0cc261993dcd96f216b63e24b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562d22797c854c7ff9f1dd3ad8e37da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b36d81249cc2cf8930e00fda46b8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f40537263b3d217da9cd8b2885d6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcf224631a9e6065049c58e3676a11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eab7bacb4556df5e32aedf1e2692a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907e894e3e645aec57dd914081eb1e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b755c01418cbc11ffb73cb59fdb522109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9760da1153fc49edfe95ac877ee9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04813e09d78ef72f97b6a9f87d59ff39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdcaaf5204f3da6cfc06f0b0a2405f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098adc38daceaec2001a6bfe75cf732113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d676c632478a50575d11cfa92a16d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcbdd267e444112b46e49a779ff170115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66002e240cebd4591d8341d6befe110116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a0bfc93ed91bac832a8d963f90b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85ca08161ee39c722ed00f911e39e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df2e5d3c24f23d50560bb1af901e43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cda1db357e1167bb731a36bfcd2b66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b28a7466b124cf9c6496bd2c6fffbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59659cdb7e8ff81eb6fc0b1107195b1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2fc3d0ec87fa295362400d6ba1a8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fbaa27806d39a83a6a8dd4acd5b91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c853910528c2aa6c670ce295ab2a5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c119d24ebd75758bd06ad3bf3ceccd9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685c8bd0554ae2642d9350580fea3c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6817c4fd3ee56a880e67a8f35b777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c81f30513c98260552fef6f58d9b07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac73b69785c1c345aa704d16c04f851130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bae1ed784cd726d0c7fd8404d89cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750bdca7b2717b624135ba06c6664cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cbb683bc52323509729e9d89b5f72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0a5180c7cf740e5d4c5d72341ab2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a7781da2f077a0eb9fa49e3f1e67e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd40e1324431beaf6dfaf4592ae0629136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcffadce605fe51df650a1dfc1c427f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a20579a64614f6b79c61eba06a8318138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def4d6bf94a17ba8dd88f1d3ea0c829139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28656b9bd6325d35f34c356fcaf39b86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20bcea8857a2680a00241acccf4968141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5f8fb2d78ebe4c5feef1bd6343c33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ca1c04dbcc594e17712d9b792d51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd2f2b2d1b8df32083f6772a73d665144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e887f0f05daf983f04a08b0a502e46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03856eb9a8b6756e479aacc9e384ee2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a57501f4c91d30204ebf58c27a879147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48908474caaf08be1664fcead17c73b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4ab10991d118641589f3e16cfe898149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1416747298b8627007a010aadf0bd6d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fd66d28b08dba0492d2b39c22bf8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92713adeb51b39e42c32ecd709a9a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763e9e81a358166dfbc7a52ba32163153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b5aa4f1111d2475a6ddef0cb88087154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eef1dbb8fcef4a7b2741cdd282764155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424841361a7c65edcf3bb452bc7cf1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d885bbc29cd0511c8b59fa83baea5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3352c6c695f5fb92f41246b51cf77fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade58a940cc0af4015ac92ec5c07f86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0939345b9963fb9bc2b1821fe2263dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7070d1486e5e8325ff0a3f0652c712c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1cd08171ca3d58f65c0a42bb432a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090ea8ef2c6fefa7c40c3939fa04495163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f69077e6a081cb4857ead8e7452f6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b45536a554a1c1beb09ae7d3c37c09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91c76d9641a5cadd821e5438ea49ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c95b58f07da0b44b93147b320547167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146aea8666c9b7a5947a9de5cc307dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0bb35214b82fed3e0d1e30de74651169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdf2fad1eeb4f32062389810e496e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c6ce82f80212a592e1056f52bb119171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a6047a375cb8e73629b1205e6aeeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a350391a4c21632dc65c8e22592b404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da15824b34187fdcb179c9271eb3ac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f806001f21f84d3eaa3593d7d4fc84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f9db2388f6afa61ea87c26638261b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1b8b0fafc0df94fa3223dfb8096f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820f874e0296a0cc943c0178bf7c816178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d07f267a7dc9017204b5d996f6fad5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4c8f2a14d1978fd6d6bdc6d157299180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068a71ae1a63ca86343bad40f2935e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4088876de45b3cfc6125f117aa00e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43eb8edc145268d1074f0c652d71ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000894ab1448c763be45213ca716fa83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f4359153283b61ee2fbfb68b63e89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97737780ba82beacc209550d2735708186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488cffe3577d1f561e0d1a0361647a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32853eb29bf7060fa37130fcf2174a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378080444dfb515734dc1182b517f82b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923f56cbeac550cc41ba10b784dc3f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8edf7ef83e6c134ffefda541c3d5ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9c12df43b7fe4e1bd43a1f85e74bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d9f8f2e5f96e27db14d4975310b82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97f86ee9d2f5087478b01f8c838245194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb89fc134045a81b653b2a9d4308654195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf461e950bba7eec12b826f63397406196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b19311634111fa600a1671b830d74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e217a1c53380c42a3d6ff193fef3063198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc2adc962d1fcc9148fcf80e020af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a68a94c23b15566e3184b62fe8e5d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5638d646a063c9d8eea6a58448a89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871db68cbb2f80bfbe7016f56675118202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50434bbaacc5fae09717a4c9ad264fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ea1cf0a99fe46c8fde3e1b4d316cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c75b9ee5b18e277a12eb7d86cf566205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2f8d2a8ce85fe0bea81738de379a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31243b01742571f8c7c2fd0464e2b289207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca923750488c94ee81c523cea0f67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38180e11058e7dbf8d10b63817a87b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b801ad54d77f989aaec74b99fa43f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32066718848cd0897d8d96da8079910b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625febc08e7434c1b1af4c5023cbc03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7b1be09079b1718f5683958c3a90e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a1778dcf652c6ea2894d24aada131214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11dc758600a09eb8bc6cba2a758c8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03bf5a6fbf6ef0c1aaf8d5bca3923a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a900669240f29f3b0b181476f45850f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c5ddf6e020ea3661d2fc85e8fe427218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db4fdf5ef0402d640e677ac91f1370219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb94be67a2d7ab7b83d304ec590639a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03280bddef094d196a6f2c088e7ec701221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13b54058fa5f02593b34d1c92dec80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da169d792d398965a58793e3fefcff5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875bb85770c575ac8470b49d386265b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a220094769638cd422daf532748e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7ac32dd8f7803b25d71af39254887226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87139d006bbd3ed446db3973417a7c62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a663fa17766e23159441050ffb4e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625bb9cd7af012d3668039e49f9e57e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f460bb0e2f55e1f5ea15e87a735e5bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490abf521285237a8d4b6bbf344d1d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ea6eea8ee69104dae3b1dd0ae23ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628f79995f3bb9c7652a2b042755a87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfb29773b4026875a0621be99c332b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d9b57186f0dd2ee6bbdd744eab74e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca48bfe92cdb6a48d62939f29b881c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8fbdb356c88c1a9d7aa2ad54ead77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b82615ce5db11fa7ac46166b703499238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc5b6faf84d5039239b9b18196e164239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba8c9f07410a9442b43e03ea8ccef7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7184902aaed6e8de862e192b1085241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be4686e912893ffe3842f2bb1c35ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56742cc8eeb7f0bbe0383b950a26ceae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bc0ed100e7335690039f9f1171c4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0c4082cc474bf6965e137d3973174245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f72a35e970ee06491bfe7c74e83f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbe510eb97cc6f892c250e14bfbb60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6de3e61303c2a1a8561ab0ee4ade1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f51a623553a375b1bd66f2e231300249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06775fef26be0b6376beebbd2a7079e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75260572ca476e296ba1033561a1d44a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4418927daaab65add6162f7c4d17dec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fe333dfffa73b49a1744a1ce0aa22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166566519055be099794d19dcd9ffa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e5fccb198da15df77a3fa06bb6fda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376ebb60e32b81af809bcb12f88f02f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112af387acc4dd58ec2a8f02d0399f15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba76323777b1a7658a8e9e47c2e700e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe1b688ac8ae5508dfa4d6327fced2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d53298edd77e799b63d53aece5f585260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573a3e6ea73acb35ef436cd3ba26ee1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f251450d5f954dbcb6473991f418196262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30b49be85304d569ec5f3a7fd020e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990b1c90d17ceb7067ef24947a8dd7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d81a928c0ec227ef6f383cf94f82b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8e566fa0ef24ebf6aedbb84c7aedf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7cb6b0ce9de1a2005493cdb2486d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e622b0bf2c5324be3b3b4aa81195c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdba5defa1e7a37aa7c10cd69224b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b538b6c0e1624b401112fea43d38e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be023052ef7832ee39e7e30956a55511271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ccb79a72fba2bf3f2b0136f3cea61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff073972e8c4c2ff3dd40cd66dae1619273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac114d610018a264aecd00eeb397788274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca175b35a812866f2d5d823b9ff50f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969263a27f5e53f9e497a163a80129d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1350673a16c064ea401b1bb5a0f062277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32de1650d4c17d5b5a97c276cc3431e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444f54c0fa513aaf7a68ac66d82de8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74f80bc3aa49f83e228aa18b4a399280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fdad70db1c8fa95051e5451ff910c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92779f13d393817070be4a9060051d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa355d392ca9f3f6e7bc8b2381c14a25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7188f0d1e9bc82c48f07ec9c45d37284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4e4f4834c1f45225475ad3068ab50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdce4b28529cb330fdda7c5b7f8214286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668384b044cbabe1108ce4af61254be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005e37e9b790384049541fb549799ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b6f9428bfa180effbd547f7b0b08b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dc7fbde1e6da586a35fc99a2c63d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cffba772e59b04c4b1921cf3dde4ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceab0125e24d34617489812ae799f58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac7915ec0009f09547c57a9bdd021293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848abb5eddac699a7ffee7464e31193294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72060e80c723f7bf05445d0032776e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995de61f8e79faf849fd063d5b34795e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c0d879821b855a079d672c16c2c47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4023bd148be217b4aebecca45b42bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90889bafc8ac9258cfc6c16a3fc519b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4880624b87a5682e1fc099b480a972f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204fcd1ee4a06ac2bb85a7fae714e83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0550c0413a36fa7561625a96452f15e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce13a5f137fdedd6f2004650978c84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829909fc9d980506b66c757165cd116304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5156e823e68a31ada919a0ddeab8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510aa792c64b69fcccd001115ab79e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fd58cb20496e55d1e340fcd330e1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c68ae0e8f8227c898a7cfbe4a54b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718f39fc8d07f0679851ff76c39c21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952c9bccaf381a224ed805097985180310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c1b5c09c62e3c87a973329f7e6011311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1caa047aee7cc7a0e5f4f7e56ed4fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef533208a1437a7d579c0c57ea0cf8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5231bd5fcf360057393aa9a011c56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec64583615ac4272393201274cb7dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009a228a4fb8c10c2d400163cec00fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16faf5c417221fc8cbc2f63a5ad92e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc1dc9f89c2b1a3022dd0614d8d946318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672f8365e40ace72f0a9f755c127a98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4c203dd421dc456ecde9eec7ee791320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922a818184e5d50b7871756fc29f573321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f705882b913a3923b7c4f1423135b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dc0040df53494fcc8c074dabec0fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d26a860d4e2e913a5ca268174717a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c32bb376e4a4cb8769621a67e82fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4576267b6d01df4c9cc15354493474f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17231471f04393ad058001dabcba01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8628e07e4b79f83ef5dbfc33ef61a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df141586b1d3b3fdfcafd90c3ca527dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73387afc89335138ca9c339e799201ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92970473a9300229fadedf83f5db906331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a18c7a1466f58bee8ab6d25f11f33d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef4f711167c58d711d50889534024e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254be239595f56613629930e0617465d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef011b9790048f033e00d115a7dcbce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f92ec854d9b9f4666a2f95ca0cbcab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b46727d345ad0536f005be7fff8f7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87972f4bf0a2571fa1ec455a93d9a7e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0882e55fa7f808c234c2c0c1cd5f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7c58237a6459cf9c7ea7a3420025a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716774cc6a42c896ef0611d7d7118bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d8868550f5fe592abe25bae002ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d7288986e7b81d2425c66ead66fec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b93c4646a6c683450b2053975cdd74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa15e11996b4c6b9f76b67fadb594345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d266fb3ea27e58847c1ff1b1009af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb48d8d0178fe711ad4ce8e3eb98e6d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bf055490f1c4a2ae9fbe96d645872348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a139f05882daeefe0a7d905e79d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14bf3c10d077e4991bb3d562151b15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83f8502f5ec18335f3cd3b83345734351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb129fed24d730c2ca59a7cd87eef4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11768d4fbdb2207caf25a4a6219ab8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff28794e34e8b63d9f3423800a255b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5be4d2cca71068ed57f25863014ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b333a5a17756720f21006642d4de68f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d944baf1df9addc8174fec1a5479d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239467a0db445f157f72560383e2d5b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179fd14ff746b5794fa817696e01b23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715bad594bddf8f23dc84f7a36d6cdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd1c183390af2edfcb05524787396d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857364e5fb26239a092913da3ccd7d14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7681f15ccc585eb9f4ca5f761c85cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b61e814d3541a20a802d5c078aed4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793020a44d439e06da5783a1276c034365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1692a81d7b3ef5727fed54480fddb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ec19164043a9d8a9b980d941aea49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e266d17ebdfc2e12fdfb14d1d5837ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be063c8b78612b5aee81b1f2e282e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab595f24231b3dea5751346199ee124c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165de4c8cfb2857a9a606bfa07f79bd3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b1f5f93b91ae558f56585a5c26882372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542cd0b0802e60ccf600faf96263a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a10b9d4df9a90860e91c8aa3de746374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334075234cb5415f9961c6fb1a56d2a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75900a143e278efea63218f42969a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f188a192d437055dc9bbd282717ea3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330191676e6176a0c0d3781b1ad5afe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d98f1a1b388cad3cac261bb3eec68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086ab9dc738265ae7a1705d4212ac57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99340411e747ac9b1d17f4d4b07a00a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e76f75ed56bb318511bd596c44122382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034998f7bc19e677b84ffd60636563383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaed2200e2994ac3cfdeebd7066e86e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977883784bc1a5870f42b192cc41457385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e54c4f2c9a858b3ba0270ef0318a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ae5b66996e893dc15fe2885831cc3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ad3cc9271112b51d8e56ac35302f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f072da2438d916036f9f3b6c898476389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b586e328fbe65281cea47e32889f0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907116aeb1a61b1dae519a8c563a25c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3888a01352a8b2253abe521ee03386392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a2cf3391eb5b21716709db78aff60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57364a3c277976a07302ae51081b54a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93abcd1caeaeb7c3f01d32d941fc4d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da72c9fcfa5ccb024bd7794eb8112a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a74002eb5780ef74f04f203dddd9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443aec4a9cc15625d622525fef30ac6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83f79a7ada5bece2be4fb126b35cd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95f7456d7ac1aafaf0800c0aef7c37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05616b2620d3ef776c6a2f4957a6d3a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dc4444cc63aee6210180091ab9eb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7b785fee635d475987519e56ded2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1cf269f6565b7f0592b3cddae2a2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5180dd9421bf242f5dd688484724d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccb21e693b0474a5adf15349be6759406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def3d72459c71f3e2214fca9ef89cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8235db97519968e3258c02c771012f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6850a2c1222f626c4044ca7f3c24e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b86900a50177f55e6b9c5083e0ff55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd1f2c1f5640116818f8fa8e82242a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e8ae85eef15caf375a88fd57121c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f93d873f18f1373c9b8a174000a55e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808f9ea999b7fb1a67a0bf210ed4792414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d113f0026587fb69673a37a550ee0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd7c4a9373f60d8c99a9117a315389416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e450fad4e64dff0d8c3d7b2a5f991417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed84cfb83cc1c4fbe193987bb41cb77418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5e6e135504a06f010bbdb5d2b152c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70b8dd90e6a759ee73fa6fd74d870d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd567b958de1ea81b50f3374e95e9c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e594ad0340ef04e6a63dfdbbc52a20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e966d0b3be387fbe640265bcf1cf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7b39181f3e72afad576d297d94098424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c717d5d026902fc7d3a50c4c25d96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724f3f3e3621d30a88fc6782ba0b5ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c24545fcb1bd18d8b20af70636071e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f9e60a2b7a9d2aff06b2ec0ee86ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc693599c49c5da98c983f57b35fdd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24053232e08aea3e3ba0f9dc9a6493f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc503efebff4d810de2d384e9c37999d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42616fd228367d31f8640e49a706c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214471d3b75c1734d6a22a2212ec2c74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757fa9d466e7f362cec87b877889d34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8804f7430ff7ed35cb7ff9a9cf3fa84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bfe726efb58590cb9f38879d6c4f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeacb03c87bb31854ada8ebb8c2b79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20bd9c542d9f3bada6ab9054dda4ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989b17225404b240d46634d2056aaea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c619100dc4a5643ed31609c89e7597440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f99a2122249a1e7fc74b763c4fa7aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a7ad5911eccc957be2ba3a6b0820442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf669fc7b8681e14dc83f5c6dee6395c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea808aceb4a7354da981716b98ce1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142858fce4a8a3458091e8963b65f8a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf095c1cbccc28d40b5fb9c5f1328a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206f73e4dba1bee1db9bb7bff1f99c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa126689564d6c6e45a7ed7a51a83e69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6120eec039b5379033b1ef1351f5ed1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce3009089c1b97d8ca48fc66bb4f56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f33c1eb2d2f56e797eaca3253fef9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47386071468abf82ea92cd7f032e60ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83799cf9c9914e563da98aa6f480e34c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f66529c0392a5ba78b89bcdda8910454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd162fe11644fe02be6f0341819e9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3f9e1d4b4217af9d58442e8d54992456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71785ed1bfc7a497edb503eb9590660457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b44272a7fe13bbaa40f2b1ebb204a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdd90dc6b6281d1f58a735c7294c79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516fd275ce4c9836444a452f25f0341460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d930cace79dff8c78c3928e8f4b64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123e0313adfcf1b8d7e150d550a3d2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b77e90ab659301384e6989f07c27e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20803c6c05a6faf8207682699cc6e5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f63ada577aea260be5e6346fdc2b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303315c7e042081c7b9f0b77c1958e9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7f90ad7f1eb1e3c1b59c47a2abe0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6fa5a21ff58ab7baa5b74716c6ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53c3335a4db49c92572f908302d9ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab21256d9812821ecd74c54ce8d9e2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2943343820e9683a98d9aa51a5f88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a479823295f0ea2ff60eef4f8c8c5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8b0e6ef3cd9a58170e547160455b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726de9f5af0cfa8ff144a985544a7881474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ee4c621761f0a5c401f33b371da39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044fcc52c412d226e48533dd53dfb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ed4b4e7bddb06387e599426993794477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a0a68a00135fd27f8759967da9bc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957707cd0462d8ccce30c10ee13435d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859d7d6f8f9fd7b190df15fdaf6b047480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7faa515ffc026fdd0ee53bb9428830481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95bc7e681289e8513e2fd420e8caaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cfbc184c468018828baf9717da0dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e96f861feffc0861e30ba3e019a17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b9ebc502181b4e41b078371626bfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f2229d5240d57dae62156da75100e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b30454d824d0bc5a83435ed264756487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93518fae167682a0198e2dcaea7394f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af756749103909e10990568043717e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd5cc6e91ff5455bec103b16cff4d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82c7df8de22eb35b65c50ea4540b7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615d481ff27016eba53921c8592f096492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3297a152705c9e5dfa68a23a4c278493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda7bf56fc664a3c3555bd0d80701c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2360cacd8eacd758cc741e7adc7cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9396d1d2a841a3ff7d4d218b46570c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878de49a49fcdb74361a30f39536852497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170becf553e34306fe8fcd760172d06e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810915de96ec802c287a648a7effc636499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d52b290cd4ea0adc326bfd8674ec4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333f68f94496d2822e7b0905b7395df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f053a441c318ae4fec69324791c1643502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644b4ed81cdef229ee8e3c14366a0a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aaea092918806e787618c0efa58d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d4c0e2f0ba04db6bbd6bfbb0ea6a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13ca2222b5a49a7e9bc34617a2f0b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e5f6c7bd8292c0ee117699226c90a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6854d28a71c39e66fc33a3a83397303508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f146c77c5e3133fdab409667db3e378509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59219f5e55e34d8db3df3aaca4894ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a30c1d945cb6ff055e2d549d93f9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874fc2a30b8ca4cd3da4291b3b3eaef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf72d8acf8479602e4f27aad4174c6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89216e8a86593f03f92a6fd3580afc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda186e8be5cf6d229813b236c764f1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ca794341f2d59fbbfda14f24a4a10516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69312859e93ceb2755a1ad266f2b2a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cdad6d0657eedabcd2e6673388dc7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf9e8f8691c3debe400a040339621519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2046462b4a6de2913a9864fb3a973520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8204fb7706b3f3f0e2a15a3d1693183521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e9061a37897ded0aafbcf3af77520522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50356a8066361fc6dd694cda894fdc1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ec506f0b1eece97d6bf9d577ac41a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd107d3b4d3c41456758e1778691466525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960258a1af676c164e75772f99fa4115526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57249ade89f83dd212805a325a5737a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb820d13b817da9a725396c68717c7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c956a0794d1bbd6b431a22c6d2075f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1571689c2b1acd42ac5789c23c85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918c1616219da589658fcef06f55169531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145aa277454f9f4972de823483cb0dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b1b470b06bea35eeb3c88ba0f7990533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f61d27d17ff8e980a5f44b001464f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659de79c50208ee16a31f8b9f5fb3052535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af41d5f979786ae97075d97841422f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b93f7e91d9fbadcbd483a40e8787537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39cbc2f7b7c1353cc377b78635095538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57311cebb19d84df9309f27fbdc888539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408d082eb1d9a56881c655676726047540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ccf37061ab9f2dabaea3a1d4f3dca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e29bf660c94b0fcfa09707a9ad7dc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07dc8c73eab09ca7fe2594c644e451543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597825ae422be102d29f7267c2bc35c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc469ac382d75f6ca984cc8d6cee367d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddd3c66eee9e6c5f0262841045e2b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cc0e323f4237e313509a14be36524547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba34ff2c50dd8f3fa417a360d9f67fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a31fcf14c9f0e1cb7965f42dd9ef0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b0209e5209debbc46788d8f157e2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539a418c2a9b478348371dfa86335f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212358b25c1892602379df8e6b59c78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e315948eabf819f6a84c26db5fe27d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4e849b1babc35304d97117e2c53aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf2f52d6306fb7c252874cc860d19a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320331a7cf65de647436df8128321c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a1e79dedda2b421a50e17f54180bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb17efc13303a4e61d72a9aaa6f69e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee13da840d326b0416e92b0c7a3e50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf023fc96a3871c15446415a536656560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066461ff6da2ae3a748a35ede7362344561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4f1c89a1cf17f706c2932ab6af91c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550219bcbadd51f136f03e4dbff6bb0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37de23616a5cf2bdc055bc5ba7befc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ac3cce3f93a4e0b3822843d5df8f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee84022fe89b04184f7a3371e09dfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600fe6a2c3391192ce1cee40ca6026a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2292c3115b9ed09f7859a58f61455568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bee4c130563eb683cbd600c88f0e0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3205ceba9d69ccd7c3535e2b8986c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a414eb4beeef36592641eeccf6435571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8ce6187072c820d1972bbc9e4c8c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd74cba16de773135f8c8fcf90f2e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc0ec128b52a1f2187a396bebe20b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6468d6a60d32165b8b1d5da4445524b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff48557834807b75565c316607fc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdc713f77c78888ee9c365940c152c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fa5ad4a86fff7413dcc40d37541e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15fb51aec42e1165b894b2284e5e0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573769a0076b3961da3e55b40cdd63e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b494b9df902adf19ae4cdfa942939fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ed29755164d062c8b4d593d6fefd6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78a71ede1d5ffcc1cb122a003263da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7acdc744325744a921bc23e5071da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a0aeecdadde915fa60c9e13a52617585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5538367d94926f9fc4986f27d77fb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f5d91d3e7ae0119ae3611d3b424f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a3cb29706e683c19dbd2affe66fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cc35ea48de1e2e4c24011974ed649589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cc18d3953c928a4f94aa1da401944590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a2772bb18544b5e83c2232e00097591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b9754ba35df4657beb72d06ee0cee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe58a058044d6c52efadfce10a5ee56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8afa1a411bf0f4b28d3533ed331b01594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81420595d431441dc452c8c59f60a40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a82c583c744682b71b6009bd3c44fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b170f4ce4fbc1ca5e04d015dc4a9cf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03278cf67510187f4c211c6a860a65a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25fd6aa7ed87725dee0881d7845752599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831068f237bb6339b07a0735c292591600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186ea3e9a5f8e504e5f02d5eb62ed98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d598d6716bde56e2f2fcf8f7b2c66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191b590e6479a53654a680474440dd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390db5e3814835c68c05f5bcbebaf748604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3420fc6d5afb525984820abc7351a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13709a23ad5e419a673e9fbd1e8e77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9188f1cf9689bf24936f950733e3746607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780bca25cecdb92f927976d1d82d915608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cff5c58eec59d9a843e7e8db34c2ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f513f05e54f4ca251136dd421cff9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d90443e3f9f1cd96596309234d52c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926f6e4766420f4bccfee1b88d5885e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ead6b3e410dc24ff456c88d52decf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99ec139532ea550bb6f350e1b75764614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474caad1d55631cd262b057d6114b28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629145155c9813bfc6d643cbcf40794616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e26d45d2b7b58bd683cc488f7da83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a4cdc6e3cfbadc52cbf9ef8389c3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afd8380c8f0808afc340108ff00a42619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118532e8c7a9aae44e4172979f812e68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4103806ea8b7f1031cefb27037407621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd8693d027058451b3d6adf588326c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80173009e11f035bcaf61d7f92b316b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151994a50ec820a36468b4db52dc2d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d4ff725300b51ef811806002b27b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808fd25b30014c6d88981a4de3f3dee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ed33da42c72659484bb241bd4eee5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9acc685c951b09ad591caa272e89f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073e91d0ae4c306f967c45ccd15778e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12d616e208c4e2b4eff8b27da8b226630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed697c8814143fe57e9591e4e6b2a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf3936f76458b614a4f17f845b1d33632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c262405d7d57819f90b5a5be54e7499633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af531a3a39c5cf6bf7d75bc68454d15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8c0ff809f2153d6175c2f6b0822d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb3a85ddafd4e66bd082991ffc5cd5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541282c44848ed30ea17b996055d8fd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7aa7feb2a3f39d453262b4b8d0fd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac9c7395009d73d9abc03137242133639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b447eb02780e7dbeb7bb61de65188640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fba02738668e84cc7b6dd6ffdf1460641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea684756b9d6cbad59e2d60ebaf6a99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3ff10654ea84f7f47e9e48e6fecdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555f2a739a379de69978671d0d6c4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed39dc00017dba00039b8b7baf19d7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e62e5e649beb812694b7462df1862646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b828616b8a79ea2462a1f7dc10fecea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feafd6bf79b5d6272163d0eac957e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b92c9543f7dd21417b1886590f2e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86379d613e8baa78b91ce3503ab8b55b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1020e7e63a4759ceb88530ff600e5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5a773394848d58bcfd236b2985bcd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f9a1732d301c9a91a1b83cd7ee462653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ca6f4f7e675174679afb9e1959799654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f60d7cbf7bf67b2de94a85e47c5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466a8cc8994b363f22768257f4c13e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827274bf1cfcbb2be436a0bb04525fa8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aa5b0647af9c0f2a0efac4e3313db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a24915dd99b440c03572a5f4ba6323659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a6b8a51fd89c676fe623f3b62c590660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cbe8ae340ff5afea1aa1bb68d6c8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27ec874f3dc4d6b17dc4cf3d15b98d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fe6fdf654b9d9b763392f0c4cfa44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932645ded164ceda8fc7e936df40e28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcebd63b523a57bb2ee86bcb4e01fa1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e369ec497cb3071bef25d0fc11f6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38194668ffc795c1ef99e091a25ad1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2186ad2a2535f6eb398dbddac12641668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac426d556ced215770b72569b737b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966e5e4fde753b2a62abe1a406467a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8813f55f9b171476b184321cae003671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce45a9b4b0c96cd815d72e4ed8ea4eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e6d60e72f8084a720c05f2979998b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d556b8a1017da80c15da681cec27236674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3ae2af0af7231a910f70d0db85cc7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfa29810780312df62cc6f73ba316a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948d41dad66b73ab28fe4a2afd50647677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e055d8d2cab8d28305e0b3b0c27bc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1e1201f5ba3c5ff5db10856de9c15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283c88385fe0d17ea854c88d436fba7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93becb10d92f7c3c0f84b808c13bf77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a31b6aa596aedf6445c133267437682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8637de89d67613c3f68a4a3e0464517683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60230f91ae8a9cea564dd9612d4c10c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d42fd0e6ca625d75ffce22fe56e79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70221dec4e26e29314f23f6798f729e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad603357522253bbc6f0a4b96c8003687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faedaa8a4dfecff6b6c4c994c1fc656688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcd0c4ec5806ca2edac5baf460cbf1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5849621d386089d06b0428c2606e4e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0520e29c2148d993510edb29e6eb5d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a9ed79ffa159f9b03ca4ad0d068bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e62b54b88d4b8d42457ef54edc19f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd4fbfde070f53ce229b06a1f709ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813103145674b858bb6fecd42cf20707695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2075c4340863adccaa5b7cd239889696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952ed0bae69cf0eb82176e3ff7f1894697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868da73cece5536ee997e72b1a99cfbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b50b2401a77ebe15a6e27ff1f7d36b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd62080ffe54c45a609378221787cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b08534f674c77385cf4a29aceb56d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d88970370aba7292ffa60545f52894702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501d6c7b1f92778f3fd8647f4320617703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f69eacdcb720eb9dd134b1b14f23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f4fa12ee272f48b5418e26660aa10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be39097abc1f2872c095d6252fa034a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071587e204b1e351d9d2e93c5a6fe142707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b8ce8959fdc9221838e6e57ea22e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee95e756a9f9627decafc649c7a883709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a282819ec639e0abe4c690dc5c19c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37923491cb3b8ed286181c64f32ba699711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09286064a08d375f5bb333fe3710a33c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa61e3fed5f6cb681eeba8e7b64c42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e6f14212512c6500c05917b742721714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2f53ec38cb1db3bfeb71b89c1c14e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c83cbd2beadbedccd0ba6156dd5501716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d5641b836e79b688dd53e8e3ef1ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244856899eaf3496b567224cade2a379718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f83bf0fa120c39100351fbadc54a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac57da30c3d5062aa0d30d7aae0a45b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaec4adb2140279ae4c04e28873059721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fca6253b86573f7d608a23e000d34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de29b425f2cf2405bb5b8703edcf69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28c9df52a3fc56f1e9593791e259de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072050802983890501ea8d1b21b7ead725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486de729223fa82877993bdbeba1b54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3153ed90920624774528953a991b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633f27c240f0669175c777a4b0feab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c46bc13432d0f8d0be9a98f29cea0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99ffcd3570d529bd5f46845f6a0788730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b07b40cbb3b9382be086e749d91dbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9058b3c23beabe10bc502b902f64c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3b16593246ddfdbee96b75651300d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b6101add581ba62b67ee8d8318054734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f36dfdfc5347fc7b9ad8a19609012735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06773875332af72ba2c25b9c5fd3d32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5535ab523135e780fcf52cfa50f8d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a4528eaab23e3abb575250f0f983738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6c5ce5c9fe5db7f7d6317ceb9fae0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d249d185169d2d17e8db732243ce09740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6598798eacc803dcfe470f36659dfa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14727859a3538c56ce8f003dbf89cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97996f6ede0c6248bf176344873b55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d3c49e7121bfa9ba9d1be247ac682744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcc73087786c1646ff679613402d6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98718ca1914e9a34b383b009b4274d3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee317b8bd5091e2b5fc32dbf465a1b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299afa097c916bf5269e21f9d0d6fa5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4cc37a0b6bfd85ca86de2c7fe5a2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d226d558204bfe0edf1018e97d72750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1c90e56047a13daaaa96f6536e68c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184f14035d5a3de3bb47094cb0588e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa6002eed4bcb7a3f6c7c8328adaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ece59a2e63c675d6f5a86eb6b3da8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4964dbf3f27d0b32cf9a8af13fa6757755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974703210b34b695776f59191afd2d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a91736978dceeb958ed619f456c83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e84de773f16cf184cbe6bd9b57c7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dba1278d4469000d62e3920280eaa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a4fda60ea6097e235c86380cc2be4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8445fa5800770fad5a2ab0abf80793761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fbac1065762a0a0b6356b5358747c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62825390f24091cd288dc049c94610bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d770e1a5e981051e14d155619dab0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db2531ae0e09b7cee1a45be5966653765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19aa9c8fdd09638c89f960fb7e767766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba303e21aaf7ea31d4c19bfaa9994767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6578739d86ba3d143ab74387dd9f74c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcb9355a00670968f7457aff9c2120769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bd51e999536423d438668770590eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9cd9253f80e22f7cf24be3b21dbb1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb8eb1567f4ed6985465ca13617b8b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f0c7d8782c824bad35d3c2bf36e9b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c1353059455dd88695a512159649f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd57bf6fae80a418d4bc7c06371a30775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f45ad7f3b69c832e893b504c6649b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15244c0ae2f67c92bfbbf0ed66ec019b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da23e75f458d001c13626ec4ebf047778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7ae597e0fa50eaf3743bc3d6e08f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25316dc481b12036195dd60114c37fdc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edde506b3f356718cd38f296fefac1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8a95194500839926cbf5b23818aed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed18fd22085ea6440f26cd1ae390d4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37820b3fcfec8a3553c21a06de6fb0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aecd3a474f168b82415864ed3db10f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b0bc75f5f6f70f36c1bdc36dda78b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69dceb2b8f0f9c42ab8a05eea8b63c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd6da3cb9988913767138347981426788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ec8a06bd84ed15a373542e451a253789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027ad4fcb3ae4c19b315e77fa944b4c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd45c6c41e8c28cc09040ab01be6f4a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e21729b0c6312b5d592018b5bd423e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39671578ec4c99edce621e35c59cefe9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95716bae85946a28d8328e9c42784fd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4246238ae088c45e11db341fb22fa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cac1696305539d2ee353e0adefe73796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61587d2bcf7337b1fb8cbc8c4b835f70797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bcb36a8e5054d66a130b4cb6cbdf0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0130c159bb5708ea40230d76c80d82799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81afd3f6af2f1356cfcf67915e7921a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fa8d7c73a6df9430744e51dd8255d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce4585587d823ad681f26973f64887802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8173df2f1528a73d0bfb0402d1a4d4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87696c8f876cfd372a6638314b4fa48d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05814b179a43dc53d684a59756998d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f145f184ec360ed29d4a49150516d23806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b584910a863b4d35280b7ab29267807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086484cbc853b7c826441e6daffd14e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c3d3e4edf414eea63ccd428d469da809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f611adbfdc1ce4b27d704bbd743fb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484034776243afc97a02159839bf7b78811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4d558c499edfd6cd87f859dbedde4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48557499d2c0984fba5abdc3c861b730813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658e9bb15b9848ec63be985d131130a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7335aa9dcb0ea219fb9b32791e6d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515c0edb527a2ce2ca3969d60065acb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f30dc0b55ab6c69a99d426102a10b817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902e70a814ada570fc43affb7b43fc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93b9307ad4c5acdff89fe0598dc1c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136cc51455110d0bf2483eccfa2e0993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa24afe22b842a1d6936f1bae58b2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0cb7e4e143468988085426e4ff5735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ae7d5589504a16ebd3b61bd9dd9fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affb3970cd240f902a7da7f1c6b71f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c69ca9f1675c106b907888d98e61d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82755b8bd7a39dd68243605aee1121869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fab4ec56cf4b2d9ffbcfba3f7e6ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5128f90daa070ce2bc34f1ae286ff8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678dda6387e3a20f72fcff4ba0bcbad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f666ebaba38efd990a098a6771195413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67684e56d6d6effe0485f3ce3633f0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb18a0b54337682118d7f4a19a99ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3f5034ff2c8ac94f9afcbeadba42516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb302f8ffca4adc637484dd15b83206917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10af50f748b34a6c2a8dd42241774b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62a2c04eca8b17181f5686b05aaf8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f517d4db8641b1797fd4d402e115820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dda0977a7b891ca0522f2978138a6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc589536fdd2016bd2dfbced5f44f6ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c3fd3a591336c13e06939bdad9f0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5976e06a2379b61174f4759d73a1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe017d4dfe41b2107fe3cab1d4e79bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d716bdca700f5e339424b8711b542726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89b9af5410f62cd3153902de0c7c7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5daa55b0626ef5944ec9a02187d8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e1efc988bcd554953f98f0d79e93729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b8d75024826b68653fbe27fad01330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41033ebe78b5bd5cb11f9233b3a1f84631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663a20b650278ba48fc928d450d1d0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80cb0d69cd0f1a194b2ae4879fa68f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63d6637db2044774f4208f1570f7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bc0fd93187cfa43144952f4b5382435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f412402609564c01b3de431621cc9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c0968ef36ea058f881343179b339637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6a1c5fcdd9462287663c6899e43e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a150a5876a29c107cf84c6940f93e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f67496d65d1fb86bec0898966d7d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0df252adfe1f52c14e46924b5874541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0014e1990d91518436ee59dc31d6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5f022f5a593f54b82ffb3991d88a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e69df5ad5550a0c2cc6ccd8b22abe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee564bbcd4820122b6bcc7c1ccb9db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c02e6418305240d946678a7900afa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e5c824cf85a14d8d5715fca1e982c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc728b04da1c3958476984fa1a0bde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b49b9bf15034a508cff5a87cd6dd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda600c6342c1dfdeb27b354b72fba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec7dba9ae76d0f5f883b50383530d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdbe187e7d54d526f4ba2aaecfdf0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d49eee8d618e7d1ddb00eb908c51253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2744eef8018c26302bdcf7b5c4ca7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcfe53e594eec6009e6ce8f4edded855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947b58c0576afff0f7dea7776416ebd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd9da1ed9d22ce34abb3237aee32eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf010f85037d586a3fabf3ba2cbc71358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a5f1f114ed7233dcb5454c518c0fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91112719700447324ec72903e97a7c6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68678357fb331b3dbc1406aeabd366861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ca3d9a2c4f910e947b183d228ee0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf861b5aac48721d0fdd0f8d9239563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f2ab5feb525e13fd90c51fe3736764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52659e7fc0682d020dc07730812c2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938e9842d4e6b249bc0697c84b1999d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491cf79b0f8ead0329a792ebb8a29ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927d681dc7a150de07a7a4855054c2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66b1a31c57b2c3337bb03c55730c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a50794fce70dbbac2b8a3f0b8f62d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94e27fff8260fc9eb5cfae40bdaaeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464b98e7fcf6989078beb663b5f2c5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7443b14b3c8bb9e3f62586d3dc4eae473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14f31a4ad92c406c6621f08c321ce274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffa3e93f328d0dbce649def98d39a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ade9fa41b8c547d8db187da245ec676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ae0ed9f5ff65f1775d6ae7e0acc7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0769e5dfb27a9f379f75634fc6853d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef83cb1d33efe28b71e969c567c0c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4294239838ad783d549307294c23c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750079f9d33efe9cfb07abc16c71cb1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dfa8b94c5dc520652f36fb07f38df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcfa48953b8c5a47456a189b53e3ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192b7253085d7a1516c5e457228984584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af86cd7a945f0ee741141d1c25d045085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167434f649886f085032583717bc0f1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e243d3f888ea122b227bf1935c29987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909585dd44ec2bd9c83bdc1aaa9fa51c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36690566e99c2c9b21eb3b831fdab689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3cf03ee2c23038214322f0e3ed0a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddce742ce6b86c64047dfa43ba13f9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272178cbd4d5b6d320f6f00b976d625992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c22a3c8917397561242d3bcfa8ecc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7edfd790c2fcd0f109a333fe82f6b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045197dee00a9f112f3358c3b83b25195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172236b53cdfa3f07aa8457063c58d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3d7f373b33209dbdbe9ae60fa4a6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa165b575159ee4786f46af2a7fd1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea74b932140ad69f0c8e982b4bd74f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dddfdbb87ca0849b59b2f31f37d09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdae27dbdd24decfa8bba0cc5749f5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c750826a989ad321566086521e653a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1174b6658c222244a545c3ae631190a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e20a84d5109ec58f84a233cb14e19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb50633a7539a9638bc0616156c0417105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c679dab8d9434256833dacbeaf986e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb534172699185783180f98345e63dcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b6bcc09fe478fc0bfb0547477b503108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc6d987509792e30a966b7b5c15861109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769c057cf3b20373c00c20c9c5750af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8979b661129f947018443cb509bfc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1388f1251a937525302c1e6894336f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b784b3cc89d2cc73a537ef718e75b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9665940236c2c4be108102f8898545114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e01b2eecb58371000ef132dc2c745115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea0b6ba658f0436eb87be7f7d36241116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66accde9b9a586db582c8dd842e8b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446bfa6bd359a093f9901dc3ed72644118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea78b4fc8d830e20319ba6d042da47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d97b68236c97b1032e51ba335c6eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9632b1dcf36675549f72e08183679121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d43f2290f05b492a564cf73f462a72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4d3f3ffb24eee9e340b82ac70ffb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da73b5ec4deab1d7c6702515aa62835124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433db7c73435a3620db6b1afaa704027125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e17c1cfa4d2689065c32b6beae30b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35842990afe4f20b25dda97a00f63846127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571653fcfcc863c345b763c4b726c90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529593aa7d554589c002048079e6ce3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564754b138c6324155dd499abf58c997130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33792fb7134fa88a85341b28d610d8e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da5745c2c69786ca4bde441b864b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c373ff706064969d4b95855910d995133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2762917e30d51826f430a22d99593134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef630958f97b2e5266f83a44cd55b81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc2266cf22aa01b05178909a555789136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b81899198f341d7562d118cc1d627137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917743607bfabf465cb9258e62fb447138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdad95d13342efb1d853c8bf21df14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5fe21c5bb5613a94c6b57525892e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b980380ca2ce417050209656d6c429141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b4968c3488c6544972524395e90b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6c0a14d3e0963428787fbaa7748c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fb2803ec04364ae81414f4ab954f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676aca8aa7658ff510b568c951e1dca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c9e86eb825a3d00362a215acc660c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf3f862c8764ae20e3911b3d3742b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4453a0f5607f4879d7e0cae4128a1f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839cfd9664b86fb19cb5ab917f8ba13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abff10d104f930358780e7f62e9d9d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c68b5d6a1e777ded200e83694d50f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cec588210ae5cdcbcc246fd97d74a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f27ec29288c7a679e64ef5614e396b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded5a136a919cba3841b0428901d922154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26898388603a133e068f7b0a741f47f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5a9355c913ab6dfb3ca67ef65a564156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22e04e03eb0083eb329db2d46f7d57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a44595aca6b40ef70217c41ee0d5a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625de9fa9b6b815b74a3ef3930c26e6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4018685b8f5f97d567c8758eee097160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ded178859bb8165707edd21d2f0d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a70af2193766dcd58e7ec3683616162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b632bf8358e9bcca6ed8beedba97e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f511495f540c0aebcf98d7c6c502e87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9f2fb2fe599421ed982bb0138684d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae563248d10c599461c56da0cd5a8478166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693ee4626ae95bc6749f772f1d061ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a6fb0215c150ab76480c26861b54c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e09c3aa895cae77e17bb3b7898baa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5168201524f9602e860d52e2961b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae61a3d1dbe35d1e4fe2f60f2c06a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d95ad8575722b3d79ec28f4ca40f7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb1818c9c48b1bfcbb95b4b576ff9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7731060e3ca6dd0de133562ed709718174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e07ae2e1dedac09e386140bde05180175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e42a6df1cf1c9e59851276d22cd30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b16b65ed4a361cce0e313fb1e5fa2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccb06c9bccff366cad2eec242804dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03923adcda2ff6dd7552d27bd404246b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c1183659b21d90ce9e0a5f503725b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e485255b286625c069a6f731e005d80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c53827a2195d4b678a585c660f048182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab604d87c604d2696b1108fe4133774183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af883437da98f9aaaa0e9831f8e4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e9db4814858714cd165971cad1442185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce500fc8c49cf30b1b3dbeb7cabe164186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ad6c76ff889bc77569549a3a8251a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d399856681749edbc3c754701cd4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f8ff3a56f5a47f50ca85d271a9ef7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f405e8299d01799607177116763bc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279094da33ef0967391d50ddaa122306191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3a3358eff2973ae93568d5f7e03fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064b8fc18eb7052ea55ced9b5f5bf01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302654a1c65541843d13d651f22bc621194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de4319be0eaa0bea2d53d517ac810b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521584ad833c5d2e25df68a6f445407a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c315ab1adb239e21e2d21c33fa4ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e281ad1dd962b3be7b863341d238f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abb00dbb263c85cfd21622124a0e51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8f59926bf200826baddb414b0e9be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3572a4b3a2db39d7b3be9934d93b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eeef4316907b144e2eeb5759b81f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0da3d76f1c0b1e912b06a6ccbeeb80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470acdad0d4b55b07fccbb45c290c5e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf39ff11a7a928c1053f7f43d43c96b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887a41c7887a7957bca8e71871df9bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26b94880b2d82a2ff8e22d38d7a132207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a0a232a72a9355db3f584e93070f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5778d42e31b8c0bab0e5a3c5d20e9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ef65aa5a239b0f5ba5f94f1cc7273210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fcb76a88fffdd82b6da3488036548211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47399d391eecad0923b5f730dd12ca88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2fe6aefd8fe4993ff5e22bee812b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824c2dabca01df2d643e4e8a528708b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b0ae54cda5d169443d5241fb30ce0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd1f456385477088d249b3131f156e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7e825c4df45483a3f1fe4c713c841217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f76904d50a8033ae0fe9b369f0dd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683c091a3909ab53301bbaf8a5c7cb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89343af5ce152b8ad3a203b1da2b0fd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689f53b15c01685b366e8dfafa973f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04bbaee6ea3b73daa55f7fc0ebc533222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c99e6b35004a4c620269f1de43c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43086c70c279c1b459cfbef77757298a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804560b02afe40486f01cb2e0bc32f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab93a3f286603da32edf76372e043a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854552b001bad734e32e0fadefd9b11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27980191b307c1a2617744f6e28fe58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58cec6aa1cd13148e82aa4e4fc25cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6ded179116a16819bf8e79ee11616230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95c72cd01a6bb77e39879a7cfbb757231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeff2943e003560f2ad35e372ccd88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcf5396558d46afa23d7ff09b555a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde52009f49d7b2308a12b836d0c0267234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ab9c301e08b09d60b9d3daf948854235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a875a5c23896e15d9fb89b151d8462236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0187c9563af9637bb9bb609b5629fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7973c0a8f2e641e06f92e9ee226ec1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18ee5dac7efdfa10ba2899fb6b9210239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cce0264939d12e3f7bf72f3008f71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b71bdbd988a1aef710855e8cf515f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c683181e50968269a16f9b664d77d8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46d6b5a5c9f37ac3772aeb3a44d3ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb0209208ba29d9373c2f33390c794244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4830211cf259055e1770c3c68ab76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a4f99058c9ad980a26b786658820e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eee4caf29ef411ced0b7eb1b47859247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15801046b94edcf91fa55efad3c7b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672ace0b3025c6fe158068f2fb53262249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63953cc8694c84eace5c9962e1d61793250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d090dfeb0c0d24364bca7f65422dc0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49a429b5e78f1a7d1e08e6b01307ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bce9e97c38a35b09675ce0edb6ab7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e56776dd7f7a311a422f18d2806c9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc0f004df82fb78870edd189f66e4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924e9a017f89fc6695c0481afdfae0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec4680c42cd8ddf26b96cafc3fef8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ad91962149489b2651c069afcad1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13af28081ac7465f7a290e356624ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac778a24a63c96dcdbb7a4feca8caca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc33e78de1695774fd69e014b3b48a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ed12239b1197dfe69286574eca08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f227b5999ecdc11e92f0cecd3ba83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe64bf8ec6b5273f3ee3b052f35efc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e77935feb09b70ad0da154d68c237265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1bfb030d7e6e3ba8dcbb57e4b86db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e17874fdbf094b9a98bb22c7f4bf22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0dfb2abf70fda4758f9eaefcc711e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306b7f50a3fc1872b964d37467d6501269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c4cbe9998f66e5e59684f0f20a31b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e2eaf52093a7de00c7a6abd390c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18271f6e86509df0f4728fc1599dc8ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e33de036ff271f9bf0ec56b160ce8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314977c20b3810e40e5e985b4643b58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dc06ee35b302b4c5ffecfe4734b23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649532d9e2555e0debed4aa7f937ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001b59c39b44e3703a7735dad7572e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17a744eb75563e582e0c6a68604486278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b38d1c03ab17d2803df092b83f258d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499cc51aa5287dfd7689516c8621d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406551816031c77325d25e7da922fe1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da07ec122c3fc596613461ad642285282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1684580ab4c8d9f2ce926d6453185283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abffef97ef1affcfeab2d51058b2e97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeeff34d8917a288e43c01865d4171285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c10563d92c64958e941b0849ebce80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fc4474096378ee89e65a78f06a417287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bbfe87f788140cbbad9f81c1d4374288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f70ebfd2ae8173106c618cd6765e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eef0def9560b387479c7bb3215b289290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fff659ed118c9dc6b1a65d93e290d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af41948f2e972c747b24fbcd987c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b00a235079b489dc62b54cc0c5150f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c9f02b7afab83b0a64c5ec59b2e13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932befd58288dc0dc5b00326e39dbf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ace952f875bdad7e1fb62fb0a6564296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbde5f7b33b88b0dfcbd1e37f77804297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247ae3d7cf725a70fecc2894c4d5871298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01821d8a11d5a708ddbf78352d52bdfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8db7f8b05fb5868ee0c8e865743fbc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b789078ca4247494acaaacd9559d8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a44d31875acb0ac77ada411d81b4d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6178d33712fc8e21d70bd85669358303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f449be5398ab495e3ce93cda4bfc758304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a7af7841552069adcc06e2dcc69d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370be7fee7ac5dd3c734dc838ef24386306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61284ced8b1d2680da53078a454d1f83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dfafa6521ec2ab1ef5395661b2e73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb7a841b59570cecd38ebf72136c5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb723384de326f25c2ea50b922de2ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d53fd85da03dff6db02c4545bea81a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb51df54621b68adeb9f0dba81fedd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e5b0ea99d0915c7c80cada46965f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b390af27b3ac35fd23d15afac7c10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65fe9da8a7e220d4e451adf1c886bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974dc3c2746458d6a8af0beedc0d7a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd184311ff4a4a02bb1ee629d4609c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a3cfa5ef4e356053a7d34e1ddaf5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcbc60411fdb67dff6bd7edb478495319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5517a3a25e3c8ddfb4c19acd0b8a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e311ba43b2be206c9d2a106d895e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d765293b482fcb79d9cadc41432111322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95fa1a77cbd4d2cf424ef5a50158e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc945abaddef682dd104a6d9e74c4bc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bf8a7d7985237d253b2efa08cdaff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ceba6a541dd204cb11c52af64fdac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae271906f00a6f8e2b456ffb1fdc5c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b45bdca26cd8b80cb1fe9a0e157d22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61552076a810c5d6d3e61e361701a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d5ecb7f93b4c4945f696e0d942b3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94a26ad40142fffe8d50aa47423ce1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc10d86256968583d0078c3ef97176332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973e7e21b0c91f0c17bd28d6d8a41f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52aaa7e10f0d59afdfb59372d41bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f8ef13a02cdbd2f1926a3e9966a6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f02c79a1ec0ad7d7670652232370336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb2c5573a5d1cc724ebe16f4dd9cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401bcc2c7581cb3711cac9761d7def7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceccc69a4e36a680fd5e88b4fb4395339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014356e15648dc639cb05264dae1a4bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8a40f65b80bd897237bb2f2123bef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562053ed371cde5040d26cb261e85a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41878bd0145d288adaf833326542ad62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b23050f8a01e12dfcb668a395cea2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6612bb2f2f7e61e15d062c046019d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1afbc7d3149b43cad75aa0d099e026346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1877594f135583dbc922457603419347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487da427a210fbe7504389bb300d11ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7fa427d6ed1a33dbfc7d4fc44d5a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0040079f889279d9eea3ff13be3b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146b6a9a2376e686ed85dda32f116ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0721b71a4b7e9c69fc4c9724a85f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94693984d857aa4956de297172fe2534353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccefd2823fcbd6f40483ff246789d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece695c3ca66f020fe840c30b0e901c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49836b2ffda7ec2585bd9444fc75911a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2c4773d742412ce41114a0a528639357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3759249509d3a901391c14bd6d006358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95263687de25a3c3b6c8777a94b33216359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b8a2e482d84bea2f3ef63fdb156f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f079c94114b2604dc90cbc467b46fa0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704cb4f94837a1fadaff56221861a06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58db6d7bc5fcef118abd03ab0b8f29f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47f000ebff6b2f856ee65665297351364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f53f2e687e2cbd61f1d33c99f0367365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dddaca26b8828e4e51b234937643d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2317c95ffd8bcb5693ca419970608367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2ee07e09ecf782e12f6903f9725cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ba44f2a074eceff6a928625edd578369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb4568c0c7cc0f9e995ddd582b5d6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee10cf4c4c173b034ba7b20399f7941371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d73083ecd015b333419b50c053ac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b06a093032a9a5dd68c88fdc9ff9cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7089e60a2992c338c20fb9ad0bac41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeee72f9b6bb03e5419ca4e92d6771375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e9a6b0b5566d1c250dee85795fa4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b34370f90a535d481b00007443f6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467fb6195f2b6e8987a74c78e657d18378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bee7002868381c8142d7054797f4fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289110b38bdb64b9b2db16d763f025e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c17bc5c438430c2ce96831be1e380381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f450f790823c78a7133533f9ab048382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307fd46acb339834fefaa4c575f80e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7db036c02458644837c9e5da6827bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5d96b23144f4120ace377c87384a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37727de35f993fc0783883cb26c198c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337f87d84c96a3ad4fcf5b3f9cca23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbf9cbcaa588232406e5aa0208fdc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc92ba6b06d09e0bc8bba6dd2f63fa4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f988b1a996ba048b6fb78e9dbdb79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8b2be57b010ffd7b33baeede08332391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8f614ae760c3e44a3f2401dd04a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe24397b56589e2f56fa8123cd557fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84340cd73b1b1ab4134a94958b2fd581394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a19f2b2ffbeac579c1523397992b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5625e9ee3ddb9e60f816dd3577761396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cec959a3bd586f5933f8535bfcd4fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1ba7da1d3a254cfec7313275bc7b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57209b32575d623889ab4b458ffdc63a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad0ef3b9ab9d4ba00160402eb8c373400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b743ab6f6be00e6f14a181180f40e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d8fa08572e92c7da1a34798d526bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e6b8365a22ba20be658c8d836148f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78248aba9a12714b742b6dc2de82ae50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba53207ee7ad0da2b9cca7e4956fef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f86b6a69e50755d8b776aede80dc0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a4ccd98c0296c4574c8c21acde0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64b5674aa07a56895cf0caa6313fc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b9947c4b31c9090f9f57966fa4d3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68599bef522b2568e45fa9909f01bdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d782dc66d48f811a9bb5aef6c91f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e8e0bd487babc4534474832eafe30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee860870fde67ad995bbe945e42331413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aa7a4ff2d2a6b6536873ddf229957414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c14bb1469afd5ee82c4c2f81269b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a824f265210954d18d2cd488729d74a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc071180c65dced815dc94252d89b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74ccea9eff7bf3fa22b80abd60420f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5839835c9f5fccf83f581bef374a3e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a270af0b91685422b3a3279eef3a8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bee8f282ec8447be4e7a44aee05da6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3f33b1caa24c4ad427146c4a0ca33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f56b21a9ef79ae51863aaba5fe419423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6bb3e7ef4b9391da51e3e8bf16560424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e91d456a29c22fbf0f3ebbbe7aafdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e742083ca4eb59277546cd49d16999c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d62958d2b280a14017eb3590cf38a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab838678fa012725e88b40c522433428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8e272d6de60f09c4601b4d566bc87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf99ad77de337177591c916891b982430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf10f756ebb5f4c7569ca0aa76e52c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60489a62695f7f09ed9d114cd44b96fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15b72808622dc8303b2d36e2e27100433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ae30cff7068efb02ebae8bba405ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80164ec7f00e9ac8d1c06f97686524f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9f98d5494b973b4968bb2693ba43f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194f3ebf70761160e89bf61b569e66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04157c9111e240bfa00b832531e0d770438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fca7fb8e8d6f744f4c9809036e5f11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fa9320aa3627918a3e88c1c75f448440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2533ce05dcc52140240d30787a1f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e3c73dadd01fd726553eb181226fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4d2ed64067e70b735c8b1e5fcf2ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5112f743348ec4334f6603509bfa4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2e74152e00367fefad42792191e35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a83ae0112dcca5ad51454d5c65a14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a851a65c93fe199793cc43587d63b58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff6dad7b88df8b74e4c973cba027d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c68a079d774133e5fc32bbc17d532e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbabef2acb64416af1ffb62682f02af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da25168549d9d07d604f90b5d27797451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640098d8ff892966dc70e24e500166a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327da5a6f776361786c41315adfc4c06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffcb92b190a16c745836e7e83632b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e171ba0a2bfbd57502e2c6a8e264e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00252c5737f92ffb02c15de5074918456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b823b63bc9d2ba18837561e0fdb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cb720810c58678795d5243a9420e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b70764a7ac600eb6b7d8e30b039b8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6e77d6416d2e2d01ee05e845171f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2009fb2ca6b9cc45652e8e9dcb64d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a76801aa345b92ae716c107a1e9d4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed9819025e0a1839b0b43d6397eb96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69638f14c85f9abdbde667f87d1736cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308ca62c0034966796bd289a31294a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f257859f23a97c51a8896a18a51d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cfb41444d238a7ee67b33a1be20c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0047624f2ef416f41a1b391b9cf5620468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135723cabe8450f8107640bad2275ca3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33195470b0a8e3efdd4bd3b5078434470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d8c8530d1532332b31c336604fbb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101180e11348918ae5b7fc18618676c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68bca540c28a0af6e6e9ddd94f166f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b47e3610fbee040c0b48cda1dd216474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81afe9d95c19365aa7187691cd7d617475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976eaa1110196fe4c035997df177cdb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67835d4362e0aa3151af291791a3f62c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e3f64e434798db5973fab1359090d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9eed9d67b2b60c2daa5782d333622479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76751f5c54599fd8163f3ff1f2724ba1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4470dcf6484d3c522290d4f61ae5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcbe55b245896a259dad9aff27bb9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78110dad8ea6ef6b68af086e28dc468a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7da9deaf0b581182fba61c1827ce2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970028e4df4c1f867a24b477267761ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dcb4e58e666e126700d2eb6e8a42c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2925893cd1fc41dfa59e77815ada5c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf34aa24534a0d9ceb92601834451488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcda9c1c1249b819a0db4b0b6120320489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5120920ce6ca78c5cbe6899bcdddc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546d6e57e741be7a4eef32c7a9c6745491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11641f38b4d7524fb49c463ced8087e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b87639c729d6322162d6d13e70b576493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8cdf0ecca861e5e1adb4c4af278ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a1d11bb6450a5471b741472181ccd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b5e4e6a6771b16a74131c3f47c54c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55c1da37b82d07a4134a624f5de604497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f076fcf19685fc2a01df01d23ed61b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b6557f02a8c41d6ff905b49f0450499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb648a01b8d39363a12d5665061fc8f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6390b12996ec02e6f1c72fb06782eb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426fb6f26e97079482d1cd36f1a6d4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39583a58225ab4722f738b020a02ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed783467a100edbd3c39ea563d146122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06673d4db0eb1d1c33871b4427d3ac12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dcfec4133fe4b5867a43fd777e2cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b442b0cf0023725152cf51bad7c97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bfca6f9f40936a83a9e1ee09a4f32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4338823633a49cda99d29de7b6bc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe253b6539556e682d223bbad403e88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a6711f3725bdc463afb0e5cfc62e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55071a5c2057e3881fbda7450550c28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8192fca68f7bbadb01a5197856f9d99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91349b7bce374208c5da9180b135e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4815258e48a8b2ec77507d7e8b812f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a088bea3173e6f15b88c1639be27e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d998cb2163a434ec41adc73c0f25bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b4f62a7be931afdcbcc391659d8be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f84dd88f0df5fc80798a011cd7f7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0470663af18bfcfe69a9ea87e4598520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d76dcd165c6ba2c05a5cf7fe0f8388521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3af364d6307986bc3e3163698d841f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c727a357a66da2eb8a0e11bf1656a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5dcf64058dc47ae07400d7cb244c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9911c699d1a4e525a74052f31d848525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213118f3ca7b42d792d2794ca33bb03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a260ede0ebcc18ba437cce1f20e68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d38e1d98d77e4e481f791fb593682528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf12db7a08f36e749c9032afb50d5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc3ee027eb8a61f5e1ae6b50798c96530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebe24d0e439a50a7bd037861f0eb61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e867bc6856e725501f6f3b1499abfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57350717057356cc2313bbc0fa47fa3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e571923dd43600ea2285141af9491534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d90a854311e1040df2c2c897437b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28816bdabd3fde3b2b676528b3a502e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e606aa37ffcaaf4424db36eff46ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02022dea345c654b8dccf2a0b11fe25c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89977fd28cc23ad53b39b7954d36399539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a93ea40d177f6577ce0285debb824b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741068165df9bff8c412bdfccc815e2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774688613a84fcdb4dd1ba81c1f34c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9b2cf862aa5452c741b86942ccd92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636a53c9062693d8d4135cac63c4820544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f727235dc713734e21e26897a15b32c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ee98e9354e886e46399fffb4cc5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683aa9b1e711c92d67e8b87b821e925547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ad46f2260e915e99710699394bd36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da274c072bbcc150e52ed116186f5df3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01efbe85599d03aaf20c7edf27f2693550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223bf4e56a58f2a9e9c21822f7ebe94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1240b8c039e07ba2166a74e1f65e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25593ee918f1c1e36aae7d75ed50e0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c9ea86e5003e2bb82b020e6b68a5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b204732becca63289abb23a03a84c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d0cc99126e41ff7777e9069117770556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b3026d2e58c6e6f8f1c2f92f62b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be654763fd1416e056b312eea20828d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cad63d99f64894e8160df6f032b87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d5e0f2d33cdb39f3b3ce265f142db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77672509316e5b157b9700bd75174b1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda7118d994763f9c814b8d5fa672c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919caacf38c0f80b0a275e965cc0708563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e863920883177858317e8ebaaec940564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4986a7aa11dd90e7c7b194557e0ebf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780f29a25844e25bb0cbdfa78eb0e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b0ee9d8cfbd7acf3577b5ac995bc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d398e0b24210220e09f4da49592903568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c2ca01bb9d6d84e27c2730983592c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d38df1d0bb50cde7c889709db2257b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce98f044b7b598d6105e24dc85f123571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d901fb417ac8b0b0741f60955212e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2cd88d63775cfb5f8cc0ecb6e7a6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b5d3a178fe4aa4ef185d2f083cd6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137aa40e74511be7b275795527e6f01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129ed684cb2ae45a260641c9cf18f37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cd2cc47bf8c3f22bd138f3b53f6bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c176d587b6b71b8ec933d3094b114e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a63aa07bb98f291f2c639bb0c5e1d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39eaf7f2e05ba704adc9788aa9469d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5329ba4bd65e0d7def045c788ed60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4de5c922befde965d88e59f62f8c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6b39b905f311609cba46008a6efe9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a961710eaf101010a85065272895f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960251141a32782ad51ad0101dc324a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96de575c1804dd13f8cddcf3371af7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bde3ac128c5bee12df28d88a7aca6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acba8a41abdee4c4d635d1a578b13e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b3cb1564053c5721d89386a3d8def589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69d11d96cf8b92d35c283732a6bb94590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0562b173393d595575a5ea390cb5964591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f585bdda50ccffd63b8d216e3dce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913300e204f15baa5ffcb90ef6dda1cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18fab98e57daa762dfd34af4ecd962594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8246d3b6e4c9c0f8d17c59fb3194e92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd405592c47180e764c3cd472dc6ba68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8a6d4af8256410c0a559b4420826a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd476525f25271f41c78387a9697371598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dae387f601e357b503737130a4811d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bf3026eedccf93ca599f9156554b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f650d3d5cdff3bffb1cce46b82f5f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1cb44d826bc01739d407a255149fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806289b959072d60ddea38adac73a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17282a0d89d1330271a62ae0cfb5bf6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dd7bbb6d8eb1595c499dbe259b6ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2a1f68fae0f74a316be81a07d0d87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c94493c35120e69c590743b7dd71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d08d643d9511142ef4704cce185b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a413fc53aea3cc620988b5ed33092609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32710387d963b8fc6ef38d30a4b1095610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4fbdf6e57c9477c744cb3dd66f92e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd0d8a971c2683063092e1cbd6b98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe50f25a54f48a20898da544486d1ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c73b483332e677ee7acca4ab8288b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18396a9bf11898550149d7f466826ec5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b13ab80a974ee8afa0bde64a429d3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b4dee88ec6bbc9b577eeddcb33a54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5d3fc1b4bd9b7bbf962215d3d1409618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfad4dc5ac6053f6db73df29f7c636619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d4cd38cf4de338b4cf13958ce10b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ede596dab8e55afc60747a2b6ded621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e92ef207abde0755095b9ba35158a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a370a9e638d3e7f09fc2c455ff9a0df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc035685d1de61ab48310e291eff1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9dde8a9bfeefb2c3151da148cc57a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa35f39012ecc49e5aa011915238cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e07ddfe6618596f6aea9085ae25f19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5329413cc609fd7c714c2c93c17a3e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b828ddcfdcd9e51fa6aa87fd7f30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe4507bce486260919cf4d08f65780630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ea80a86e696955460fae77756b2d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77883bffcafd755f05fed6e54ad53fc8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d227e97d528657c69d5b165b50fca67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd8a2e382e373b926826b6c3f0ea50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af8d6b360ac342051d34611123470635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef231e2f87d066f0eedc0da036abe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22bfb66d7bd3db0cc801b409d58c4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cee40ea112d6598d52fa3fe0da07d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648407354d45e27917eb4495145834e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb43e560f212bc2b210f81fafb536d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545913b6e9867dad8233bac970b95f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ef4c66f1921d010877004fde820b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076ddef7c8fa5eddfff5e19179fed64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdce5c7b4fcca4c4af5b9e8a9c7c062644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea485045c6d97435c3b0a471dfb33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443caeac09827f43063013caffacaa13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9123597aa0d1ab6d570105fa17fb3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a5c64ddc9c9aff30e3735f7c7f2ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb61085b9f876001c528be52cf7a6cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cb505cc8ea11c75d1efce1f3efaee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca662d12913d4b70166cc2fb3b07c0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d5b1995a5733036e2770f747c9240652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3164fb3b3ec9d7650c4013ff217bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8f1bc782de49eb9cb14f110b5d481654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48bad62f3d6f129cdc6857f8debc72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3279844d5e70fbd209d0a19cfbc3eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f0c35601c300559562d099d343bf5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6ee0993e891259cd6ab960bd779dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cc024ad4cf2de55c4c7fc304de9a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab5ddf92761191b807c35d56764292660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d92a52f5ed97a696d6ea169fb48ec6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e2de3270bc06cec6b1cf83be74157662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448934078856c61a2e65e3acea8fcf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb856ef079d6942bbe09ab876eb8900664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda4975c89a531f654850a6bd9ae938665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ba4b90855aed9082dd0cbe0bf94ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a8a975d83f7cdfb0d9db044c25ce3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afe101f37f67ce198941f94903dcb5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00239e39ac18316c60c02782afd753669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b284667fb33dd4ca5fc24649ab3b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92602fa95b7c176fc90118fb3352ab3d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541ef7e7b5f67fa94e3f4ccb25199a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b1ef76d9e0572636a09acfac05f21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4857f1a894fa9ca2e82fe1e02b2fe5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9ee3dc5adf53ce9edc4dd3c0ee5fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb17e3a012edee31420561094a9b05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30fcb9e46abca77b419100ead8894677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a8e3dfed1791ae564981c360a094678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82198c432b90afc8fbed8d7e50cd90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b7072391cee03b9958e13dfb725d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c612c7407ddbfc88ae52565b80ac717681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc4b7b60785c76397d781c1f270bc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316055e306dbeeb2b2b1e867bcff6f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852f1c9cdf8430860d28fed7127ead1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00766c95070d210e0a0c3084ba3706f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4666987691d015ab46193b8e1953bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc9d255fe4881e4787391a5fa95c80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0ac228a77b367fef6de5cfc235138688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b566bf4ff2b4a198860f28fd4b05fb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a9ebad363862bd8bef389c6f2f218690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40808c0a61744ae6a94b2bf9d42f372691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a1192a3db639c6bc9cc912f58c2dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769b5e5354911bf7f0b0aa1b0f7d581693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6404ea6e934282491a210e5c6a4caab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5679f2542787812e5bffc02e06b63b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46472895396161d8f3f1a898bb385696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1168e68278aa8e96c943aefaf1b23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62506fdf40955c218d1e4feb892d96c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125a3440976757bc8fb114ba240e39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6993011e8a9fcec61f99305d8b5ce00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb863218c019691121ce7da567ff678a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905797c92d7ef1f2486b86d5277e61d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce68d437db776ab974a2cfd7c36ccd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77d8d40862309d0b49fb09193ce3fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35069d306760fad8ee51aed0e081bc13705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ee8feaea8c87abea4c3fa3f6109b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc0f2cb1e8c53b7c4915cfb7e66b95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f7615667e0818c65c2ac168491d12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5bedc9c4c93f1fb7c2a81292e6fd9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ee950f2a6649b902d18c22dd2113710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4509da5b1589430c17f5f40ae7a4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fde4f4599fccc93af5a0555e1e404712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73659ab1aad70c3dc7576bc339092c89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415f4ba0fadaefcce1f8cff1725b341714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde76ccbafd90220200a752959b72b02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32388083453d5ff6fe87976b1e73d27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96a623835c840be18ad48886185258717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd4f93449ed9b013cbe9bc148b3d74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3219b7cd2fbee9eef2b2603a83de4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87627a1a5af09852256f27fcaa3c6de5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4978369a815b2060dc40056e98bdb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668929c89eb580fce8425446ff08eaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ed958b91b7711b3cdf34626c52bf0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2161e0b9a0c8796f9d538cf38e9603c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e5843179634aac9ac04bf1aa06b23725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7db09c38498b0536b339fdef3c367726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e96a4524e1ca43754dedb0f4d1f4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f22dc45267e443863024f0a4061f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0169abc41f97750e281e279e2a6f7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadf71da2ad51a4b01e6534fd24f14c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a860f60d1ca0bc8138171bd581d32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16904071962cd20801f05738b8d716d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a2d28c3da8fbb7d7a177b20bb177b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8bfc13a704690952fbe5a65bcca34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28f7c21d4e660d972f999b5189758c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044be702a4d3979e37f9dd3bbe2c4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a1ddb320e06630742bcb9707c621737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b17a85065e9abcfe0cc1dc4048c30b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc595c193f8293c6af753d3a104a3267739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3fb452a3d871b59b97dfb6ae35fbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e12089a3a7526d764703c4c61dd5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4940a5bb4c9183544608d296eaba0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94731347643abc870a8361f43e4cd284743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954391204fb5588009537aa0aba45ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d77462cc13e1516be368aa81702f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28900bc390d043c1ca9379dbfe7c155746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c210508fb32d478e77299f758899ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9df84bff718a20f9efc709b5638bbb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a3f4973c6eedbaf320c986269a222749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9251516fa15f2df99f4918c3453a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c308bbb58308ccf791415dd8c5f47f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef996179f7e79a99f1da53b59fb74b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9b32ab43cf8c580604a94b6ef532753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fabcf12c17ef089544d1948e65928f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a24d4c7d078e073e894c4eca86433755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a637ff2ca288de2f974995de6eb1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84759c20f41cbe1e6e8a6bdf93a646757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d3a7173157ab8628c841010bf372758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc72a9c6b40ba066c62b76ec09302fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a2592c47b04ad92fe434638725688760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a752f0deb06a61df15c789b4a8e129761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b7f19c909b1561c31f3e91f5dc2e7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318362c3f68961d66eaeab1b6130aa7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd57fc3d8d22af1d2321655b7cd7dc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a996940b644badb5df0d3794cc97765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b926c7f2fafcad45eeb0a7e636915766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57dd6e4f92a3fa55b0f6e04b0df769767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>