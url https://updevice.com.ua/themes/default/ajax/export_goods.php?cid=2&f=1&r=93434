--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efddc994d6ee6e3790bf2bfb1b42b241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c0dffefdc7348869e52c799593c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8819a22f8b8cc591c99e1c98584933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b91a298c630c5ec9893e9e10c68b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f52a320caec8ccc5c0430491c826925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca436bc236dea83cf57b0dd3baa6f126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6280b5e84257d6506d1f3bb96bd2ca37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4606f6ae4a9ee3b8481bc98899e0438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5ab54eca5e51f3a83bf2ddf5e78c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7613e485b79f79de63227d7e5a55f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dac3cc20d82f71838c54c9d3f31bce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1208c2d9c9bf968c9b35cd1b831e8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dec6c352f50113c2f220f5c3de3ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fac1163a26e48dd3ab19d8bfac559914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fbe2f53d7b07b79055b741ec7894715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afb18259299e2176eb4366749c871116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f213a9220636ba0fcf9e8d8d44cd2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f86311bd5d1d1240c1df8a3dd25b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f383c15d865cf17992f5f2c4e9d22019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafa6ffc83b4dbcc8585d357d49e53220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835233723a30b7e136b29fe40211ad6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d1efb22e7411a3f85ae94d59eb33222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b05c79e41e1ee30caff98c2cab44023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a62713077a3a11e0f05a4030ca4f5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac00bf00d56313600c4923fb8a613525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600857ca7ee733494b097f38b068f3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ce8dde4015cda9fc5929119a684ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50646df4056ab0949c477a1d024953c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b83be93092ff98eeecbe51785733f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c481ea47b06a02b2aea1abace3efa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414a22d7326ccd71e9f13faa2f0167b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad6db216eb2faff89e8cec101bf23932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d77731497191b1d4f371626610aa0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a3e322ce2abf69ef019d060ac16134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e061b9a2e34026307c70387d15f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1ca57d600d281009a87539234d17736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663fc46fb5919fb02075fef11b95e1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191dedeed3e6ef23cfb95f560e930be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8752adce583616dd2fe32370468d2b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912a9f1d4ae15873dd47da0f8c3faf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd11e67ec4ff16d29f19ae801f045b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8ad5b8a2f874e4975cf08bbad152442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6cb5f9b29b92969954246afacde5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5575cc183db6efe16420ee469384644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1476db14913ce6095f6ac81da4e4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658adffa2a4a2272f0788467b51a50db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b169755884b876355806d77ce161547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca3f657a1beffe3018cc0cbed552748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264799c49584a492e7ddda7bc2674c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860af4dd16eac6c065b913f6e50b6ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd47b450ab9a41940f9411f22d1dcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2ec838389e5a9c24e357a3431ea5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973473f09b98045b4c46bfd799c2592e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1475174125bb90988242a8765acf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9da3149ae192fdf7dc671242e90ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bb191eaf1ebb511f4a8dfffef977556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1435b6d3ae9251bcaebefc0b2e94ee557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb40a8f1b7ace63af90666bd4eff24258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af818ef32cab944ed2835d4997506c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26614a5476abc905e76b5889b9fef0c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f1648f410496a8937fe02f5e9dbd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e1a8c478774b80707653fe0b6f6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a723107c9b88e3e53df7bf0b8791d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2baebeab7dc5a0e3b0af4fd103303764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5e8e81fa553cf4971679dd63d8fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb872f935b608e8f7a5b2f5a1b770d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7299c8a30557d849965234c67b3290867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d41819f57d4bdfa5c8899a8e055db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502e0f87b08a30f94ff9e6fe8adb55269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768143ace20a68654f35120bff58da3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ad63bad7fa0ee9f3c991fcc216e7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106af084bc8216621c111a5cbd5a20772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f5a4a4a9ea021ef63261995b1bfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed198a9907997f2e5df1ca21c9b37f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffc57ce9a9bf4e2f4499aa8a2c7fcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8eeb9a556d3122058c8bd182160a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4b3f4d489b9968bb64af2c6cbb4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7de9cecf456c09dec72eb100cb6d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779daadf7186beb9518703e25ca6cb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d349732d7fcfd67b099b331a08c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd52436178012d23abc6f9f965e09d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfd6c2d8f80325c657f9bca33b177d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bb837d967d10c844af3e1b2b7a4cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2011256b62809952b20c7dc10b2db684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f4be8d74d52bb0aa9c525af36c86785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66f75733cd554de1d0e597ab2edb8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4981c4afb3b0ad40b705cb50ea6cde987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d124cb5a78099324b0fb0134ae86788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9ff5860cc128e95f0b07bc7bbd74889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc11c337a514640731aa4d4bc913ca190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b8d5b422339edd0b99e1cd6e997a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e426396f83d69e85efa4c7b15afb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cba27803c9ef73ac9cdf8e4717675193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dbb9266540ad13d3ef6d36ed6eb8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac983b5b65e7941a7371709a3d6ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28927e8c1f125285cbb48913f8143ac596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a6ca724865fd6804ae5d685cc963797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb4c5fc386d21ab9883b068d7c33b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384708bbfc231425eee44f462602bbd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca4d54ae954604642768c3a7003af9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb19a84ce4848350ffd4f915fb905101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84871c5d3f1d5a5cc2958997d08b0647102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdeb554a1f06e023349d72724a0aaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca5657f9882d8d9f0f01cb65a83810104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c862e19863e0d78590f223aa5b9a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5be836bbffe92a22c17a25904e534106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf303c5ef216f6badc95ac1397adda30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e04c560e01d4456158e8a4f8ab51108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480c6203a3cea2e724586722491c46d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53614d006027f0bebb6f47c180872d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10e627518538c07a4ca0d016ebd99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f6404631d871df61ab819f711662112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c9f3751285554e0f48ae411a70539113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf39816e0482b47bffd3e70efc55e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0196f9d0f9629645832af53554e90e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f0d3788a8d2bd809d595342c81c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84c1d6f6ab66201661f4352db0ebc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e632ea059b4f136d8d3570cb3b18820118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f2fedad740b7f21cd6e0653624d94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7aff6415540a0f160d052fad3ad34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe59a5df6507afdb40f3d3b25f6b76c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c27782933d9aca1ddca819d93204b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e2440d75092f4a821e0dfdf376055123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a2db1f7fc1eb890c677f40b4cba1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1284610a7b5069720fc895d7c2a3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef1768c91ecc1d064fb7002551f943126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454d064dac8070bc3e174bc0b3a2c3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5a7044c9b1d838de2917aba89f2cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e22b69bb0415f0419a73a125e9ee5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d919f6e682e62fbf231be0fa917b369130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6034a596e841764f3f8cb083f5a8aa5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e78de14ae6cd9ff4fb4704077c19b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0981931c7ed18664148a86472041c87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e138718f7e0e5fe44945fc044f7b6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf601c6bb8f5a4cf02aae9ae504dc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbea55704dbcea8bec963f7e0f9ade136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3836047c4d581607d33d23a70942137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf8bec29b388d593ef3efbf7ddd3e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834da09f6ab77cde34a17ccdf4c258a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2104420d741819636c94f99701d85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393314fedfb5ac17d014f0c8360bda9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6a80531f0f37c242f64762700798142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e707dd49010ff9c4d421b0aad7ae78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4eef6ee2c68fab44b1593ba9dc876144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d74d85b43df6a34c839d172019878145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f5d9ec5de824e0a837915d637ee7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ade2b355261cdfe8d218387ddf6328147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360d7366d75c808a34b2ecfaf43bcf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05a797f014278c87cf3620755a4221149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876154f524d8506f097b6c1ebe080b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc199367d0606dc56b4981f5d2ac0d00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb17b594f7b20295275c993a1037e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346fc0c8544aa84ee80c3badf268ee6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f732df0c8f41d7cab9c410f7b6b2a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1601144d0fbec56cbdd6387a53a564155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf5634e449de9d6cf9926695c2e757156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b557232dad5ad8bc231216a156bbe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67303fce89ef9302230a6beb44c871ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2aae4e6cc1a29d945060c5b4e65c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572339db02abc967e956e8fee9a8a475160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac066757adb27cfb5541f29e289ce67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ac334c81f9ebdd9d55a62db602bfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa243ac46f75ee853e8c4ebe870388f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d5ff370333c9f780520f25f803fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c816a98074ff3916df47ff751346b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a001f0ed66c730a82eb2c66ad95195166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425086e626eb00f76b68824107f91337167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b094156c74990ce2c176edc91c743168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf606068113bdd6539d9b012f6370bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65556c9341c93a2c2c3546dbb935ba4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0048dcd6cdbb06814affd2d00af4ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a84f9e8e8e9c7bbadc2ab5735921172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945598d70a328610114ec43f6b9e33d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f0b27f86158074e9fe48f34d3339e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7db8d942bcc5a3df9b760daff1ed8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e5253b8aec0eac0f47c011caaaea3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8267c3fc9accc68744a48ffb119b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda920903adf2d05f01deaa89e972996178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b4217e861bef9323da512ba5907b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47fc23119ca2661b50e2fe9c90f2be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9b152004dcae8fcc34cb25bd77d6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be41e1a8e32330afc9d32685dd2803182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796c0d5dac202afe9026433a3597f8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddabfae906b169297552c7b74670b2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a3836758c670fe7892a6c38ed0273185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d6ad6d21d9e4d42a22877b55b31f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8161d4e03a6fb2aecf9b7a8d685af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2a1b4ea47b29b856aab32fd033d4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9626fbdc1e37e2ac1cf88011ec7fda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e9f78b79002faefb77b8d65a295b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11652fac8ed0e948d931fc96ba56430191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3073b478320d451147aa5702160464192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade7063c3434d33449635286a9ff24b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a16ce7589651b7a8e4ff5a5535f50c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566caba090b9147e888042f6f2f0b766195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697b5ebed8ce1d9f577a65476538098196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a76ebdc1aa7c826d98bad2a439c419197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dd4a7eeacbbbadaaef28a74488211198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316eacf3a9cb7d0618eaf8a5338305c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa08aaa49a0f73163b75c03a7139c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bf4d8151bb422e2edd92d56ce2513201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fda15774acd06acefe80589140b9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a145962bd161268ccf486929625c15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbebd79bbc3825ad4805729301cfc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac85b7a81d7f51e26b58b79d68e955c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fe79eec1dbad108cfb59bb1422a33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35996ff081d0194aca70b1c0566efb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bfa12758386cf49a8d23411730c14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b37fdcc3440cdd3173d0f560c5676a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fa22b209dea9f7c795a4a7a39876c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255239d74a9363855c9463a86d37951c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd342cdc1df0e8ef2533664df0783212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e1a4ea002f96c8527d94a810ee384213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0261768f749c31c7f35b6a084a633214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d827cd2a2956ab2f77057c591caf9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba62770bed2bcd7f4ab45dff85627216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51c08078ed64f4a62d9ed528deb23f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3d15be4c0eb54e7aaf987b0208912218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57df9d3766dae3477ef8404c9ccfbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a31c1a51f9ae716160378109656a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a97970d3d08d85a565a4ef770ce79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801fb4a45710b8d20562e2fc95c168b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730b50879eb3d0a387f04ee8add893223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b48524b11c3b03cd36f14159b16c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152311a122261e37885e09cb4915bd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897925c902c3dc347dbb3baa2e77e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f29f21ca7b5ae5afbcde09ceca0c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a9737c57ea3d8e8191b1579feb039228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a7abb9449eabb91c772c10cc578a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50a955fa40c9a30a470a4ce5e60c8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1e8688b581c3296641a04632bcbfc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a40957c594b4dae49193fb76f8949c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aff2c85054f1bbf6cebe9222c1a6f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb4d3907a7a74828a54278937a97ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185c8d6dbab411ba1c3910476cd65e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b4c0e919381e9288078866b56f82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f711fa831fb0bd10dcef9289c30f73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1acdf1f1bd8705dd75c18e092c5c6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f682d1b592d9cabea77f04f1ced4297239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dc0ca12935ba1ff94996bf0f4d56a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf55cb21884cce474929a41ae386116241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5707adf46e78a346f7a96f6514811ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c995e31c5bd6072cfdb9974c05d0e38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d2bdb8201122b62f0b30f748436d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97082f6b7e702da2c4ef0ded0d05af78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321e5e36e8133f1c469d96244ccfb70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80f992c1dbefe0249aea798d646307247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f37d549c70d1d6b22046aad60f0921248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e41afd48e09cd1eee01da4593a5844249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6340e6276f63c4b739b6b15a9fa77c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805290a18d63c7d3f6522945a6ce867251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057db9f9207bda648b59cf20b4a70e6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dcc4645565206e4d2bd0f00823487253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c633212e4116d900562543da1beec4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0aacdf2d312bf3170a8bc4bdb7a02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bef7a5a85010004185de6652d27f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23a3e605d4c4c28609783ece6da840257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d1f76940e1d1439642416285c0b4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e947554a7bd3c4c86ad3b8027408b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6255f471591ae43bd6ccf69dbfe0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1365ed4910dfc7b5d27971ddef1cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a811b27c0143615a28b6e5e9b81b43e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a5224f9243e32889836d07a8630d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1b432ea40224b103314ea7b2866f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1602abbfe000833fdebff0014bf7946265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d456666d12f0d358f9a0faffa3401266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfb4949b73c4be0dcb3f50e8e4fa91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82644b4084d0f9f3c21e5331db33168d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d7affd9f0e5d434c66e9b11446993269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40e897218194a852d650849554dda2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd3472f10072325fd1fad8df6757b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648501380eaa59a73d7e50e71c78f831272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ef7ed95509cfaa84b607b0a3ccc81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8f9ffe302bfab06b1577d3deb421f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76dca0c4164aafbae85ae4c543478e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b046af6ead83be8f8ea803d54437f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6c6f9d7705e3c20cfe851714d92d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5a690ecdc6dbbf206cc56ee0d04db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af01e1403f7badc2ac2fa8c8eb1e6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63425d038e1e1071513ec9e03a1646280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc559503e307caf5ebebab1bbdf666281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae91cf22aa3038550d4d14bc22e681282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d2cc43235fec47fd8457ceef14c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba4fb5af3e75b8631020c33c889883284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013406d30a4bf8ee32a65d08e33772bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf323d7a16c22c79f3eba351a52b53ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8984a8ff956afaf191bd64274de9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c413906f78fbf50b4246fd0a692d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204114b48dc4925512ec0e55ca8fa44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f69c878f9f9afb9bc808f15985a460290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6bf6eecc601b18bb049e7ddb811c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb406e730b0427b97ed22946f8455b18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf836f4c744326caf7aabc28e580d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf24e44222f9e497bacb501ad5c26a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae24e5acb9c8c7b33876149dd34ada295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5b819d91dc4c0027083cb5a0b5ca6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31083817e0ff62b292cc5ab0265fd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c5cee41d50d131e514d40f9ad440e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315146ad68ff655cee2319c5f1671ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cf9dbacaa07a7eca966a492add7e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc62660e122fb4e722b04a42aadffcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76a644221511b3184f389ea8b5baf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d674db7fa3161ccccd6703a7ed851303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03b861abdab087f79a11f025eec6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99844685d9af16640f09460a23ab52d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719075cf33db13cdd47b8454ef14c57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bd8a2270a1bf5836a8da415d889bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc6eeeb1347c2c45f202c1984ac71e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395752480d34b512b55a3dbdfddb61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a4caa0edad83556900dfe89c87f3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878728c19951a111730151c2177fb6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34f7a68f7a7dd01f604a9e8a69796a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ac89692a3220fda7cb653bf2d2007313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca45080229a655774a6d75a7cae7833314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adfcaba6e593e0c3c96a35976a66ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f68a9f294f99ed701f449319f36f85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10b7bd37f49ec1d4aca03009f9d781317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105f034e9493a7a2aa1bbffbedccbcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76218746890a9996ca920b176ec9873b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c6155ed4763b2c1a32b613bb918aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb026c2830436c5574a9e4e96aeb7bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab8f7d9ad7d9c1ad87e61dbc5c236322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9977ecf23fbb5d46351a7caa1b6d9df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908a86c7f2f5a017bb71a9a411d7d30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee44fbf5dce1c75a7754b0d1731bfdf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dd4a3f7b99d889e78ce7b2290f25b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f1b8b123c8c040ea420c121c78f91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1be12a268d8d7fb123a5ede23138a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc038326881a07a2950f68ee9d3edc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb695618b90cacefa1a000ea73e526330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7233b6ea64d4e1fb8eedff06aa5c716331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4622e3239433ca736609d60665fe6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07fe8d07a5efb1ecd7a73c5ca8840a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334eb653a4cb9eb713ccd0eeff95431334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16ac62235b6e0e882ad72402696d86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5f4154f24da5d2867782bf1501954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1fb6affe782f2a408afb8f74a3709337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadd98bb6b83cda010c9741ccf92178338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13bb45cc115e30fbfed77482d6816339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784bac2536c48255395d8a4107f3aeb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0148964ef8f4a413b8c1c2dd67d59b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6b838884cc758cb5187c03d9fe03e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319828b000b575c764d4bf58c422750343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bc1f8827a9b68341b857e974376de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea549d96118ac410f79c884cc9d2fb0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3a4f9a58a224cd2c804ac583117cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfe27da5c9414ec548694cac860d28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c9ce216a4a91ced41814eb4b98ffc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e281055d79212209fbc4b02633a594f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922752af2e62ceb50d72d121b647ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5646f117ef1fa79e3d4f72004f1aae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d900eb2cb51eb32ada1a737db053eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfd5c02941e85a88095296923b475d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a674ce514dbc3e40f95d2b3a0ca4c8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b0c3fc007c26153e4dd9f50a8361e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637954d4b97b87201863a4440ac457f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2659a604f0e58c0e354e33fa630fbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9426be38c347d4886fa75a82a10a4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0133c1c0c30a955551035142ca9b13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3674fe44522082997c8c93cfe061b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3212cf68c1f8090a055e216208c54b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3585b95e41c00fa362fe95fefa409362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32e7922f36031190e725b4bb209e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aae1c71c9cae395d5135aeaad11e57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072683bee0a1c5d5145afb19f107b6b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15d07d80df489a9f57582478af731d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30c4a53121fc9c1d9a6f35860469de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a0c00e4c71137f856d9c73c1b0870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37898d251680bf0477ba835ec9abd354369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a9bf9d6184e398813460f361d0f75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02e2ae187f57d38a192f70506e5d51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b673297b35e163d9ed5c138154c5233372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf86894369d905d54fba0c9c24b80cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845fd8b0453bdb5a14c5d3695e3d3fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70143839dfd4557f1d1bb36e05d95350375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d7ed3d7c5b0634202b6d5018c3520376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8ce10f5bf75872d9c1736cbbb13c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96f8e08c4b16e0f9b1b6f97639a40a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ee832d970310aed9a29c79954698379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141e8dbe686a0114775dd1dd8321d2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a78a7de10ef57d007e0254b65b07f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3c35091342b52aef6b2c42d33dff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f672830af660835af490cd5eab975383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc4e7a16cc879b037398cdfa35a0c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aef3af7acdd1e8504097770eb8dad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2a060bb384f8ed683180b080da449386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92eacb753c0ce2dee9074cbeaf47a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd66678558459bed456c1c00dde10a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da06872b508527cd1f0c3fbe5170635389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b04f4f289e614f087282a4cb3f820390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b56d7ed4318835487125e04c616a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511009bad3286396e40e3cb2f6cd741c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4b0f83a93cff0818412400a417ed0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b138d666418330e934265c16d5c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcca73a776dece1df8855fb0e9797a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c6af16be2471b46d84993d1455489396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934ea98ef0d9b3e32b0eddf83af4727397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64308c08de311585cf6a16738a550e7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a5b63ec966a2f6a9c6c92db4b5d6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abd23eba591a6d785843d1af6ad7a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c2549ef481e3d8d0dca2d77a8bfff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a8a7da5de97216d5d1ade2f98e78b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae79fdcb8d461b02ad9a9232ec459fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a49caff4c6d6777a1e9351ad1b840f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bade10c1bcd6413b4cb1ed1af826e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ec05fea8bb7c638cff7aea5068afe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f4e6d6091e3a128a70f22fc6f92c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c3bce09a98b1f0146b2031b3d4d81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cd16a9aaa89a1dce2f70a0b2315a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339deefaccb465241d9e307e55a5343410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9208024557d489cef0a6c0251ec01d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f02014bada5dfd7b1651d486332754412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022bcb3a7533f4f8acc8359c3e5e60f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b953930ac7a36aeea82b68acb3e7f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d8cbcb57ef9a0dd41b7173793f6fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb63ed7543567ae56ec25e09e1a1de0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bdc8ba13bd708631fc727c44a81d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886d247e527f8e3e050341cb31f1cf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5fe27beb6530873f6748cdfe2f842419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbeafca39525ce508a08d367ac7a7a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d970fd4cd704a4eeba1009f27fc839c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058193852251f160117503db9072dae6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962172add3d74161b4ee070004d45695423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99597d65c11c3f4b947484a7a892e872424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf74139791eecc209a1b9b2ee542bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144de0ed86f30e5882436241ad0058b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fda9df4f0bc6ed7872a4434c99bcb3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a1b1cfb3fb66ea9a15ce0e67d1ae3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0aba0358d14e447e642cf908d3de2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc854a340926d2f5547c6d74bf22255430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7adece7822997e5fd29f39906976f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ede7848d6b1298465a00042b74dc97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7be5707257d999647cf3d778e6e4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff727d7f9f01d324e2464acfd80cd6c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08bc54e4e3635d76a8a4bd2f315299435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c18c4e413f6bad81b027458587b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcba3ae3959c2a041b3a96213498b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f096a4d3f0309a0bf4c3496c6b3cfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699931b54f6542a4969062b9e9d55f1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910872f31d4a6ed200a3ac968b9575e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd12ed09eeedc9472cc1a7eb3bd63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508114337fe56d39ecb3f2557618b6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e635cc688be66f28a401ebf0a12960b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc07eeb25d041bb480f5339ed822f4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523131cdf35dd561bfb37d280dc2b57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76289d417ea3ac405f41a339dd7b9e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dfc3edc12de3fcbee250cff9ba7a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524b643704d3ca57602c76b38bc09e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67a804671db49109e1512ee1e16178449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c197a817e5125893322db83e07bbc68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075fbb0b85b8d82fdffbfb538307a5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88f75623cdddc69d4a13cfba4dff5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7ae7b0affd03f728e0b2879428fdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849029c35a9495c29fd7d0be050dc10a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ad1002c4c98b464a50d8867a1f1eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe45554a19b6ef5cc129b33ac3b1bcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709278674516e7d0a5b4a6bbaf91796457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fda6ac7aad47457c6412d7de82ddc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16011668b68ee5de651434f6ebf6aca8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32111cf95cbc50e6c0debf0ad58dc7c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7591180182622ddd46a5433b33a88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef4c210f20551f3d409a9f35b49337462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dccb72d33ea3f490b678a57ff11ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c789e60774fcb478edc30561aa94301464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340afd43227cf9afc3d686c70fdf560465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035695bfbb138eb5972bbcbfba7fecdd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a472037bc156c9ed9833471cc1cc87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489eb271741b06809fd779b35f8e1e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a27e1975e47654c8573de714344ebf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0ae2317da415f9747af83d479987470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fd0207a8c21d41c0fb572a3a42454471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378548e6a1fa180ea74e6666b78e542d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e9872a3302df2f032d99778d0df07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd32f1e90a24632cddba2eef22a269d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee005e97754e540aee4eb5d082e92e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07647eeb1865bb0fe85b2d992e041ba4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cbc3f34811401f89e02cd51a6c06e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702e621e416fed15decd717a3c1fdb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff11b6bf20272bda4db4e1debbc3b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e827578b1d3943dcfd0a95a8fe2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce7d2c8d6576f0f4ad85d93b330ee0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85c8943e301676c6c9125ecaee406e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00554e7db3330f44f286501b3a220b9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212602a8f68de59e00b5e84b2bd80c97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216f8f2b569bc576d3801f48d197197485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0945c0ba3d0b9eaf71fd871d7b8e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42cf82d4f2d31cb5c376e350b1628a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777611302a80b60e179f18afe73727a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406930412e6df995a4d9964a1073b3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9506d6a0e0ba918188ff2c3101e6c55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ac4939e96093c34e78c3b1f08d65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d126bd8487e52b4087316b2b9deee03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016af9e3d968f3cd3d8a206bca848b99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a157d62cc0551a2e77a7541c7436494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d9e1373086ad5a2ec83d95e3fa9b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca357c4be8c79868f13ce075bdb4fa40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481973df265eefff49c494bfaa1e5fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71645dd64c9008c7b1e56a4192129b6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ecd712a12926d0517e75b7d58efb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c118dfe80062bbead7c26395ba1dcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f59ad280460a37ebdb3bf3cdfae8a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6623a7efef355d63497ef4881336502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e1cf9eb213fd1472aaa8e75368308503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b07acf7e44301551ec2479e9520aa3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4699bbdc3588fe6e15773fb3ae525505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ccbe5789911248a60054e2a5b888e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470012f5a93142a066ef100ef0469521507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f1719f97197dc047e2084336fb89b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a55c5cd8ae63fdbf7a34a73e68e702509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7822bbccdac3752c086e37d055615510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3d233c36dc80b003bf551befe9d7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cc7c4797744ad9082645c8031f2d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefcf8f4fa415b1831a6d621ce8a00e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9072e09a2bea2adaafd834ce4698f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32643a665587be6f20aef2c38843a90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424958aa7441fb9622daed2c99de19a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f62866c02dac0ec760fcdd009bf60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec6ebb9110b2f68936b7242320ab45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e546f48af36c93784b64d84eab273fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbb7cddccab839b41b99f96a151c19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa403c4db1ba366d21d9106166ddff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697f5201ae578e23fe77b2e758d60f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773e488c111a4f0828b69c1bbf61f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91669f98224321c79d8ec7a72174aeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7475e523c5bbd96c7aa9cdf526c04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece064649d1a800a65a79a23c58c8cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e1b77d3a91dafd50d2e979e2347a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4d5d0765fc0240edf78c90d4467c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef776afd782aec684d90ef30bc4561b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d44e5d018765649a4a8741eff3133530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6319bb79220c40016b50b17e41e6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977217f2cb2bf54635a473b2a9e10f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff79f8afe4f23465bd4e4640de4f75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1f9b430c4e87c18c960173476e31f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb93171c436656575632619e1c7348535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413272d0bf130a118395f21827278fff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e766c2757f9749c7c53db715f1396537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541e8991b7f2d619c34ac0f6ff46697538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1c21905f4599a7301d58d4e03d708539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a05856158a3ff48bcdefc78345d069540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f06a5b28461603b25bcbc00aef940b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095d25b6f9e560eb3f4c2f80ef08f56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0541686a8dd8e74751935a3b1b7c896543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57305ab0ce23f043df4c53e0d8c0d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1225590cfab5fea79acd3c7556c68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bdb63f7f3c6506db75e8e6d952ba6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478aeb118ce94c35c80d71747162e44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d23d57bfeeaa13ee798c9cc6077990548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f65855b1261399cbf7b4a42c9dc86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306ddaf6063605b98cc31baf16eb669550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d82797f890214ac723ec311842c7e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc8f0b5f69c3e46cf44519ab0a97c6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a35b7fd01d13f8ff98a7a913725d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285e647a0e02905e38aae08c9fec99b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55b8ebb71ed14f6d47b231867f3378555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207885ed226f5a54e9eaa5ad105f7bf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63756ede66874e415dd9064ebcbd814557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21d9d1b43af8ab24a8e11dd8dce69a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656f6a4c5443774e68340a8f58ae06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3a2524a7aa69c692daa164a62a99f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b22418b98290271d86e5251aca2ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd182b4cf122f873d64f6fc78cba3d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff0a9db1c8cf1e37543497ff66fd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bfc4ee9a52d76dfe38e6df3923cb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436f629badda296e6cd83a4f29801b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6f1b5a6df48e5d97cb6dad6578338566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa46d1928b701b74e0f8f510291fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d260869a3af3ef2f24775530f289a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f188703ea310d69e550e320a9f995569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9512d82cde1db6b304c4306b85538ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0eb21206e9e37a1a86c642d961090571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9aacfa52ee897c9bcf2e54a8a5fa2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6e2039a0c18261d4266cf63b160f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502605ce52c1da505d640ccfb59a49d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ad8384558f9e4da0880f45056b448575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fd8df137647352492cb0a8c7d1a17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0516e3cc11ae8a54c65877c23b5bd9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c857fca181f01ae31f3dfcee72ac6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c245abc2dc5df74b82cc55ffa77863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a19f0786eb82c63f60fac65cfeb6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc6c1f985eb892bcd191098ce6723581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75fd06d2cf4e13a176425d7f32a250582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863af1d5b8af53c3549f16e4a6ba726583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48107fbbed3f63537b468c474970a448584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6eff6fae5e3d11fbec841c2dacecf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d8d646e73cb296a6d26599d526dd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33921e57bd3427a6e7c61d6ed72ab9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f85ac6f0388d7f71d06335e4592a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8255386ccbb933bf76ef7dcadccf52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41066d7a66e4700346d5b63dad41ee9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66754da8030d8acb1957a4853aabe0be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e22c7eefdf80e965ae616c6f949e55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadcc352f344badd3bf43379aa2fea0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac41237e9ef8858e963796c6f07b411594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086519f09a2d1531eaa02969aa68d8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b0b61903a3ebf8acaa8a16d89299596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbcba9c60502862126a618f023904f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83938dc506e239894e638da76f2aa42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9602d1c59b3f0932294f088a6d038599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9dd89dc33540300b67b18aee1b66a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4865b77dfb7a91830a4ef96647c77e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5017a8bf1ae479d9c6f9675ce2637602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109eef1c51981283f8ff335d6c28c66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bc9fcc5cc6d7e020f82458ffa5a1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f71813a907b60c97575a82ba06c39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0af900afc29d813c4cb78c09cc562606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2e27e75ab08d77af33726b39fc34f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3407df4671533cd22ea491abb772219608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaaa63f88649324138d04778345c8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca25021968168b8541c60f3d7335e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239e681059f358fef6f6ecc8b7d7553611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c49e3a1ca186a513179c7c4f51bbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd834d0f74ab5841de96f9b6e67fc3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb940f89a068b5503937b2ef3083a36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb4397684af31db56519b20a3b0e14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4282b41dad3dee1a00e971cbbc7544616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d62daa3faa9d740fe36db9cb59c550617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02270f722685e153536d208f374f013e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e99068c469f156a42685485ed320b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4c65951128b4d9e66c8dc1ebb2b60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becb27f7a27aaaabc9d5d742a8b9b15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cbec0ff512163ea88019a40155053622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4746f560b4f2c163465fe66c1cce5c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18576d5100e953b8e43d89209e82bce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b5376609e92bb3d86fdf4e303b9d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb7f31e8f1359aa744a1244a787e28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3225dce72182dd8a4c645e4d35d8a61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6fca10d20243e523d498969888b0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837a011bd1d0c43d0e0333f008a6173629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834911ecdf16dc3e5e2a472cb032940630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53ff4824e4a46624b2e3f1475357a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099b1a245f20870a16726b419f46f1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6fc624749a2d26326a3f1bb3a4b90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f025ff0d63362c41e4944ece2d8f13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67fefcc17c9a48b29718ab8afb3db3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f6a3cc45e6bd03c3eebcaa6757f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bc435081ca12214dc41e2fbaf41fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f0707db467a0ffe85f2e9cf30452b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb106a6189d69904ea229aee205d31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd0fa5bcbd0ec3d63ad4a78e093f6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7d48537dd3adf271938dd3b3b7798641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79868face9be1a19c0152642dfe7c3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c118a5ebc48afe75e9c531cfbff59f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dddf380d14cccc819d023a17b7d68a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f846e6c5656b738dfd01fe2955fff4c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b7ad3f18bb4c94dc8f83b199e2b39646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc57458f9f8891dad23d8db3f2ff80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6165a4a62c57cc223da13afa29c8e6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74121495080b97788b8758a5e1029b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1a6178813d78f8decfc6e15b4aab2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04fad2c2c8b0534f2340825a6ad435651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf018151a50b13ef080ef3090bf77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c63b88d36d8166bcbb409c75fc28d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398e0a089189d24abb8114f218954d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca2285dc7a1784603c25815604754b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a132342aae6547266a4afbfe08b7676656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bc80db12ba56111e3fcdcaea5d5a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b622bfe995785041a554bfc38f02c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05381cc9d5f0461e731a45b5bb6be75f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed767dc4216bfe090262bf96d0053b54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69af2777eac0dfc07b54ef41fc2cef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f0c0c42630e1650426de612d373a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64492d8b30d22045ad477631f089a538663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1e7e4e94768b4b27b4d49a3c7d302664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b933496a57761ab1c367aa96e3969d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaabc7c86afdecb01f5961246c86a2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a90efa6f30bb15792b91de9a23d876667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f53b85a2f614a9c99fd46389eeb9c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50344b9ee7469404275ed751bfea104669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f6f695e3266341a9cb7295f77983c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e6b0f51e354e262d73be604b70888671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0722e4ed936acb206f890b2c35ed26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7171497e997dcc237e8159069ac5bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f51d676ef0caa89a3522097516161674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f621ef05954defcde32bd8e69a561df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064bdb53398f8b2b3c0b936b16dac36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e062cf64bf18fc36aba15a2bcdf1c4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d68d03ce27a3248c2c8f0990d99e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc226884de326732e65e81f4c5a0f62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b32bd140b5064454d04bef5f5031bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296de5ada1739fc769fe13b5175987b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b450e71ada55b288d117ef0c492cab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce59b395b1de57795fdcbdc88c1cd1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746d73d16910bd4ecc71e849033587684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9667853f80a1fc621bffda4b7e9c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320531bfd10a667c4ea22989d6c9be7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0b996ff7b7c34b537ff04d6e6ebfc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955c257a4107eaf9e6871e44f7e26cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91e7324182a2baaa1128d075d70fbe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01aa4ec0277af6b5806f420c39c3b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fde9d46c9d96e944f9c8bd6e171ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214bdb1850a0c6930e84afcca0a2700692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1202d38f2202e31025f6f3460e1c06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb3fd836de1c5abc845b803e182b09694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00aaebb0990448922f5d23e5042f7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a12b3b8d590d366da1b69fd6f492a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afba3f45273fcb74f3b7b722db51db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a532e642b5b2106829eab36d7589c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645274b0abe666ed33439dc338f544a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc9a95e030b5661846246515026a06700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec0cca84814713f94cb819c34d34c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaea10d39bee9a9f4a2a0eb1d57a8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153fe6fa410522ff48cbb059f792b38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285c25f3354c8c23b219f238670b45b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3ab2b17a9c2f8ab88fe13061167a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f54b8eaa6bf7231c8510304fee00a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ecaf5fb04ea027fde7e9e93f63e2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c9d4496db8e8ae9c9197fdadc5fba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5b31fb7f4de30ab6e85f659e71102709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a438b67a8071d8231d1bd7442bebb0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0cee04608af26674e03b96c214328711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3a0e5caac604996fed09d39a54460712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedba0e444d6198d084abe8a645084c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133ea91cdc2ccb8cc47722cdeb0c83d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e870a1689d0f996c3ddb873038f84f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b252f4bf35259029ef230e806a087716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fab9e4d47b8ac3075b3e95b2bb7b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ad2519b6cc7d1ed57c2dd7d0bfb19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27eb14415b06302caada5c614b8baf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b7936c33acf6d36b51d794470a377720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265e461ae0b068df2da6818bafaa59a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b495a6a0103865318644b1ec7b55b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad50bc3b35609795def94fc59bb46f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d423275dea505465a42854eee33c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6c9768873a93082c21a358ad2abae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927690e5c6f1c583a67cbcdb47d4e6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95efaaee5443cf1f8bce1ca04050d72727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01c37e2ef9ae8a79fa0019617b6110728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce04c60d7b4adeff466e17cd3bf7b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a192814a32e2c19bcd01fbd5e55e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad7b61b33e0d184b38354c690d4ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e45e5e8dfa792bcb3164772cb8d43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec87396115bb52500fd614dbfc51a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e193729777013a5259df08c6ffbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b899eaca334d38df809b9f971a5c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69468475139a54a7766d005b6f19f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503819e4dba1e036b90b621a93ffd826737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257ed36a62cfc58639f0c1e04cc22ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a66afe4afa322b22abe3c087d54062739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697426e85f292b376f070cfe695da671740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ebdcdaf56c3646f7c8d2b2dc73efc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a69d50a8f3502399362885191b6e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ec79a70f5b6898f701af70ce5688c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9daf9ee6304e9b75aa237cbe8056f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e250963c0259a15fa38587c12cebfc6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e45b1022c68738370135e8cc7c373746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bbb3e4f960b999df9331314bdb960747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b735c8188a28dd95079023585dd3bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afa0e9d58a301612234277d8827350749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8b71d01f9e518f46333c8fbb412d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519a7f24ad9b91ea47c32a2004bd05a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c8c4d3b8befb0deda4e3ca40af6cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73da60c6e08e7e3734337d8e1340cdf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b055d857a71753619312fc0a2af99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b6d68dd2bde61c401ff93370bd870755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb771e44293ff76d16cddff63bdf7ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407410ed7d1d96af85d638e9e6231fae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640edb9a93ddbf9465c2c05e2096a94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d2aa1faf0084abced96b35d620ac0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac107aedb9cc28a8adc8719ce62670ad760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae33a9946fef3cd7582bac610f696a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc727c1b017ea9fbf82c91733fdd52762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3e60e6bd83d8dadf3452eb850f251763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242169c4f8f3de609530016f3fa7068764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22b68b3b93f203ac8279ae94af45a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfde4a520c09db2ba9d2af26e79b9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c83221a34e7805034352ab31e1b30767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd367610c3c24053cea687b13e9a07768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f80140714e0a9a5059e7c7ec624aa7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f295cb43540ec7d134e5dc9774fc6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835542abf1439e98f6468605a86e9557771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fad424f8c0231f04d6d28c4b14e6d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31169f70ae379fd25a283218f7567b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fc9d5d76e460594891d25c7960d59774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662505d063ee75f7c1dc8a307af3468f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0679025ac459f105a37547abcdbd9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9833165a15fb59edb49ea777fa1e2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc44ddb8628abc2cba887c1da845d2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e81d1ee7811e76154496b69c7cbf03779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e080e599fcd0998671a522d5d2a7561780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23a80332e954482e107b8de7be424e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a63ac7ff69f7246419c3358bfe9153782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec660f0ad74e38aa1bf3121098b71783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4e22e655809693a16eeb79993032784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22721c1198e9dbf28c39a4b303303352785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c07023ac081e1e2d8095f44996ccf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fae2ce39f0acbb14c6cb1d733d36e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09ce0541d7884e608c510a83a5527788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b06a2187f7d58c3800b69689444944789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56e45ef0525cd8985cac1cd442939790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9677a605df3015fcce3c538f04fdfca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd58a1bf65e318332d098aefbc8a2d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3786c1fd3dedfc389b5baa307b30b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55672b60c3fb6e6f9a4fed5ef2296037794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be674e9be5c965f0dcf445ffd70ab795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426211f8ff8b569ef9dc8392873026b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ad0d44ba79ca0a85492c52800b3e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91622e5f34b7bff11d48e1f421e4598798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27932c0acc1dbb5f659de9f5eff6909c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdc7fe61cc1a60cf4db7fac1acbe79800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f5071028316df7b7005b46a77497801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7723a4a0699206e9d8572c156b494802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729672bf8f32b4d2217a375b2df436803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4193fef1b18f9ca2c8cfa33fa05d00804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b1ecbae44643a92add561bbbcfe9f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c1c5a51d3129ba22e060ecae8858e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2afc958cf247fb45df4b888853b75b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dec86093add31e0e1768f11cb61fa808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ffb1096ee14b872ba1063cfef843d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c470dc0b8aa1f1a1ff5650bbdd2506810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309083595426fb0498434a18540df017811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cff4d463218eb9d49c042bd307d78f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9843900047ba81da130c418bd10ce813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7862c010a40b6c1e5a4a01e93de92814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c338c89b3b58785c8fed9347136424e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de3803c9fd25cc1225b6e74e40702816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc80114f1ef6b85b5850f755e9d48a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3976ac26a3af2eda54ced9b2ffd6a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c3cd087280bc09c7b8117d24aa8a4819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e715b7fda0af9af69d965d193cdf871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68b29db9ff623f57f499a6c9100b762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c21de7d74057655554cc2f0bd15f4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19532af84245fccc89cbe16c2e08d9734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1d65e99903e954613a6e02adc64785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a5bf515c3069bc9cb4d3d1ececdd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62246e569800c794f37562c4039dab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7816a08af275773f7694a012b43358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dba62edf2ee74191d341fd9f4c5c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4508fa294b09ef571c9eec9186b93910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f288c2deb54a3d93294d240342fe2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d7f9c277efa04a8c2ecb56eae6f1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26c608fade468aba435a9e8369b72713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0dfd0d302fade63db6d9781d3d10214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f45332fa5b541e8545d269bb31eaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ed5cbfbd1394da0ce696b3e41acb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40fcaf0b4eb61bb8b05dbf52ba8ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fa169526a8ebe478dca810a4f993e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806085c218dbaeab312e818f7cebc7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83355e89c8816a79e3061dd82d7b653420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db6b4631d73743719bd6786a6e341621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5a756037d9517d344ff6567d334722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edd4209e95374476516b2e6b9d588c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25276c8ef8a155beae56418259ae0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f487e16035be612ee851d5d2e54e26925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7016ba1b0b848b4dd93d67dbbefe826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c13d4798b6adf5f078014c6f8871f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ba50aad4f61ad584a9d1284b7fb6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1f5a5f7a65f94b027e91a59dd175829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5d9947797a033c615b87f3cd2cd8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12c443af3dac921958adcc836f23a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec1aa5acdf19129047aac67d62d00832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63369c343d2da933f7a3874eeefcc0d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a44718c826ea45c277f98f4f5f54334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac56314570e86b6dd65d8df8ab510f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733914b6fdcbaee75a0cb7f8c80df1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ed4a979406d055811b97698c14be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3fc0c96aa2e16901e564692e54f7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ae1f5c1b17bf6c59655c45a27d04639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138295cc2b27c8b2161884132a274bb540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe18ba63b974776a40885b7b8aca76341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b371138cd8078ae73f8a0a924d91e1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51015ce9c2c4adf6e0e86899cdd2342943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2732cff970f73e96865d30dacda70044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3be9cdc63f66ab44ec90df5eb810545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5e37b9016cdde1741c2efcddf86bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef05fe4453662a58056fd3e513499f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d42f7d03409a49a91009489ae783648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5fc2095344780c8a3acd1c5f66bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b3e4a063a18619eb8a91b681f4a5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb435d35c6cd63101ef25219ec3ee16251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee77da8308c8b5f9de8c88648f0047f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158ca17ce15796aa6dcf0448dede9c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3831194ef336cf7ec4ad9d47c8e3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c34160fc2469abfadf44a3b75db94055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc7c1da9bb62a2e2a43f47d1e33ce156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d650f46c3d9578a2d9c52651dec7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1926714c7ad1c2485fce553f7314fa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a5401dc87c897077f0bdb4ad99b2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6b4eaf753da032e1408cde6aef9a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a4924f5a9ea1279470f17231ada361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aa37992dd10584443476e8a4757fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae425070549158908d9e911718a215063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242a8b180fea55e2ae589465ec5c2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8af4b1c52880022648a4ddaff6b72165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423234d0ed317abed1a20a346620d1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324f58d3709c6c33a8991729e4d4a7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6705fefd1e24326ea7b11de06f44268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f61822a39177784bcadf1c7e72b4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc86462551d150d82da5f1f4e4d7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d914b36b7df0a13e2f07c9e3cdaf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eb126411aaff3a10808ac5ab63b4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47f220907f13e0604d2cd39918002873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784c495524c6f038ca5f4360e05347c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afba26fc13a498c95ef63916d9196075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b4192ec4473af1358238836a6589576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467052fb14394aabb0a35c404f90e5e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8818002fe964964f1ae33e0ee4a2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fb932f835bd2986115b0bb46d118679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf92f5eebb50a2fb60e7850cd749d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c57baf93dccd844b234d895e07188081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d511d6d7b78918dd8c7cdb6551dbd982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf6bebed04f081d9bc3ad7820a52883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354bee436c2587fc00094d3547d177484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3fcfe9b3680e00f1e47585ac29e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac168a96a56ab8f4e50c75a1d7e4a92b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1044b3b9a47d0f3e70700803d6e69787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601671a23c232596634b0c498dd5700d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a933e3d9510e019571ac551070c126a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ccc1f2390885467bf6fd1fe0e056690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd472e7a7ad721fb4890a4725b32991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b803558d02c5d36d3a716050081992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0279936e08bb4e6340d7e6f361810e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cba44f3e0bf8371b441e7027c0cb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1fb1e1c8b457b6bbe13abbbcd699395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f1b903803d79d1f52f12aa719211a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b891edabb1f6cfcf0c1c800b7b4c3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedd329b301bf1e3abb86f8193f0ad998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fceb1d6575ae7bec9a6e50695342199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3118b428f95c4a82ae373cc565579c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51705feb6f85021ce71a3c25cf04e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfaf16c1ee1cca93a695ec1ccb3d0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5e8ab7aa6245b9435207bbb94ffbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc190b573217240777ccc59e22a599104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa9fe36655b49a35f49ec35cd1b3f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d3a05227255a3576f9ce3f5120e8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8d4fb989040db0836b8c6e2e62a4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c3c40439e1fd3727192b0345dec5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ad888e7f59ef7e9e62470209ba07e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be04ab21f1174fda9c50230946296ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f9a5a46d5c600d9d6628126113d59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ffb5b0984748f9ec4a136eb72bd3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac903c152a54b28c3639980e47a1f0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ff491aaf2848b52f6d9b547584239114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab8d50d1ae1ba4898af716326a50c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766384f313ced2e3c89b4a98ab40b3e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794d4010cf6511e9c879126f35e80a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58497cec0696807d24620832171ff25118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60fb1500886d20aa9860f2c93066f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eefe21861a293891b53cb271de3fd2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4187f8cec4a61f805517bfe8f665205121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ed7b8b94207052898e69b106432d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99db8fcb309d67cff422d30a8d421b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904e9bd4bad440407548ba7d4aa53da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5af46aa845cac776ede133fee454aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799904244e78cd0fdfd33f71512db7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e17149f14d5b2ce5b341c712fa90e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c66fcd4b9076079f8fd84f65e6cbab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95460bc194540580bf17699867d3337129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd7ddccfde4cf0f2874b3aeaf6142b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e28330b411f4fba22e21bfc95b0a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3a83d44ab508b6b60c5b76fb5059a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0978a62b3a9cb81277dd9057d48aaff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdd97b5ba00c19080311a1d716c4af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df0b61bfeef9261ec68230cd737195135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da1ad0dac4c5533727bfdc6bdc332f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b46557221961c71b121bacd3c08cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3185b72c0ce701e43355ee217cd77138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e49a41eeb67f5c0cfc89b2523d66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba36ef0fef7ff4a79cc8f63063e375140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde092078cb2edcedbc3de38145f2ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531f6b9b29f2061fc72189d4513aeea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdef40907970b8e21773a9d9539513143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb571f46e33dbf81f02728cc91ee5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270fe9ebcff1ced9cbcf7d7648ad647145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951d8410d898add1ee2ca93209dc7b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f482ed1d455e2b750463fd6bde49d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72896e72b73801761b45ff3d5cf17eff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e18aaf4b7517846d79620f435c5699149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0823513a4a99b06771a3437bf532d6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba1b92328faa64dfb11ce428eebfb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a28af6576b232225a36d9ad3cd0ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e220119e55444a57a25df5dfedf01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb9e70e656bc49c189f8b4f3834367154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455cca7157fa53774030fa25bcddb94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea8de4267b586b59e0f714ee98aa77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219b86e08d7ac1a654c772228f22958157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2ea83f3be6a37a1df1c1891007c10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729b720777349496efd4da01fb57471159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11553d858f8ccf405d7e5ccb6d3cd064160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac5c6b13a463cb15aae12b27db6288161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0894be2a8893ee6d2c59c7833e15f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fea88a02c37e13a9958c810b2bb633163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ec4e253acf04159f33a7f5a04af37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1d5632140ec7150b328414fc41c4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c10d19cd45016fe60ed1ba546d7a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c502c46fbaf1f3743c59fcfaaf27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adb590583655d71fa17f1cbcc1825c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c346b7618f8afe3f6d9b84ea4daea8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c0db941bd27532a06ffb715f2598170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357f1eb94f36ba9780be32d3cdee1dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43136b82d87129c9e3f4c24de8779e62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d9bc281e7b50158e042c704f39413173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1765c2f08c8bf2de7bd4e7a172b1470174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c858a5a29aa216843fa23f834f9e7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10656b410b23a85129cdaf8cf4e1805f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ca85ffbf997c3c924ec6260942c1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400ae5621efe4fb749e8988dcf079f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9427eab6a0f17594ad61cc95a5bd55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e28c1c5f3679caa47ffe7f7c0447e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc15c8bbb04f3e15dc908fe7ea7b48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c39c3d884538e0b444cc3d1361c85b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640106bf8290a715b3af71f966865ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc2394068d4ecdf6a1d9e933905a6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd02d843242a93c5837ab267a63f3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b989a94d24281dff5d4d14a32e71ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd3d330053f79340f27ae48fed8d22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c34a79b1c1841b4f184c230f76a3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb51d42473d4b8dfbac67885038bb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec09403e968cca05eb5f7217f8f5fef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913729f9be8e84e5e35582ad83976c6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7259fd9467c029bb65a671df1f5f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9f891c678f0ae64b9eb59ab9d2286193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9219aac2333208c102a90e115bf1ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff45422452a2f1e11140a051530e3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca30c6deee22884f3a483019b38cc7b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321450ff0dafe9c6fbacef57f3b2565a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5203de365a78af57a44bcf7e5f6e65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f9e289748ffe8429d7248f29fc3ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866e02a46cb367ca04b5c39eea3b945200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbceda110f7051b4983329f97f9b10a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2c8af1f9375d72ca067206f393fae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb72c34657e00f759ecc9c6af30782203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc232983b95325c6134f5fc6df1f41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3561d1bc761a9c07f74f4369331ac9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87bc9f9abaff8de83780c36e5fe812206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e4d29f2f5299e4164e79fd7f46c59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e95da4309945a02f0ca3743b3cba2b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad209b00ed0fdec32fac4d949e973dce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444a9985ffe2c0f4e664057ca25a8fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff776cb7d8586eac52735aa9b8c69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c40783d264dca393bc539b2f563ef2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e240abc32b360f802395a482760d94f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec27852fcf715cd6994ddb2d7e8b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be60d3d0e13cdf3608ef09b184add0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e94759a28a951489b660aa13cdf499216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292265c672aa1edcabd0abf82fc809aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057a14432dec2fe834c85c65c5732da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a3853d3700e467555b38d0875acb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c095f5a634ca0bfa19a6dde33bb659220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88de697e0e398171283f67dfeb5988221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1603214d9e4132206d849c3e9117c4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1434bfd55fcba460436012c3dce99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7325630eb9aece9a1c8972f4114c85f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c576d3be48cebcb7fcfdfaed85ed29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bbce109710b6a34b8bd7152b9d1d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fb05447968ecf3e418dcfd39c317f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fffe5141f0c08b149d98c4c858145c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b4cec0a4ed9306aada5cd590ba3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d744698b2ee1513c63edbcf35ee70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555145ed57c40bd3ff0d53a3fbcd367231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd3daa04c94145f41e5f0f9f9ad09f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74e54770ffb5bb8137a2465d30841e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cad3dcaa4a9d4c0a9ebbea7be0a930234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f8222985c2707fac6af260975c2e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c701d89f430fc310640b1ed50c68b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9190025cbb4221ce6640501230f65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fe041a1cac8929fefb74037195fe7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f0d54ce1dd2d685db21a74f27d6fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d0922b7187b27123d072b35cfcb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e502138332f550dd1251e7d8f2b59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f3865e5da44db58b3d06c6b692cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0ce587105f77cb038b4eefd93d5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f603892dc535a8ad2620600fb101b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a6b69fccd257cfeb9df4a4e0b1582245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f756654a2842c1cef2d9471ff8656a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbce6aa951b2a768e1d7f2deb97a20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc324513207968d06eef2cb720fb8695248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c475019352baccf8f9c92eb8a0f1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d1ab139829ba1ff9b8445df50bee2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f13d898f231f21f2ee56c795bb456251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636b51f2358050b973960a51ed43822252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bea4d1ff9819614f01a0925661f95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39734d8625960953708b5051fb924254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1624345586017e165804d5360e69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2df0184fa0a2f4b5cc2ae6c19fa472256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1c6d826fcf2d38ec909e69f035ed2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c95393cb504ceb0784a6e0e4e395258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aff6e367e275b44b5611310488738259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060458694c1e1dc4767085c484ba835260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a214d8d141e5acbf46ff7986cdb6e6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eb29fa323a2ba1f55c6393d316ad9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73b4db5bb25dcf3eebbde726a7c033263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a56251ae1016064af84dde1d7d8a06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3659ae5e2a7dafc7e555239b8ba71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc3213740009c9db3d06487411fc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621d8d4e8bb79567c90b3ed91e5522d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f63594989515c35c2218579c99b77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336d9b4e214ea2d395535c5c5e04bbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c90f02084d9d28c54de645f1c9a322270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab058136bf22f39db5386f9a3723e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35459c3730e38b195b1cd8570d9268ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bc196a528a8f377c9ec05d0dda777273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29501f0dde5ce7d3024d094bef28d94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182c213973d899bd4b8b1d4cecbc3e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b5d657a79d30e0e19e9f90d2ce5d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b69244369576cbcc6c85b1266170277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546ee085638424b90f189ab5ddad439278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507bd74d594358a463a50618099cbed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026c50d5be023be500b8f1eddd4ef62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9623db122c847077c035132689cff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482ad26f395b7818986a264f49167dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac836ba1e54f9ddb1f95704fcbb3631a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10ff2a08e90d486100e532ed107ab2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96780fcf31f6f15b8daa17cbe27147f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236e46cdba2b401cbbf4ebf2f5b474c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cbbc873b788801f8acc6f44163260287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed940c09f2a8135814c062ee8f477d8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3867888b6d7f9374ae82c24d094ca1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d28179c688db1ec85cd5695295c80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7014258e72dde77f470986601826d7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107acfb6cb785c0bb964a3f0d2a4bb15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b4c0a86305d7d9a8dc3aac0ac56bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14e7911dadef88429e6548bea38a5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b693ab55b6684f1f824cc13d9067b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ad2c24740e55927dde26337d7f9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939036cd211d3d96b04381733a53bf92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c94f9660a92a3847bcb4fb9da324b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089459bdc768f973d63c259bafd3192299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b60175543d1ce86edd75a572552f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebda2a829b0b58502ba6010448cd125301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577df41627e1a591b4ac99e9912911e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866d44ece79e2cb2bfe9a4e720fd7fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f5e9f86d488d83e570d4a7a04a15a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865acd1aa92d31636c05540875be6d84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ab7bf3d6b3e8f479cd539a97b7723306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b488cb56f6841e7557ebeff3a0d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086fd846e354fb6d57f23b77b41405308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15e4d688e176f9ec333db9b4377762309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2962ac6be243c5fee8b1b950b3bc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1594ed6f75505289361edf67d0f112311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cdea44dd7cd54aecd50fa0645f062312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993fbbda20939cf299f7f6b04a84d58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb9c9ee711226266469164bdc8200314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e62279d71a9fde7b9bd79093f9c950315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf2a4917da5b63d449ad5f44ea0540316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d757ad0fdf002cae02abc7c6ae7ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eb93c4425f9c239bc7a79188b5523318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689be72ca8b0d9ef08ad4d3b0909aa57319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019fce20e4152121b3e49a69fdb52db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeec3d0aa43ea233762ecdee83c402e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecbc11e9b8945d5d0037a30a4b068d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591d0ed0b5bcf01fa3f2342612e360d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df26754892a73c1001914b83b3f2cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f2f75ccf5ffbf9dd4f4ed608b5ce5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7567c05687656a4c4e0549f930e021326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21da5ccca25f6bd4c97770ee4f7e11a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebabbc6cf46b3b0f563adbe7fbf326a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaadef7eb11291b3262d22e4ebb3614329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367d60328af4a755b7130a08bd2db46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e46231863894a21edfc14bda120560331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012aa53e45594664a32fa3a857c2807332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8bd9b1eb0d1977c0beec8c086d09a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0351e6fc4033590afaba4aa9f58b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36619ddbaa9caeb125e90efde9dea796335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df09f56f27cc6697c0b33f7d6c031336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469169def3bac5924537fca83adc2ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc228af035eeabfc71aa9805b8976b3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2031f1e77e3c7559e7336af91954c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3f22dbfb1a90010d8081a28a59830340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328aea319b6c75e93856d832e93111a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e8e472e04f1fd2db084248bebd597342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3164c989618d3aeacb97296164c62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6214e17cff93f4972b59d5b942de706344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5607b758eb2f9f9b549cea9d730616345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be24c6330be7bc9f987bfb7a5c71ee7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8f19b502228f07f5edb2bcbd98438347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb3fd18565eb62ece4bdc297e5474c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802d25f3c784926350ace541852a37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77565cbb468b5b622f32bc15d587bfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983c6dba37e8374e1cb6156431c9b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062084ef0e829316141233d3bbcf4ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eebfbbe4ea390ccafd9035c3c16e32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df1eb27198b28d5dc127958f580164354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242fe30ac431f509041e29bd22371eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36891f225fdc6ed8c1a1b384a962deef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781abccfa6261b429a19b95cd60822c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f612a4bfa085db03168b41ceb8f76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a4558b953df027e1a5a1f73acb95c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02ddb0754c380bede33df8fc213f10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11afe66577318a7275b9083a5e951c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e710b7549ae95dfec248d9e3115ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d460d6dec5e65d9af1d92b458198b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c97fe592d1fa39eb26317a444d9ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e86dd958d86697f565a17495b0ef9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41806c4186f1dbdb3aaddd209c9607d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c96c1469f46f668a05bdad98073c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228036733df4a6c0287da67b2c5996b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5f89b76e190b69352811632269a8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9d1c41c89a09e310dac6171d17d17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c0e822eeb205f61a4b793a929e201371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14f03c8b19d957d036dcc102b3ff0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329d01eb0554561c1fedd1c43327ef5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f9427eeb4fc9f43e53ff651037937374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae786cf8164545a987bb2523a45ab6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca862d75a78f507d0560659f509c43d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e35a22299358b960f720b9b24613a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccb3bbdc238b26de55000e15e44873378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67152816d2fbac21a2633c2a9a72bb19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd59939464eba853b6c082bca50d18d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00227b32156b4d66ac0860a17877dca7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0dcc9ac69b8ebec37dd63b3ae72ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa4eb200bc25afba90449c350f162383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17393a8fc5588149f3fffad069303512384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e7d347e2e7f3c0c74d55a5b57e536385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8157ddb7cfac6f727610ec5c7df5c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcca7492beb140e820bd1819731f9a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8397a76ae2c8c351e3b70d4b3b97326388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eea786b63f1072155c823fb2d2425389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb78276a2384b344711c61b9faf259390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec784785d72dd334872f585b9c86f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d545cd39695ac17864f6027a560c7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39f8f2af8171e2f476f68864c50eb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59771625acb4a61a94850b75b92724fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e809e3735cde7950546d99378bdc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0ffadd7ef4ae3292192b518396a1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90879829eb04d656370f26a2c4bc6d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e63b787522de003f0976cd152a65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be80522ab8af675ad61045abf295da0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5303d8e0f1a508b41e5bea2364277400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a08f8d02a4d7c202a74307d886c01e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca850f4bf9f7fd40d41fa7d0ec9a7f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7176cc5256c2daf42dfa798fa3063403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecc0a3b81b680af636facb1df5bbbc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46cd2bcbbf1eaea7be9ad382c9219f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0145659a5eeb9f8b0e4612b77c32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8e28c803ee7c046a48bd03ee2695d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd60667958b3f28dc662ed673436e59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ea68260d8059062586fa9208d851d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aff5a914f305bfa2e5cf8253c7f0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca42b9166eded076a8fc6f71db8d98a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b30ed781db44613dfa1752b07b48f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69822cb8f9d96f8470bc4bac817b5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0785bf39f3bd3f4b9d90860edd84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4abe66c73c6181219d5a9acb9139da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd5fd29c344675b8a51c9081f6ca51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936867d2da63cede60b64a5c73ab00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cb99b14f86073c0bcc8ec9fd7d3fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60641089e3f3092828f7b4f88db21c4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc53d2e19744e58fcede670451b5c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9e15fdece5fd0ac8df006ab07708d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87492104c2d31bcbd53c5ad303c9ef7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d0678c35e2b8c849fcc85061fc9e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42582b208ea2dcff0623fce4b68592424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3a074cd43b1b45828da5fb4c6cac9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bc14c2f0abb930e25cd6738cd8b58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de4a4ffb5cabe9bd26c918350c975e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7da4ce6b7ebd726a62d3cae0ae9e06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ab78b3fe52e2b727d34a7834a4f5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c8f19aa926cc585f9b3182c9b871430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06dc632a959d688be4f67fabb52dcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b67c811465465e90f23c75ef365280432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292fb48e93af55dc49ddb1fc3f54a0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab1beef3391a0fe70437b3621437b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ea3dadd67e0b7b8a25c219d45a5b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896fa3c8b4a96312f16c6d275be1be7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2be7df20b01baa5bea62532806b027437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fc0877308ba591a3b463578cb772f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a6cfc87d5acf65fdd119282e02080439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda3f17e068ac67168a2c3025be7dec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3126d659e8a808fea079cd0c491097441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4bacf5da10398c7967bc13d879319442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebb252abfc3892db65b25e3cea4ddf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f08e225059e38c5a1a2659576d9d07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4e18eafbd014a98423a83098037e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae60a149734c639e77a9eaf2cbcb5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359c12b603fbf023d4287504eb6b74a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a7bf974481a669b598c495282b797448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4db0b58e8e2979cf8bc009ae6a3b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050ddb9e0b42207fb6353c772de7ae1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a113f1a99df60b5d3b39591a4cc7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855fc0fa98a33ff7298f12d19ee68f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bb1c174a0b3049a3a176305f8e5bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf52df0c0003f8c9f465b676509364b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3135af5b5ec42fed57a07468fe7f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4ec9ce96efcd137d3ef6627729b91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673961cbdd3098f481c7f1830dd5781457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612316bde6ed5a2ff54350828f4ff7ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4755579d6c082cc53052fc80eaa1a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c54c708ad8bb8cd1ddde2ec816dea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dc81c59f8433592dcf37dae4bd6e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec75e617289728d7b984654ff9b1560462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b27fc4d74eb2f8a36121e4fc24939463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c1ad773f32b412b9b732b0709b529464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8cbe862d2bc6513d5dfab763ad4fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215e147b97fdc7b30ebb676f63d59a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2742418a8f0570caedaf5f4e26267467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932fcb9a7fd083656899daf2f2b1dc7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aa164578f2c9f545e4d2ecc88dd12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229c35c1207033d76e13331acd62744470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3abf525aa25c4263225d80e11a533471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6a1db87c69ecb6a5f9f3c077a537472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146f5537565445eaae15db2cc14c380473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3ed8e0b4bc7476e9950e38f77317a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045985e852ba041a7b97b6660449606475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e56fab0a3c68d5c553fb7467195f65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b190f57248372e1cdc6b352f5b84d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f84ca5bd4b350056a7bafc540a801478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d4ebf60b416c1b63a3a4aac102a20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f7c7e71c07891ff3c1a1b5bebb361480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e3d0232c1234b7af32160e5de1567481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298466134f370750bebfae98f5c31ab8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041df51fc3530889cb19d8d9a10bb696483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616436edfa20ab0bcd12b896de00427484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a86b22ea237aef33edd61dda54888485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903e0add264092ba39c9005cadb4a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87fda659250962a3691cae7f452c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0523d22c360edb092fbeafb65f6bf0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431b96407df6ccbd684d00e29ec2f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93556d44d1006305ebaeffcfdfe2f3d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfac12aea5c5f6e5aa87b745fc21bf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db70556217b080f98272449943b3ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6b778dbdba13f9cc78a980721755f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525180f9089d0db22395ae2982b9640f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca7f1016d162a11ddf0d0631dc5c83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a91ee8989bb45d96291d84a7898f63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7d12d44dafbf0b21316c05fed6302497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e910b4bb3d6050d49e82e11dc5157a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0dd9ed923c5d8b11aadc76cda9d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc77903d46c867f96ecaa15ca0495500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82f6f773901f2769fadb79c2e8365501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f695cbc53095488b7ce3eae8c91c056502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef523e5389bbad8189d4834f8879d41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206c29da5e686fb6b0367b919e04837504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569c55ad89a11677890e0299f6cea36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b739d5a45f627081556399eef0f42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950cec7d602f64679987a1a9fa77c0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbeb0e9a659617daaebb2bc1a66e40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032699d31fa48032badde2a2921ed4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48606289a941f65d75f786fbe6c02c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f168b03e333d97bb7b729667106cb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae35ce89cbee4df76c9e599e336c66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277bdf62eb92aeac0ed709ea72be8c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949811c2bfa4f2427c7c078a7fc3cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab72840990ff05bced207a2ce76ca9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced2ff1090765742eeedd8bac07b2eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74106bf03a2dad86b678a717c5bfa6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d5e81da9a3b4706272e7e8b778013518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b77e1abf0fddb96dd0baa9a6d303519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a71715a5e0af5bd51bcd9084850be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60eb746ef4b434b15e43eece11cccb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef73eef3282aff5aa2939f7a29201522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8bbb9715c1304acd9b6be40608851523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f344ce5a57652a9a06640df2d10e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14eb4ed19baa0f68f1b93159d2dcdc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800cae1319bc73f7a2cbec40ed5527c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3e0cc3810c1d73bc48904f61ec444527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a5b147e15c5ad1d1605f2495d8a8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd77243ee1dd3402db65d86ecc74798529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4d7160314438a5e96de68e1d6fc11530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfccc9e59ab5d89ec07a7ead17d10e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e361e9f377531950a87642098748d31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d35178ef3002f40ea1daae4d097b9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3040cf6da788c5dd68a51da5889267534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f644eede8093cf01065873ad514ef7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2265ecbb53460129e32c81b58fb01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12d12e69a081cd93ed6d18b69e92ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e351c4564e8fe08d212415a2f6ede4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71bd165220d15d5c29ff396730be6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec98d5a2cf5d71da9281ecef1a2c6c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d209fd8a1515b1143473ef106addd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b1a451226eca3ca7cc6056df0a07542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5542fc8f3d3831d0bb0fd38cc35be6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979bb27bfadc7f40e049e6c22bb7d33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd20ac0cdd6a3b8b5e21777e067f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e81cd3c7ff57dc8b7d6c7d600bab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61ff33e2226cd35a73d96456c46a14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c8ece8541a9def8d762ddbe0edcc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8820c3e2105ddee48477ca78fa48e29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a662eb353b769d1ab42c5365fecf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c700150298239e498963ee010034c9f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd702033b8c5b5c0a8dc6cad78df079552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a760ebf46b886a467bb326a6ac656553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a063a88a4795a1b859f50f771266b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833b22c917956fecc5aad734371b35b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df4aeada07dd4ca8893c2686bc564d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b77ba2cee5309c8e4de454a0be7b97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b484ce27384e73c6b15ee0cb3c50aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa22278e446d5992b846254233e51d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985dd4c184bc1b6324a36523c6e3f07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259eabbc202a6e053dbe24f73f6e4bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264ab19bc6da6d8682b8659773bdaac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04ead73ad4f39480a433efd505be4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd063592816f36733d37b5c9783fb17c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7d123646362b95a223636cb2056bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfbb118f9371794016a4050dad68e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a36ff480a2815deffe806134d618567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e81559be576bf28942059a31a52017568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892db316076f11dd4e3509c06fbc5db8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca35dd9ef1ffcf00769cc9b9c6b928570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be7de7544366eebe2c3fe295b71ba9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1883984ff491e24f920e246a8aebd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd3ce8998ee603b4bc685164b59c31573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c42ec702cdc0b5e3297dbcdb7361a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4369aa47bd1f5d7a5d16499669f41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa5323a1de11c2cb87722e95176c53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189229532a52af547d9d2d2bf9ed4245577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccc5943919459a6956cea2d3f7d4dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1fc8cb28170f1b1950f831c2fbf58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559415205e4892eac844d6e45f7301f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf86d339318309236e6d8a4d60739ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a5d686fd36407deb7f390b02f6614582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98f8cefe6fd4cf3a29ab7a76a7cd8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9ecb8c8ced934348dd4d3aeb15f26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4980422e8f0c2d2838a7b931ee4be5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0aa675b190a6e3d21848c1718f6ca5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc19aed51dc37b20d281f5bde50d63b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590371363aa27a590ddb87936226898f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ba98223fdafded27ea030bddbfef7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1e313cfe7a3840206f1d872b4bc11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f98c8bab7845c364e2cb3c46a77d64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1ede65d9736775e05474745f5c128592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147cb3e52dee14be8a7552f9424c784593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabc37fe2119b0bf53dceb96a66aeb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58697b5da93b989ae44ff5bc4b5874dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e97760be9b2e28c47dd8810d5a5e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c763e3cd087ef61b020e0b1bef66759597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a3dd07b6371f2a803ffa0d5bf9615598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb242771b9e6f3b0f1e21c0c9717e52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225bcd9e578c80dd0a733af26eef74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddbcaf67a0cad92d91fcaf4d94c98a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8bffad5d2c9dc6b637c1d4fca9532602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50438131d323d286d3fd139d391be0a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c442e3551f3190c81aa3c19f14456604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a97ca94af4aa1e8f859a9b48bc06cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff7d5250fd629f90c82efe77d3d1f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b26cab001abcb2525a309611bba647607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c56408ec5e48cf19f69cb2dcc631b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092f0adf7a6e5de561d848836344f6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a667a72224fc2b16e2502af170639610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b2acc3e1df40dcb42821527ef9cec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ed0bff79a77d56eeaa1a3051ebf80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b639f671c931fc27917f78936b357f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0de838d9b693b36afe771d058e67b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f7fe517b5d9eda7908fa69c93915a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61961e4689e5996071d016bccbee3d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce398b7f6c3cbefaf1c39f4ae384616617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7ce5b17b85ae1c5a7658aa407a19d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88740a1280bbf686e77119b1a8ec7c02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670159030ca7deaebf230c08887f9b95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220f248979476e6dbf17830c4aedc60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4678b2f4f62486e46a1a1ebc04d263622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333dbd12f85a569be8aaf1381bf7024623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0dff275593908b17e2e1c305e43a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de844fb78c15b0dd819ba0f84892e00625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77867320d4fbbf966c2e92242dc12cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015227243927feb06c4ff7245c783036627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc866f8b458317514e1fd8a2e66e83e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a73695b2d6333c2e9ef69d40bd0ad2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf2bdd03d1d2958fbc9e608005c304630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad97a469cdb49011bdcaa7e07a4a448631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edfeef673d4cd522bb5ff262e4f2bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478b4b50493c0c0f22621924ab85fbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a944f398e0042bdc2122a16079efebb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d04fba465798ea007ca166839602d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dae79dd49474cf3fde4aaf3d82d70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d7927e172c56002a3a8160995827637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ca6d528819c2dd61fbc1e36b3d84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb87c2f0c8e71d239ded889ff22fd01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e914d36c624415e2daa666ba918c08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776fbc96849464427a51a8f5f30587e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ccc92c9a8fc538270784f5967e58a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09308b973fb47cc62e0cc155ed196444643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed9bd05985968b06fecd3db40aeeb2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43cc166350f86c2edf27cfd4eb9c9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f104c6858285a5eb940a91b21fa999646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488826199613048189e7aa448174e714647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95503da7a8cab81ba8f548173c40db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca52b46f28bae3097bede7381ad390649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c684c87a92824fef13063fe29176b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bafbad258960643d1990ec33e4d231651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62055085ade70a6e45549b0a006dcf6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b9d96bf95f35d1685989604b67d57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc297a7ec47054ca2d109bf0a067360654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d493fa080d6eb64a368f357c9e647655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f0b013059986314a72ceba2a182dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320400a4a2abaae4562db0475199364657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6732da9fd04fa0e8d2786f026b0c12658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3f57d56a94ab381498eed23c07674659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d55ca1119fbfb9d343e9975e49340d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b09ffb4a8c112474daac1a25b936a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3cee93cc0388f73263efd5a02746662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1966b5bec4fa69a367359d0fd643bc8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e57abb7c754dfaab6f6ad17390a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb80f2c2d995f74034cf9d09e55f5f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737f6916afa6c295236f90ffd459d3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece6b5abb45b44289a8caaaea8ddad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f955af74e2987f122a5b262df364b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6566877800b40e2df94ed038197687d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a898645b04a1f67c10cd886a24188670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75187a13d66fc6a270a35e2036220c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6df8461d4f64c88580cca3003cf17c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dbb63d006d6de4a987581b383db53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63460ae83089dc1930932855f2256f3e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec81e66dd51712622e33b319275b21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee250bb4b9862890d7c011c2f2e543676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e1ec154e1e95c3088ad4457f8ebc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6613141398a02e77124663af2331678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b57a3c971f64db5bf21dde61e39e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428dc2d084bfe05af9c2099a5b93348680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ec21d4c1fe20e3f443fddf541afff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922efa50e3549dd36a76b6de637be81682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940be55948d9d42cf672ed42a52fec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ece3a96d874e54c49e1a443e539b58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203654300b9acc73f007b0bdd4f6c84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d59ae5d15b7a58106fbc031b75cb75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a8ab972eec7af5043084fa91c8b04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ab70d1a3aa59ba4b888a23e394b83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c787159c69d4e679751e413166fa2c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dc755f661ad711f9af41d3eeddb3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e379466b7d3af64c44a23ad99330d38691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40afe50a58332f70ac9f38311d420e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7608ad23dfeb4b1bdb52308b423d45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c906aa9237882f488d5d2381552e72694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae770e6f36fe1b7ec6f65cca6260fae5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef671c69248b06380c1f608af23ad11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ccc3f5dd8c8069d61789ac874978e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb627b8ca3fdd60d8c0b48cd0aae81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565aed85ef9fba2981f327a69d0d01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec45808638422a747dc1d16c7167b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88940de06846ac7c1425c8995053f891701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d563669df2845dc8d029deb7020ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c226d56d973023e0ce2300c42ccbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d1ee66e6a478148f6a6647e99329f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a1e25eacb0f68a9aeb6257ab0c970705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcde8a083f502d69ca59535827f017b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c22bcb29229cc21168eb01aa82e49707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422eae95667346f8a136f8379a091f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d28fc97109ccd02de96bc0e2bb63d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfafa37bcab18d2600a5d21311a8405710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95afc4cf149d317e29b2cd07fd7d3f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9f3f76268e1872e583c34dc971ebd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094b62d325e8eae70b44e755b6563f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a4494f255c8b3f07c5be4e15a0f03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184d8ade0c08928420244dca9fa6e87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe4ef5536c0b05a53c8413fa31bf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df42d5036c1d6b20f2243d63cbff164717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee42768d22cbc03649f9cc9d1cc7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf9d7f9a2bf2b6beca6eec658de82f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba98acc02c0922e90fbfd3354432d5a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9609a1eadcfb5feddb8faed1b0d9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13be12e750e536df123a8ed4eec2fad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73002799621047762a568b53393a2d53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000b2a497dca03990bb2531bc8a5fd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167850684aca875e67527479eaaa4606725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad666065e3684416a2f40b6c49f917be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fe96cf98c9f77dc4a40e6a601b66d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc79fc16b3b0480723a932c238b3da3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277a2496e955927d32e0b81c0d2ee5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217bf38d7a4a0d07e87622bc9ab2c61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c830e45596e362cbcfc181f85cd209731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d8aa340727a819b9594800fe7317f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f1311e51eb8a4cd287ed0fc103bda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c264a2f4fbf85afa832df17e6a0c2d3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed657ef8f716fb31f84e668ed692c314735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7735be954d1e4fb5aafd2c2536d42b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4ba4c556b241605b473cd5adf96c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e690b4fa69463a4e856829b8a0653738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051a7988a77e1bda886efa01533a73b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aaa1289750955edeeb886159098c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e2ceb75465f0c00363adbae71284741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3207f3a7e08ecdfa2316d61758ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036daaf72d9bb6db982a40cd9ee7c207743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da83fe8af0d6656fea6b87c41cb104744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9a510a35bfbfc3c7409ade0e6d2e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082047d7e1f68dde0e54fdf56a9fdad7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f3b2da735a3bc747f903b305b267747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a8a47c26d87c04c4560738fdd0da9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60570356369df46c4e3521ae88bc84a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1664acc6cdf69abbafa82cb769b146b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e44500ef349a69422efdf31aa2173751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a8a152b38198a81aabf3b42060065752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172ffca793c8b2d2c636f63129334b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50486f3b4667a71b486b8cbf8afce2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92174542ea5d9be2ceb2b6d394ee4edb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbfdbde1b3020bc1249249fd9751fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00245d34670d8e50bfd8010f7c1617bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faff2a7605f0331dcdef8a00418a518758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2e77e05858935196f726e7b516965759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c24e09e58fb3996f6aede77f535a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8505f404521f4c975f655d32b5e199761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04af5b80c087a53a539ff79fe4ba37762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679f7b5378f005235dc231379f11094763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39485f92fd36b328223bb79e47669446764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3ca9bfbf6787bf732b0a604f34fee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df055b1d70e58fb6aa7dffe66131ff6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea10e93e5fb546ff647818dae0eb7c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>